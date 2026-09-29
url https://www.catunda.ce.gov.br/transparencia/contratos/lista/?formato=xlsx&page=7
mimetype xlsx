--- v0 (2026-07-26)
+++ v1 (2026-09-29)
@@ -44,116 +44,124 @@
     <font>
       <b val="1"/>
       <color rgb="001E3A5F"/>
       <sz val="14"/>
     </font>
     <font>
       <color rgb="006B7280"/>
       <sz val="10"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="10"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00B45309"/>
       <sz val="10"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="9"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="7">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001E3A5F"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00F8FAFC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00B45309"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FFFBEB"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FEF3C7"/>
+      </patternFill>
+    </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <bottom style="thin">
         <color rgb="00E5E7EB"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -480,80 +488,80 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I1319"/>
+  <dimension ref="A1:I1458"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="28" customWidth="1" min="2" max="2"/>
     <col width="16" customWidth="1" min="3" max="3"/>
     <col width="40" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="11" customWidth="1" min="6" max="6"/>
     <col width="11" customWidth="1" min="7" max="7"/>
     <col width="11" customWidth="1" min="8" max="8"/>
     <col width="13" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1" ht="22" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>RELAÇÃO DOS CONTRATOS CELEBRADOS</t>
         </is>
       </c>
     </row>
     <row r="2" ht="16" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Portal de Transparência — Exportado em: 26/07/2026 13:47 — Total: 430 contratos</t>
+          <t>Portal de Transparência — Exportado em: 29/09/2026 21:34 — Total: 463 contratos</t>
         </is>
       </c>
     </row>
     <row r="4" ht="18" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">
@@ -563,93 +571,89 @@
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G4" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H4" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>202607210001/2026</t>
+          <t>202609210001/2026</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
-          <t>DISTRIBUIDORA NORDESTE DE  SUPRIMENTOS LTDA</t>
+          <t>MOREIRA MESQUITA ENGENHARIA E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
-          <t>03904969****-85</t>
+          <t>21.691.178/****-**</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de equipamentos de informática para o PROCAD - Programa de Fortalecimento do Cadastros Único, junto à Secretaria de Proteção Social, Empreendedorismo, Segurança Alimentar e Nutricional do município de Catunda</t>
+          <t>EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE PRAÇA NA LOCALIDADE DE CATUANA DO MUNICÍPIO DE CATUNDA-CE.</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
-          <t>R$ 16.630,35</t>
+          <t>R$ 308.461,87</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
-          <t>21/07/2026</t>
+          <t>21/09/2026</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
-          <t>17/01/2027</t>
+          <t>20/12/2026</t>
         </is>
       </c>
       <c r="H5" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I5" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I5" s="4" t="inlineStr"/>
     </row>
     <row r="6" ht="8" customHeight="1"/>
     <row r="7" ht="18" customHeight="1">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E7" s="3" t="inlineStr">
         <is>
@@ -658,89 +662,93 @@
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G7" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H7" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I7" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>202607200001/2026</t>
+          <t>202609030005/2026</t>
         </is>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
-          <t>BHDENTAL COMERCIAL EIRELI</t>
+          <t>DISTRIBUIDORA NORDESTE DE  SUPRIMENTOS LTDA</t>
         </is>
       </c>
       <c r="C8" s="4" t="inlineStr">
         <is>
-          <t>29312896****-26</t>
+          <t>03.904.969/****-**</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de consultório odontológico completo, destinado à Secretaria de Saúde de Catunda-CE.</t>
+          <t>Aquisição de bens e equipamentos para escolas da rede que atende estudantes em tempo Integral do município de Catunda.</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
-          <t>R$ 38.400,00</t>
+          <t>R$ 19.906,92</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
-          <t>20/07/2026</t>
+          <t>03/09/2026</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
-          <t>20/07/2027</t>
+          <t>02/03/2027</t>
         </is>
       </c>
       <c r="H8" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I8" s="4" t="inlineStr"/>
+      <c r="I8" s="4" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
     </row>
     <row r="9" ht="8" customHeight="1"/>
     <row r="10" ht="18" customHeight="1">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
@@ -749,91 +757,91 @@
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G10" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H10" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I10" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>202607170001/2026</t>
+          <t>202609030004/2026</t>
         </is>
       </c>
       <c r="B11" s="4" t="inlineStr">
         <is>
-          <t>INSTITUTO CRIAR LTDA</t>
+          <t>AGIL COMERCIO E DISTRIBUIDORA DE EQUIPAMENTOS LTDA</t>
         </is>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>29558596****-21</t>
+          <t>30.607.801/****-**</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa para prestação de serviço de assessoria pedagógica envolvendo execução de palestras, oficinas e treinamentos, acompanhamento e monitoramento de avaliações externas da Secretaria Municipal de Educação e Desporto de Catunda- CE.</t>
+          <t>Aquisição de bens e equipamentos para escolas da rede que atende estudantes em tempo Integral do município de Catunda.</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
-          <t>R$ 60.000,00</t>
+          <t>R$ 44.040,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
-          <t>17/07/2026</t>
+          <t>03/09/2026</t>
         </is>
       </c>
       <c r="G11" s="4" t="inlineStr">
         <is>
-          <t>17/07/2027</t>
+          <t>02/03/2027</t>
         </is>
       </c>
       <c r="H11" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I11" s="4" t="inlineStr">
         <is>
-          <t>17/07/2026</t>
+          <t>03/09/2026</t>
         </is>
       </c>
     </row>
     <row r="12" ht="8" customHeight="1"/>
     <row r="13" ht="18" customHeight="1">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B13" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -844,89 +852,93 @@
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G13" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H13" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I13" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>202607130001/2026</t>
+          <t>202609030003/2026</t>
         </is>
       </c>
       <c r="B14" s="4" t="inlineStr">
         <is>
-          <t>RIOS COMERCIO E IMPORTACAO DE MOTOCICLETAS E MOBILIDADE LTDA</t>
+          <t>AURIMAR BARBOSA FERNANDES</t>
         </is>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>05538451****-09</t>
+          <t>05.135.166/****-**</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de 06 (seis) veículos automotores elétricos tipo scooter, com capacidade para 02 ocupantes para atender as necessidades da Secretaria de Saúde.</t>
+          <t>Aquisição de bens e equipamentos para escolas da rede que atende estudantes em tempo Integral do município de Catunda.</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
-          <t>R$ 61.500,00</t>
+          <t>R$ 960,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
-          <t>13/07/2026</t>
+          <t>03/09/2026</t>
         </is>
       </c>
       <c r="G14" s="4" t="inlineStr">
         <is>
-          <t>09/01/2027</t>
+          <t>02/03/2027</t>
         </is>
       </c>
       <c r="H14" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I14" s="4" t="inlineStr"/>
+      <c r="I14" s="4" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
     </row>
     <row r="15" ht="8" customHeight="1"/>
     <row r="16" ht="18" customHeight="1">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D16" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E16" s="3" t="inlineStr">
         <is>
@@ -935,93 +947,89 @@
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G16" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H16" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I16" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="4" t="inlineStr">
         <is>
-          <t>202607090001/2026</t>
+          <t>202609030002/2026</t>
         </is>
       </c>
       <c r="B17" s="4" t="inlineStr">
         <is>
-          <t>RIOS COMERCIO E IMPORTACAO DE MOTOCICLETAS E MOBILIDADE LTDA</t>
+          <t>LF SERVICOS URBANOS LTDA</t>
         </is>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>05538451****-09</t>
+          <t>45.687.486/****-**</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de 06 (seis) veículos automotores elétricos tipo scooter, com capacidade para 02 ocupantes para atender as necessidades da Secretaria de Saúde.</t>
+          <t>EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO E IMPLANTAÇÃO DE RESERVATÓRIO ELEVADO COM VOL=50,00M³, NO DISTRITO DE PARAÍSO NO MUNICÍPIO DE CATUNDA-CE.</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
-          <t>R$ 61.500,00</t>
+          <t>R$ 160.336,89</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
-          <t>09/07/2026</t>
+          <t>03/09/2026</t>
         </is>
       </c>
       <c r="G17" s="4" t="inlineStr">
         <is>
-          <t>05/01/2027</t>
+          <t>02/12/2026</t>
         </is>
       </c>
       <c r="H17" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I17" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I17" s="4" t="inlineStr"/>
     </row>
     <row r="18" ht="8" customHeight="1"/>
     <row r="19" ht="18" customHeight="1">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D19" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E19" s="3" t="inlineStr">
         <is>
@@ -1030,93 +1038,89 @@
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G19" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H19" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I19" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="4" t="inlineStr">
         <is>
-          <t>202607080001/2026</t>
+          <t>202609030001/2026</t>
         </is>
       </c>
       <c r="B20" s="4" t="inlineStr">
         <is>
-          <t>CONSTRUTORA MORFEU LTDA</t>
+          <t>EL BRITH SOLUCOES LTDA</t>
         </is>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>32526831****-98</t>
+          <t>60.484.927/****-**</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>EXECUÇÃO DO SERVIÇO DE ROÇO MANUAL NAS LATERAIS DAS ESTRADAS VICINAIS DO MUNICÍPIO DE CATUNDA-CE.</t>
+          <t>Contratação de serviços de apoio técnico na organização e preparação de documentos pertinentes à manutenção e atualização de dados públicos com base na Lei de Acesso à Informação (Lei nº 12.527/2011), conforme demandas da Prefeitura Municipal de Catunda/CE.</t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
-          <t>R$ 109.066,67</t>
+          <t>R$ 60.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>03/09/2026</t>
         </is>
       </c>
       <c r="G20" s="4" t="inlineStr">
         <is>
-          <t>06/09/2026</t>
+          <t>03/09/2027</t>
         </is>
       </c>
       <c r="H20" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I20" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I20" s="4" t="inlineStr"/>
     </row>
     <row r="21" ht="8" customHeight="1"/>
     <row r="22" ht="18" customHeight="1">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B22" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D22" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E22" s="3" t="inlineStr">
         <is>
@@ -1125,81 +1129,81 @@
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G22" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H22" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I22" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="4" t="inlineStr">
         <is>
-          <t>202607060001/2026</t>
+          <t>202608260001/2026</t>
         </is>
       </c>
       <c r="B23" s="4" t="inlineStr">
         <is>
-          <t>C.M. SERVICOS E CONSTRUCOES LTDA</t>
+          <t>ARKTEC CONSTRUTORA E ARQUITETURA LTDA</t>
         </is>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>02110202****-11</t>
+          <t>51.007.107/****-**</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>PAVIMENTAÇÃO DO SISTEMA VIÁRIO COM REVESTIMENTO PRIMÁRIO (PIÇARRA) NA ESTRADA VICINAL QUE LIGA A LOCALIDADE DE ARVOREDO A DESCOBERTA, MUNICÍPIO DE CATUNDA-CE.</t>
+          <t>EXECUÇÃO DOS SERVIÇOS DE PAVIMENTAÇÃO EM PEDRA TOSCA EM DIVERSAS VIAS DO MUNICÍPIO DE CATUNDA-CE.</t>
         </is>
       </c>
       <c r="E23" s="4" t="inlineStr">
         <is>
-          <t>R$ 840.088,78</t>
+          <t>R$ 1.329.927,84</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
-          <t>06/07/2026</t>
+          <t>26/08/2026</t>
         </is>
       </c>
       <c r="G23" s="4" t="inlineStr">
         <is>
-          <t>03/12/2026</t>
+          <t>22/02/2027</t>
         </is>
       </c>
       <c r="H23" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I23" s="4" t="inlineStr"/>
     </row>
     <row r="24" ht="8" customHeight="1"/>
     <row r="25" ht="18" customHeight="1">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B25" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
@@ -1216,93 +1220,89 @@
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G25" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H25" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I25" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="4" t="inlineStr">
         <is>
-          <t>202606220001/2026</t>
+          <t>202608240001/2026</t>
         </is>
       </c>
       <c r="B26" s="4" t="inlineStr">
         <is>
-          <t>XSEVEN EMPREENDIMENTOS LTDA</t>
+          <t>Denilson Pedro Alves Moreira</t>
         </is>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>41367431****-78</t>
+          <t>45.813.263/****-**</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa para prestar serviços de apresentação musical com músico especializado em músicas regionais e tradicionais para animar os encontros dos idosos, junto à Secretaria de Proteção Social, Empreendedorismo e Segurança Alimentar e Nutricional.</t>
+          <t>Prestação de serviço de instalação, manutenção preventiva e corretiva e recarga de gás em centrais de ar-condicionado, para atender as necessidades da Secretaria de Educação e Desporto de Catunda - CE</t>
         </is>
       </c>
       <c r="E26" s="4" t="inlineStr">
         <is>
-          <t>R$ 60.600,00</t>
+          <t>R$ 40.920,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
-          <t>22/06/2026</t>
+          <t>24/08/2026</t>
         </is>
       </c>
       <c r="G26" s="4" t="inlineStr">
         <is>
-          <t>22/06/2027</t>
+          <t>24/08/2027</t>
         </is>
       </c>
       <c r="H26" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I26" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I26" s="4" t="inlineStr"/>
     </row>
     <row r="27" ht="8" customHeight="1"/>
     <row r="28" ht="18" customHeight="1">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B28" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D28" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E28" s="3" t="inlineStr">
         <is>
@@ -1311,91 +1311,91 @@
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G28" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H28" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I28" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="4" t="inlineStr">
         <is>
-          <t>202606180002/2026</t>
+          <t>202608200001/2026</t>
         </is>
       </c>
       <c r="B29" s="4" t="inlineStr">
         <is>
-          <t>Denilson Pedro Alves Moreira</t>
+          <t>ARKTEC CONSTRUTORA E ARQUITETURA LTDA</t>
         </is>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>45813263****-58</t>
+          <t>51.007.107/****-**</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
-          <t>Prestação de serviço de instalação, manutenção preventiva e corretiva e recarga de gás em centrais de ar-condicionado, para atender as necessidades da Secretaria de Saúde de Catunda - CE</t>
+          <t>EXECUÇÃO DOS SERVIÇOS DE PAVIMENTAÇÃO EM PEDRA TOSCA EM DIVERSAS VIAS DO MUNICÍPIO DE CATUNDA-CE.</t>
         </is>
       </c>
       <c r="E29" s="4" t="inlineStr">
         <is>
-          <t>R$ 57.500,00</t>
+          <t>R$ 1.329.927,84</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
-          <t>18/06/2026</t>
+          <t>20/08/2026</t>
         </is>
       </c>
       <c r="G29" s="4" t="inlineStr">
         <is>
-          <t>18/06/2027</t>
+          <t>16/02/2027</t>
         </is>
       </c>
       <c r="H29" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I29" s="4" t="inlineStr">
         <is>
-          <t>18/06/2026</t>
+          <t>20/08/2026</t>
         </is>
       </c>
     </row>
     <row r="30" ht="8" customHeight="1"/>
     <row r="31" ht="18" customHeight="1">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B31" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D31" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -1406,89 +1406,93 @@
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G31" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H31" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I31" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="4" t="inlineStr">
         <is>
-          <t>202606180001/2026</t>
+          <t>202608170001/2026</t>
         </is>
       </c>
       <c r="B32" s="4" t="inlineStr">
         <is>
-          <t>ANTONIO MARCOS PAIVA DA SILVA</t>
+          <t>SERRAS LTDA</t>
         </is>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>53424860****-19</t>
+          <t>52.454.767/****-**</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada para fabricação, fornecimento e instalação de móveis planejados sob medida destinados à estruturação dos ambientes da nova Unidade Básica de Saúde Elvina Elisa Lima, visando a organização dos espaços, otimizar os processos de trabalho e proporcionar condições de atendimento aos usuários e profissionais da saúde.</t>
+          <t>Aquisição de materiais e equipamentos destinados a atender uma Unidade Básica de Saúde, junto à Secretaria de Saúde do município de Catunda-CE.</t>
         </is>
       </c>
       <c r="E32" s="4" t="inlineStr">
         <is>
-          <t>R$ 48.848,00</t>
+          <t>R$ 41.774,28</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
-          <t>18/06/2026</t>
+          <t>17/08/2026</t>
         </is>
       </c>
       <c r="G32" s="4" t="inlineStr">
         <is>
+          <t>17/08/2027</t>
+        </is>
+      </c>
+      <c r="H32" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I32" s="4" t="inlineStr">
+        <is>
           <t>17/08/2026</t>
         </is>
       </c>
-      <c r="H32" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I32" s="4" t="inlineStr"/>
     </row>
     <row r="33" ht="8" customHeight="1"/>
     <row r="34" ht="18" customHeight="1">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B34" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D34" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E34" s="3" t="inlineStr">
         <is>
@@ -1497,91 +1501,91 @@
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G34" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H34" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I34" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="A35" s="4" t="inlineStr">
         <is>
-          <t>202606160002/2026</t>
+          <t>202608100001/2026</t>
         </is>
       </c>
       <c r="B35" s="4" t="inlineStr">
         <is>
-          <t>V6 CONSTRUTORA E ASSESSORIA TECNICA EIRELI - EPP</t>
+          <t>SERRAS LTDA</t>
         </is>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>26749547****-88</t>
+          <t>52.454.767/****-**</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços técnicos especializados em arquitetura e engenharia civil, para elaboração de projetos técnicos, peças gráficas, memoriais descritivos, especificações técnicas, memorial de cálculo, BDI, planilhas orçamentárias, cronograma físico-financeiro, acompanhamento e fiscalização de obras, junto à Secretaria de Cultura do município de Catunda-CE</t>
+          <t>AQUISIÇÃO DE AR-CONDICIONADOS DESTINADOS A ATENDER AS DEMANDAS DA SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE CATUNDA - CE.</t>
         </is>
       </c>
       <c r="E35" s="4" t="inlineStr">
         <is>
-          <t>R$ 48.000,00</t>
+          <t>R$ 35.942,20</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
-          <t>16/06/2026</t>
+          <t>10/08/2026</t>
         </is>
       </c>
       <c r="G35" s="4" t="inlineStr">
         <is>
-          <t>16/06/2027</t>
+          <t>10/08/2027</t>
         </is>
       </c>
       <c r="H35" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I35" s="4" t="inlineStr">
         <is>
-          <t>16/06/2026</t>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
     <row r="36" ht="8" customHeight="1"/>
     <row r="37" ht="18" customHeight="1">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B37" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D37" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -1592,91 +1596,91 @@
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G37" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H37" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I37" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="A38" s="4" t="inlineStr">
         <is>
-          <t>202606160001/2026</t>
+          <t>202607210001/2026</t>
         </is>
       </c>
       <c r="B38" s="4" t="inlineStr">
         <is>
-          <t>V6 CONSTRUTORA E ASSESSORIA TECNICA EIRELI - EPP</t>
+          <t>DISTRIBUIDORA NORDESTE DE  SUPRIMENTOS LTDA</t>
         </is>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>26749547****-88</t>
+          <t>03.904.969/****-**</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE SERVIÇOS DE MONITORAMENTO, ACOMPANHAMENTO, CADASTROS, INSERÇÃO DE DOCUMENTOS RELACIONADOS A OBRAS ORIUNDAS DE CONVÊNIOS E SIMILARES POR MEIO DE ORGÃOS FEDERAIS E ESTADUAIS, JUNTO AOS SISTEMAS SISMOB, SIMEC, SIGA, TRANSFEREGOV E E-PARCERIAS, JUNTO À SECRETARIA DE INFRAESTRUTURA, TRANSPORTES E DESENVOLVIMENTO URBANO DE CATUNDA-CE</t>
+          <t>Aquisição de equipamentos de informática para o PROCAD - Programa de Fortalecimento do Cadastros Único, junto à Secretaria de Proteção Social, Empreendedorismo, Segurança Alimentar e Nutricional do município de Catunda</t>
         </is>
       </c>
       <c r="E38" s="4" t="inlineStr">
         <is>
-          <t>R$ 48.000,00</t>
+          <t>R$ 16.630,35</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
-          <t>16/06/2026</t>
+          <t>21/07/2026</t>
         </is>
       </c>
       <c r="G38" s="4" t="inlineStr">
         <is>
-          <t>16/06/2027</t>
+          <t>17/01/2027</t>
         </is>
       </c>
       <c r="H38" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I38" s="4" t="inlineStr">
         <is>
-          <t>16/06/2026</t>
+          <t>21/07/2026</t>
         </is>
       </c>
     </row>
     <row r="39" ht="8" customHeight="1"/>
     <row r="40" ht="18" customHeight="1">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B40" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D40" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -1687,81 +1691,81 @@
       </c>
       <c r="F40" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G40" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H40" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I40" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="A41" s="4" t="inlineStr">
         <is>
-          <t>202606120001/2026</t>
+          <t>202607200001/2026</t>
         </is>
       </c>
       <c r="B41" s="4" t="inlineStr">
         <is>
-          <t>R S M PESSOA LTDA</t>
+          <t>BHDENTAL COMERCIAL EIRELI</t>
         </is>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>33159524****-89</t>
+          <t>29.312.896/****-**</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
-          <t>PAVIMENTAÇÃO DO SISTEMA VIÁRIO COM REVESTIMENTO PRIMÁRIO (PIÇARRA) NA ESTRADA VICINAL QUE LIGA A SEDE A LOCALIDADE DE CATUANA, NO MUNICIPIO DE CATUNDA-CE.</t>
+          <t>Aquisição de consultório odontológico completo, destinado à Secretaria de Saúde de Catunda-CE.</t>
         </is>
       </c>
       <c r="E41" s="4" t="inlineStr">
         <is>
-          <t>R$ 2.318.833,33</t>
+          <t>R$ 38.400,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
-          <t>12/06/2026</t>
+          <t>20/07/2026</t>
         </is>
       </c>
       <c r="G41" s="4" t="inlineStr">
         <is>
-          <t>09/11/2026</t>
+          <t>20/07/2027</t>
         </is>
       </c>
       <c r="H41" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I41" s="4" t="inlineStr"/>
     </row>
     <row r="42" ht="8" customHeight="1"/>
     <row r="43" ht="18" customHeight="1">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B43" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
@@ -1778,91 +1782,91 @@
       </c>
       <c r="F43" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G43" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H43" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I43" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="A44" s="4" t="inlineStr">
         <is>
-          <t>202605280001/2026</t>
+          <t>202607170001/2026</t>
         </is>
       </c>
       <c r="B44" s="4" t="inlineStr">
         <is>
-          <t>G GERADORES ESTRUTURAS E EVENTOS LTDA</t>
+          <t>INSTITUTO CRIAR LTDA</t>
         </is>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>15021289****-00</t>
+          <t>29.558.596/****-**</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE SERVIÇOS DE  LOCAÇÃO DE EQUIPAMENTOS  E ESTRUTURA PARA REALIZAÇÃO DE EVENTOS MUNICIPAIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE CULTURA DO MUNICÍPIO DE CATUNDA-CE.</t>
+          <t>Contratação de empresa para prestação de serviço de assessoria pedagógica envolvendo execução de palestras, oficinas e treinamentos, acompanhamento e monitoramento de avaliações externas da Secretaria Municipal de Educação e Desporto de Catunda- CE.</t>
         </is>
       </c>
       <c r="E44" s="4" t="inlineStr">
         <is>
-          <t>R$ 1.054.675,90</t>
+          <t>R$ 60.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
-          <t>28/05/2026</t>
+          <t>17/07/2026</t>
         </is>
       </c>
       <c r="G44" s="4" t="inlineStr">
         <is>
-          <t>28/05/2027</t>
+          <t>17/07/2027</t>
         </is>
       </c>
       <c r="H44" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I44" s="4" t="inlineStr">
         <is>
-          <t>29/05/2026</t>
+          <t>17/07/2026</t>
         </is>
       </c>
     </row>
     <row r="45" ht="8" customHeight="1"/>
     <row r="46" ht="18" customHeight="1">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B46" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D46" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -1873,93 +1877,89 @@
       </c>
       <c r="F46" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G46" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H46" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I46" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="A47" s="4" t="inlineStr">
         <is>
-          <t>202605120001/2026</t>
+          <t>202607130001/2026</t>
         </is>
       </c>
       <c r="B47" s="4" t="inlineStr">
         <is>
-          <t>F J VIRGINIO SILVA LTDA</t>
+          <t>RIOS COMERCIO E IMPORTACAO DE MOTOCICLETAS E MOBILIDADE LTDA</t>
         </is>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>39846029****-24</t>
+          <t>05.538.451/****-**</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada para acompanhamento, consultoria, gerenciamento, regulamentação, atualização, envio de informações, levantamentos, enviados através dos portais oficiais, visando sanar pendências junto aos repasses de ITR (imposto territorial rural), junto à Secretaria Agricultura e Meio Ambiente do município de Catunda-CE</t>
+          <t>Aquisição de 06 (seis) veículos automotores elétricos tipo scooter, com capacidade para 02 ocupantes para atender as necessidades da Secretaria de Saúde.</t>
         </is>
       </c>
       <c r="E47" s="4" t="inlineStr">
         <is>
-          <t>R$ 60.600,00</t>
+          <t>R$ 61.500,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
-          <t>12/05/2026</t>
+          <t>13/07/2026</t>
         </is>
       </c>
       <c r="G47" s="4" t="inlineStr">
         <is>
-          <t>12/05/2027</t>
+          <t>09/01/2027</t>
         </is>
       </c>
       <c r="H47" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I47" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I47" s="4" t="inlineStr"/>
     </row>
     <row r="48" ht="8" customHeight="1"/>
     <row r="49" ht="18" customHeight="1">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B49" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D49" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E49" s="3" t="inlineStr">
         <is>
@@ -1968,91 +1968,91 @@
       </c>
       <c r="F49" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G49" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H49" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I49" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="A50" s="4" t="inlineStr">
         <is>
-          <t>202605110004/2026</t>
+          <t>202607090001/2026</t>
         </is>
       </c>
       <c r="B50" s="4" t="inlineStr">
         <is>
-          <t>ANTONIO JARBAS RODRIGUES MARINHO</t>
+          <t>RIOS COMERCIO E IMPORTACAO DE MOTOCICLETAS E MOBILIDADE LTDA</t>
         </is>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
-          <t>47608911****-60</t>
+          <t>05.538.451/****-**</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa para a execução de serviços de limpeza, higienização, organização e catalogação do acervo de pastas de documentos da Secretaria da Proteção Social, Empreendedorismo e Segurança Alimentar e Nutricional, do período de 2016 a 1993, totalizando 24 (vinte e quatro) anos de pastas/arquivo/acervo a serem organizados, garantindo a confidencialidade e integridade dos documentos, com a devida digitalização do acervo objeto da contratação a ser disponibilizada para acesso em nuvem</t>
+          <t>Aquisição de 06 (seis) veículos automotores elétricos tipo scooter, com capacidade para 02 ocupantes para atender as necessidades da Secretaria de Saúde.</t>
         </is>
       </c>
       <c r="E50" s="4" t="inlineStr">
         <is>
-          <t>R$ 50.400,00</t>
+          <t>R$ 61.500,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
-          <t>11/05/2026</t>
+          <t>09/07/2026</t>
         </is>
       </c>
       <c r="G50" s="4" t="inlineStr">
         <is>
-          <t>11/05/2027</t>
+          <t>05/01/2027</t>
         </is>
       </c>
       <c r="H50" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I50" s="4" t="inlineStr">
         <is>
-          <t>11/05/2026</t>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
     <row r="51" ht="8" customHeight="1"/>
     <row r="52" ht="18" customHeight="1">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B52" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D52" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -2063,91 +2063,91 @@
       </c>
       <c r="F52" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G52" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H52" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I52" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="A53" s="4" t="inlineStr">
         <is>
-          <t>202605110003/2026</t>
+          <t>202607080001/2026</t>
         </is>
       </c>
       <c r="B53" s="4" t="inlineStr">
         <is>
-          <t>ANTONIO JARBAS RODRIGUES MARINHO</t>
+          <t>CONSTRUTORA MORFEU LTDA</t>
         </is>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>47608911****-60</t>
+          <t>32.526.831/****-**</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa para a execução de serviços de limpeza, higienização, organização e catalogação do acervo de pastas de documentos da Secretaria de Educação e Desporto, do período de 2016 a 1993, totalizando 24 (vinte e quatro) anos de pastas/arquivo/acervo a serem organizados, garantindo a confidencialidade e integridade dos documentos, com a devida digitalização do acervo objeto da contratação a ser disponibilizada para acesso em nuvem</t>
+          <t>EXECUÇÃO DO SERVIÇO DE ROÇO MANUAL NAS LATERAIS DAS ESTRADAS VICINAIS DO MUNICÍPIO DE CATUNDA-CE.</t>
         </is>
       </c>
       <c r="E53" s="4" t="inlineStr">
         <is>
-          <t>R$ 55.200,00</t>
+          <t>R$ 109.066,67</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
-          <t>11/05/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
       <c r="G53" s="4" t="inlineStr">
         <is>
-          <t>11/05/2027</t>
+          <t>06/09/2026</t>
         </is>
       </c>
       <c r="H53" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I53" s="4" t="inlineStr">
         <is>
-          <t>11/05/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="54" ht="8" customHeight="1"/>
     <row r="55" ht="18" customHeight="1">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B55" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D55" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -2158,93 +2158,89 @@
       </c>
       <c r="F55" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G55" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H55" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I55" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="A56" s="4" t="inlineStr">
         <is>
-          <t>202605110002/2026</t>
+          <t>202607060001/2026</t>
         </is>
       </c>
       <c r="B56" s="4" t="inlineStr">
         <is>
-          <t>ANTONIO JARBAS RODRIGUES MARINHO</t>
+          <t>C.M. SERVICOS E CONSTRUCOES LTDA</t>
         </is>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
-          <t>47608911****-60</t>
+          <t>02.110.202/****-**</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa para a execução de serviços de limpeza, higienização, organização e catalogação do acervo de pastas de documentos da Secretaria de Saúde, do período de 2016 a 1993, totalizando 24 (vinte e quatro) anos de pastas/arquivo/acervo a serem organizados, garantindo a confidencialidade e integridade dos documentos, com a devida digitalização do acervo objeto da contratação a ser disponibilizada para acesso em nuvem</t>
+          <t>PAVIMENTAÇÃO DO SISTEMA VIÁRIO COM REVESTIMENTO PRIMÁRIO (PIÇARRA) NA ESTRADA VICINAL QUE LIGA A LOCALIDADE DE ARVOREDO A DESCOBERTA, MUNICÍPIO DE CATUNDA-CE.</t>
         </is>
       </c>
       <c r="E56" s="4" t="inlineStr">
         <is>
-          <t>R$ 55.200,00</t>
+          <t>R$ 840.088,78</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
-          <t>11/05/2026</t>
+          <t>06/07/2026</t>
         </is>
       </c>
       <c r="G56" s="4" t="inlineStr">
         <is>
-          <t>11/05/2027</t>
+          <t>03/12/2026</t>
         </is>
       </c>
       <c r="H56" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I56" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I56" s="4" t="inlineStr"/>
     </row>
     <row r="57" ht="8" customHeight="1"/>
     <row r="58" ht="18" customHeight="1">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B58" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D58" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E58" s="3" t="inlineStr">
         <is>
@@ -2253,91 +2249,91 @@
       </c>
       <c r="F58" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G58" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H58" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I58" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="A59" s="4" t="inlineStr">
         <is>
-          <t>202605110001/2026</t>
+          <t>202606220001/2026</t>
         </is>
       </c>
       <c r="B59" s="4" t="inlineStr">
         <is>
-          <t>ANTONIO JARBAS RODRIGUES MARINHO</t>
+          <t>XSEVEN EMPREENDIMENTOS LTDA</t>
         </is>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
-          <t>47608911****-60</t>
+          <t>41.367.431/****-**</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa para a execução de serviços de limpeza, higienização, organização e catalogação do acervo de pastas de documentos da Secretaria de Planejamento, Administração e Finanças, do período de 2016 a 1993, totalizando 24 (vinte e quatro) anos de pastas/arquivo/acervo a serem organizados, garantindo a confidencialidade e integridade dos documentos, com a devida digitalização do acervo objeto da contratação a ser disponibilizada para acesso em nuvem</t>
+          <t>Contratação de empresa para prestar serviços de apresentação musical com músico especializado em músicas regionais e tradicionais para animar os encontros dos idosos, junto à Secretaria de Proteção Social, Empreendedorismo e Segurança Alimentar e Nutricional.</t>
         </is>
       </c>
       <c r="E59" s="4" t="inlineStr">
         <is>
-          <t>R$ 57.600,00</t>
+          <t>R$ 60.600,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
-          <t>11/05/2026</t>
+          <t>22/06/2026</t>
         </is>
       </c>
       <c r="G59" s="4" t="inlineStr">
         <is>
-          <t>11/05/2027</t>
+          <t>22/06/2027</t>
         </is>
       </c>
       <c r="H59" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I59" s="4" t="inlineStr">
         <is>
-          <t>11/05/2026</t>
+          <t>22/06/2026</t>
         </is>
       </c>
     </row>
     <row r="60" ht="8" customHeight="1"/>
     <row r="61" ht="18" customHeight="1">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B61" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D61" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -2348,93 +2344,89 @@
       </c>
       <c r="F61" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G61" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H61" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I61" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="62" ht="15" customHeight="1">
       <c r="A62" s="4" t="inlineStr">
         <is>
-          <t>202605060001/2026</t>
+          <t>202606180002/2026</t>
         </is>
       </c>
       <c r="B62" s="4" t="inlineStr">
         <is>
-          <t>F DARLEY COELHO</t>
+          <t>Denilson Pedro Alves Moreira</t>
         </is>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
-          <t>14469129****-58</t>
+          <t>45.813.263/****-**</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE UTENSÍLIOS DE COZINHA, ELETRODOMÉSTICOS, ELETROELETRÔNICOS, MÓVEIS E OUTROS, PARA SEREM DISTRIBUÍDOS, NA FORMA DE PREMIAÇÃO, NA OCASIÃO DA COMEMORAÇÃO AO DIA DAS MÃES, NO MUNICÍPIO DE CATUNDA.</t>
+          <t>Prestação de serviço de instalação, manutenção preventiva e corretiva e recarga de gás em centrais de ar-condicionado, para atender as necessidades da Secretaria de Saúde de Catunda - CE</t>
         </is>
       </c>
       <c r="E62" s="4" t="inlineStr">
         <is>
-          <t>R$ 38.919,00</t>
+          <t>R$ 57.500,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>18/06/2026</t>
         </is>
       </c>
       <c r="G62" s="4" t="inlineStr">
         <is>
-          <t>05/07/2026</t>
+          <t>18/06/2027</t>
         </is>
       </c>
       <c r="H62" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...6 lines deleted...]
-      </c>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I62" s="4" t="inlineStr"/>
     </row>
     <row r="63" ht="8" customHeight="1"/>
     <row r="64" ht="18" customHeight="1">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B64" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D64" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E64" s="3" t="inlineStr">
         <is>
@@ -2443,93 +2435,89 @@
       </c>
       <c r="F64" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G64" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H64" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I64" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="65" ht="15" customHeight="1">
       <c r="A65" s="4" t="inlineStr">
         <is>
-          <t>202605050001/2026</t>
+          <t>202606180001/2026</t>
         </is>
       </c>
       <c r="B65" s="4" t="inlineStr">
         <is>
-          <t>CLIVET LTDA</t>
+          <t>ANTONIO MARCOS PAIVA DA SILVA</t>
         </is>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
-          <t>47272640****-14</t>
+          <t>53.424.860/****-**</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada visando a castração, esterilização e microchipagem de animais domésticos visando o controle populacional de cães e gatos de rua, junto à Secretaria de Agricultura, Recursos Hídricos e Meio Ambiente de Catunda-CE</t>
+          <t>Contratação de empresa especializada para fabricação, fornecimento e instalação de móveis planejados sob medida destinados à estruturação dos ambientes da nova Unidade Básica de Saúde Elvina Elisa Lima, visando a organização dos espaços, otimizar os processos de trabalho e proporcionar condições de atendimento aos usuários e profissionais da saúde.</t>
         </is>
       </c>
       <c r="E65" s="4" t="inlineStr">
         <is>
-          <t>R$ 98.515,00</t>
+          <t>R$ 48.848,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>18/06/2026</t>
         </is>
       </c>
       <c r="G65" s="4" t="inlineStr">
         <is>
-          <t>05/05/2027</t>
+          <t>17/08/2026</t>
         </is>
       </c>
       <c r="H65" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
-[...6 lines deleted...]
-      </c>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I65" s="4" t="inlineStr"/>
     </row>
     <row r="66" ht="8" customHeight="1"/>
     <row r="67" ht="18" customHeight="1">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B67" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D67" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E67" s="3" t="inlineStr">
         <is>
@@ -2538,91 +2526,91 @@
       </c>
       <c r="F67" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G67" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H67" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I67" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="68" ht="15" customHeight="1">
       <c r="A68" s="4" t="inlineStr">
         <is>
-          <t>202605050001/2026</t>
+          <t>202606160002/2026</t>
         </is>
       </c>
       <c r="B68" s="4" t="inlineStr">
         <is>
-          <t>CLIVET LTDA</t>
+          <t>V6 CONSTRUTORA E ASSESSORIA TECNICA EIRELI - EPP</t>
         </is>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
-          <t>47272640****-14</t>
+          <t>26.749.547/****-**</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada visando a castração, esterilização e microchipagem de animais domésticos visando o controle populacional de cães e gatos de rua, junto à Secretaria de Agricultura, Recursos Hídricos e Meio Ambiente de Catunda-CE</t>
+          <t>Contratação de serviços técnicos especializados em arquitetura e engenharia civil, para elaboração de projetos técnicos, peças gráficas, memoriais descritivos, especificações técnicas, memorial de cálculo, BDI, planilhas orçamentárias, cronograma físico-financeiro, acompanhamento e fiscalização de obras, junto à Secretaria de Cultura do município de Catunda-CE</t>
         </is>
       </c>
       <c r="E68" s="4" t="inlineStr">
         <is>
-          <t>R$ 98.515,00</t>
+          <t>R$ 48.000,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>16/06/2026</t>
         </is>
       </c>
       <c r="G68" s="4" t="inlineStr">
         <is>
-          <t>05/05/2027</t>
+          <t>16/06/2027</t>
         </is>
       </c>
       <c r="H68" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I68" s="4" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>16/06/2026</t>
         </is>
       </c>
     </row>
     <row r="69" ht="8" customHeight="1"/>
     <row r="70" ht="18" customHeight="1">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B70" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D70" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -2633,91 +2621,91 @@
       </c>
       <c r="F70" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G70" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H70" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I70" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="71" ht="15" customHeight="1">
       <c r="A71" s="4" t="inlineStr">
         <is>
-          <t>202605040004/2026</t>
+          <t>202606160001/2026</t>
         </is>
       </c>
       <c r="B71" s="4" t="inlineStr">
         <is>
-          <t>MESQUITA &amp; NEGREIROS ADVOGADOS ASSOCIADOS</t>
+          <t>V6 CONSTRUTORA E ASSESSORIA TECNICA EIRELI - EPP</t>
         </is>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
-          <t>26133003****-97</t>
+          <t>26.749.547/****-**</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada na prestação de serviços técnicos profissionais em consultoria e assessoria para diretrizes de introdução, implementação e adequação à Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709/2018 junto à Secretaria de Educação e Desporto do município de Catunda-CE.</t>
+          <t>CONTRATAÇÃO DE SERVIÇOS DE MONITORAMENTO, ACOMPANHAMENTO, CADASTROS, INSERÇÃO DE DOCUMENTOS RELACIONADOS A OBRAS ORIUNDAS DE CONVÊNIOS E SIMILARES POR MEIO DE ORGÃOS FEDERAIS E ESTADUAIS, JUNTO AOS SISTEMAS SISMOB, SIMEC, SIGA, TRANSFEREGOV E E-PARCERIAS, JUNTO À SECRETARIA DE INFRAESTRUTURA, TRANSPORTES E DESENVOLVIMENTO URBANO DE CATUNDA-CE</t>
         </is>
       </c>
       <c r="E71" s="4" t="inlineStr">
         <is>
-          <t>R$ 38.400,00</t>
+          <t>R$ 48.000,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>16/06/2026</t>
         </is>
       </c>
       <c r="G71" s="4" t="inlineStr">
         <is>
-          <t>04/05/2027</t>
+          <t>16/06/2027</t>
         </is>
       </c>
       <c r="H71" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I71" s="4" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>16/06/2026</t>
         </is>
       </c>
     </row>
     <row r="72" ht="8" customHeight="1"/>
     <row r="73" ht="18" customHeight="1">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B73" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D73" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -2728,93 +2716,89 @@
       </c>
       <c r="F73" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G73" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H73" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I73" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="74" ht="15" customHeight="1">
       <c r="A74" s="4" t="inlineStr">
         <is>
-          <t>202605040003/2026</t>
+          <t>202606120001/2026</t>
         </is>
       </c>
       <c r="B74" s="4" t="inlineStr">
         <is>
-          <t>MESQUITA &amp; NEGREIROS ADVOGADOS ASSOCIADOS</t>
+          <t>R S M PESSOA LTDA</t>
         </is>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
-          <t>26133003****-97</t>
+          <t>33.159.524/****-**</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada na prestação de serviços técnicos profissionais em consultoria e assessoria para diretrizes de introdução, implementação e adequação à Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709/2018 junto à Secretaria de Planejamento, Administração e Finanças do município de Catunda-CE.</t>
+          <t>PAVIMENTAÇÃO DO SISTEMA VIÁRIO COM REVESTIMENTO PRIMÁRIO (PIÇARRA) NA ESTRADA VICINAL QUE LIGA A SEDE A LOCALIDADE DE CATUANA, NO MUNICIPIO DE CATUNDA-CE.</t>
         </is>
       </c>
       <c r="E74" s="4" t="inlineStr">
         <is>
-          <t>R$ 38.400,00</t>
+          <t>R$ 2.318.833,33</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>12/06/2026</t>
         </is>
       </c>
       <c r="G74" s="4" t="inlineStr">
         <is>
-          <t>04/05/2027</t>
+          <t>09/11/2026</t>
         </is>
       </c>
       <c r="H74" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I74" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I74" s="4" t="inlineStr"/>
     </row>
     <row r="75" ht="8" customHeight="1"/>
     <row r="76" ht="18" customHeight="1">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B76" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D76" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E76" s="3" t="inlineStr">
         <is>
@@ -2823,91 +2807,91 @@
       </c>
       <c r="F76" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G76" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H76" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I76" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="77" ht="15" customHeight="1">
       <c r="A77" s="4" t="inlineStr">
         <is>
-          <t>202605040002/2026</t>
+          <t>202605280001/2026</t>
         </is>
       </c>
       <c r="B77" s="4" t="inlineStr">
         <is>
-          <t>MESQUITA &amp; NEGREIROS ADVOGADOS ASSOCIADOS</t>
+          <t>G GERADORES ESTRUTURAS E EVENTOS LTDA</t>
         </is>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
-          <t>26133003****-97</t>
+          <t>15.021.289/****-**</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada na prestação de serviços técnicos profissionais em consultoria e assessoria para diretrizes de introdução, implementação e adequação à Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709/2018 junto à Secretaria de Saúde do município de Catunda-CE.</t>
+          <t>CONTRATAÇÃO DE SERVIÇOS DE  LOCAÇÃO DE EQUIPAMENTOS  E ESTRUTURA PARA REALIZAÇÃO DE EVENTOS MUNICIPAIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE CULTURA DO MUNICÍPIO DE CATUNDA-CE.</t>
         </is>
       </c>
       <c r="E77" s="4" t="inlineStr">
         <is>
-          <t>R$ 38.400,00</t>
+          <t>R$ 1.054.675,90</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>28/05/2026</t>
         </is>
       </c>
       <c r="G77" s="4" t="inlineStr">
         <is>
-          <t>04/05/2027</t>
+          <t>28/05/2027</t>
         </is>
       </c>
       <c r="H77" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I77" s="4" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>29/05/2026</t>
         </is>
       </c>
     </row>
     <row r="78" ht="8" customHeight="1"/>
     <row r="79" ht="18" customHeight="1">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B79" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D79" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -2918,91 +2902,91 @@
       </c>
       <c r="F79" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G79" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H79" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I79" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="80" ht="15" customHeight="1">
       <c r="A80" s="4" t="inlineStr">
         <is>
-          <t>202605040001/2026</t>
+          <t>202605120001/2026</t>
         </is>
       </c>
       <c r="B80" s="4" t="inlineStr">
         <is>
-          <t>MESQUITA &amp; NEGREIROS ADVOGADOS ASSOCIADOS</t>
+          <t>F J VIRGINIO SILVA LTDA</t>
         </is>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
-          <t>26133003****-97</t>
+          <t>39.846.029/****-**</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada na prestação de serviços técnicos profissionais em consultoria e assessoria para diretrizes de introdução, implementação e adequação à Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709/2018 junto à Secretaria de Proteção Social, Empreendedorismo e Segurança Alimentar e Nutricional do município de Catunda-CE.</t>
+          <t>Contratação de empresa especializada para acompanhamento, consultoria, gerenciamento, regulamentação, atualização, envio de informações, levantamentos, enviados através dos portais oficiais, visando sanar pendências junto aos repasses de ITR (imposto territorial rural), junto à Secretaria Agricultura e Meio Ambiente do município de Catunda-CE</t>
         </is>
       </c>
       <c r="E80" s="4" t="inlineStr">
         <is>
-          <t>R$ 38.400,00</t>
+          <t>R$ 60.600,00</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>12/05/2026</t>
         </is>
       </c>
       <c r="G80" s="4" t="inlineStr">
         <is>
-          <t>04/05/2027</t>
+          <t>12/05/2027</t>
         </is>
       </c>
       <c r="H80" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I80" s="4" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>12/05/2026</t>
         </is>
       </c>
     </row>
     <row r="81" ht="8" customHeight="1"/>
     <row r="82" ht="18" customHeight="1">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B82" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D82" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -3013,89 +2997,93 @@
       </c>
       <c r="F82" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G82" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H82" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I82" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="83" ht="15" customHeight="1">
       <c r="A83" s="4" t="inlineStr">
         <is>
-          <t>202604270001/2026</t>
+          <t>202605110004/2026</t>
         </is>
       </c>
       <c r="B83" s="4" t="inlineStr">
         <is>
-          <t>F J VIRGINIO SILVA LTDA</t>
+          <t>ANTONIO JARBAS RODRIGUES MARINHO</t>
         </is>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
-          <t>39846029****-24</t>
+          <t>47.608.911/****-**</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa para consultoria, orientações, implantação de rotinas e logísticas, acompanhamento e gerenciamento, visando incremento de arrecadação tributária municipal, junto ao Departamento de Tributos do Município de Catunda – CE</t>
+          <t>Contratação de empresa para a execução de serviços de limpeza, higienização, organização e catalogação do acervo de pastas de documentos da Secretaria da Proteção Social, Empreendedorismo e Segurança Alimentar e Nutricional, do período de 2016 a 1993, totalizando 24 (vinte e quatro) anos de pastas/arquivo/acervo a serem organizados, garantindo a confidencialidade e integridade dos documentos, com a devida digitalização do acervo objeto da contratação a ser disponibilizada para acesso em nuvem</t>
         </is>
       </c>
       <c r="E83" s="4" t="inlineStr">
         <is>
-          <t>R$ 60.360,00</t>
+          <t>R$ 50.400,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
-          <t>27/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
       <c r="G83" s="4" t="inlineStr">
         <is>
-          <t>27/04/2027</t>
+          <t>11/05/2027</t>
         </is>
       </c>
       <c r="H83" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I83" s="4" t="inlineStr"/>
+      <c r="I83" s="4" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
     </row>
     <row r="84" ht="8" customHeight="1"/>
     <row r="85" ht="18" customHeight="1">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B85" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D85" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E85" s="3" t="inlineStr">
         <is>
@@ -3104,91 +3092,91 @@
       </c>
       <c r="F85" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G85" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H85" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I85" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="86" ht="15" customHeight="1">
       <c r="A86" s="4" t="inlineStr">
         <is>
-          <t>202604270001/2026</t>
+          <t>202605110003/2026</t>
         </is>
       </c>
       <c r="B86" s="4" t="inlineStr">
         <is>
-          <t>F J VIRGINIO SILVA LTDA</t>
+          <t>ANTONIO JARBAS RODRIGUES MARINHO</t>
         </is>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
-          <t>39846029****-24</t>
+          <t>47.608.911/****-**</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa para consultoria, orientações, implantação de rotinas e logísticas, acompanhamento e gerenciamento, visando incremento de arrecadação tributária municipal, junto ao Departamento de Tributos do Município de Catunda – CE</t>
+          <t>Contratação de empresa para a execução de serviços de limpeza, higienização, organização e catalogação do acervo de pastas de documentos da Secretaria de Educação e Desporto, do período de 2016 a 1993, totalizando 24 (vinte e quatro) anos de pastas/arquivo/acervo a serem organizados, garantindo a confidencialidade e integridade dos documentos, com a devida digitalização do acervo objeto da contratação a ser disponibilizada para acesso em nuvem</t>
         </is>
       </c>
       <c r="E86" s="4" t="inlineStr">
         <is>
-          <t>R$ 60.360,00</t>
+          <t>R$ 55.200,00</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
-          <t>27/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
       <c r="G86" s="4" t="inlineStr">
         <is>
-          <t>27/04/2027</t>
+          <t>11/05/2027</t>
         </is>
       </c>
       <c r="H86" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I86" s="4" t="inlineStr">
         <is>
-          <t>27/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="87" ht="8" customHeight="1"/>
     <row r="88" ht="18" customHeight="1">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B88" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D88" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -3199,91 +3187,91 @@
       </c>
       <c r="F88" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G88" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H88" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I88" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="89" ht="15" customHeight="1">
       <c r="A89" s="4" t="inlineStr">
         <is>
-          <t>202604150006/2026</t>
+          <t>202605110002/2026</t>
         </is>
       </c>
       <c r="B89" s="4" t="inlineStr">
         <is>
-          <t>CONSULT ASSESSORIA E CONSULTORIA EMPRESARIAL</t>
+          <t>ANTONIO JARBAS RODRIGUES MARINHO</t>
         </is>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
-          <t>15243080****-83</t>
+          <t>47.608.911/****-**</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
-          <t>Prestação de serviços de assessoria técnica na elaboração e acompanhamento de projetos de captação de recursos, bem como suas respectivas prestações de contas, firmados com o Governo Federal e Governo Estadual, junto à Secretaria de Planejamento, Administração e Finanças do Município de Catunda/CE.</t>
+          <t>Contratação de empresa para a execução de serviços de limpeza, higienização, organização e catalogação do acervo de pastas de documentos da Secretaria de Saúde, do período de 2016 a 1993, totalizando 24 (vinte e quatro) anos de pastas/arquivo/acervo a serem organizados, garantindo a confidencialidade e integridade dos documentos, com a devida digitalização do acervo objeto da contratação a ser disponibilizada para acesso em nuvem</t>
         </is>
       </c>
       <c r="E89" s="4" t="inlineStr">
         <is>
-          <t>R$ 42.720,00</t>
+          <t>R$ 55.200,00</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
-          <t>15/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
       <c r="G89" s="4" t="inlineStr">
         <is>
-          <t>15/04/2027</t>
+          <t>11/05/2027</t>
         </is>
       </c>
       <c r="H89" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I89" s="4" t="inlineStr">
         <is>
-          <t>15/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="90" ht="8" customHeight="1"/>
     <row r="91" ht="18" customHeight="1">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B91" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D91" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -3294,91 +3282,91 @@
       </c>
       <c r="F91" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G91" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H91" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I91" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="92" ht="15" customHeight="1">
       <c r="A92" s="4" t="inlineStr">
         <is>
-          <t>202604150005/2026</t>
+          <t>202605110001/2026</t>
         </is>
       </c>
       <c r="B92" s="4" t="inlineStr">
         <is>
-          <t>F A COMERCIO EDISTRIBUICAO LTDA</t>
+          <t>ANTONIO JARBAS RODRIGUES MARINHO</t>
         </is>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
-          <t>51842393****-11</t>
+          <t>47.608.911/****-**</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE EQUIPAMENTOS DESTINADOS A SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE CATUNDA – CE.</t>
+          <t>Contratação de empresa para a execução de serviços de limpeza, higienização, organização e catalogação do acervo de pastas de documentos da Secretaria de Planejamento, Administração e Finanças, do período de 2016 a 1993, totalizando 24 (vinte e quatro) anos de pastas/arquivo/acervo a serem organizados, garantindo a confidencialidade e integridade dos documentos, com a devida digitalização do acervo objeto da contratação a ser disponibilizada para acesso em nuvem</t>
         </is>
       </c>
       <c r="E92" s="4" t="inlineStr">
         <is>
-          <t>R$ 28.915,95</t>
+          <t>R$ 57.600,00</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
-          <t>15/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
       <c r="G92" s="4" t="inlineStr">
         <is>
-          <t>15/04/2027</t>
+          <t>11/05/2027</t>
         </is>
       </c>
       <c r="H92" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I92" s="4" t="inlineStr">
         <is>
-          <t>15/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="93" ht="8" customHeight="1"/>
     <row r="94" ht="18" customHeight="1">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B94" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C94" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D94" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -3389,91 +3377,91 @@
       </c>
       <c r="F94" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G94" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H94" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I94" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="95" ht="15" customHeight="1">
       <c r="A95" s="4" t="inlineStr">
         <is>
-          <t>202604150004/2026</t>
+          <t>202605060001/2026</t>
         </is>
       </c>
       <c r="B95" s="4" t="inlineStr">
         <is>
-          <t>CONSULT ASSESSORIA E CONSULTORIA EMPRESARIAL</t>
+          <t>F DARLEY COELHO</t>
         </is>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
-          <t>15243080****-83</t>
+          <t>14.469.129/****-**</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
-          <t>Prestação de serviços de assessoria técnica na elaboração e acompanhamento de projetos de captação de recursos, bem como suas respectivas prestações de contas, firmados com o Governo Federal e Governo Estadual, junto à Secretaria de Infraestrutura, Transportes e Desenvolvimento Urbano do Município de Catunda/CE.</t>
+          <t>AQUISIÇÃO DE UTENSÍLIOS DE COZINHA, ELETRODOMÉSTICOS, ELETROELETRÔNICOS, MÓVEIS E OUTROS, PARA SEREM DISTRIBUÍDOS, NA FORMA DE PREMIAÇÃO, NA OCASIÃO DA COMEMORAÇÃO AO DIA DAS MÃES, NO MUNICÍPIO DE CATUNDA.</t>
         </is>
       </c>
       <c r="E95" s="4" t="inlineStr">
         <is>
-          <t>R$ 43.200,00</t>
+          <t>R$ 38.919,00</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
-          <t>15/04/2026</t>
+          <t>06/05/2026</t>
         </is>
       </c>
       <c r="G95" s="4" t="inlineStr">
         <is>
-          <t>15/04/2027</t>
+          <t>05/07/2026</t>
         </is>
       </c>
       <c r="H95" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I95" s="4" t="inlineStr">
         <is>
-          <t>15/04/2026</t>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
     <row r="96" ht="8" customHeight="1"/>
     <row r="97" ht="18" customHeight="1">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B97" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D97" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -3484,91 +3472,91 @@
       </c>
       <c r="F97" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G97" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H97" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I97" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="98" ht="15" customHeight="1">
       <c r="A98" s="4" t="inlineStr">
         <is>
-          <t>202604150003/2026</t>
+          <t>202605050001/2026</t>
         </is>
       </c>
       <c r="B98" s="4" t="inlineStr">
         <is>
-          <t>CONSULT ASSESSORIA E CONSULTORIA EMPRESARIAL</t>
+          <t>CLIVET LTDA</t>
         </is>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
-          <t>15243080****-83</t>
+          <t>47.272.640/****-**</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
-          <t>Prestação de serviços de assessoria técnica na elaboração e acompanhamento de projetos de captação de recursos, bem como suas respectivas prestações de contas, firmados com o Governo Federal e Governo Estadual, junto à Secretaria de Saúde do Município de Catunda/CE.</t>
+          <t>Contratação de empresa especializada visando a castração, esterilização e microchipagem de animais domésticos visando o controle populacional de cães e gatos de rua, junto à Secretaria de Agricultura, Recursos Hídricos e Meio Ambiente de Catunda-CE</t>
         </is>
       </c>
       <c r="E98" s="4" t="inlineStr">
         <is>
-          <t>R$ 41.400,00</t>
+          <t>R$ 98.515,00</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
-          <t>15/04/2026</t>
+          <t>05/05/2026</t>
         </is>
       </c>
       <c r="G98" s="4" t="inlineStr">
         <is>
-          <t>09/02/2027</t>
+          <t>05/05/2027</t>
         </is>
       </c>
       <c r="H98" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I98" s="4" t="inlineStr">
         <is>
-          <t>15/04/2026</t>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
     <row r="99" ht="8" customHeight="1"/>
     <row r="100" ht="18" customHeight="1">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B100" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D100" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -3579,91 +3567,91 @@
       </c>
       <c r="F100" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G100" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H100" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I100" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="101" ht="15" customHeight="1">
       <c r="A101" s="4" t="inlineStr">
         <is>
-          <t>202604150002/2026</t>
+          <t>202605050001/2026</t>
         </is>
       </c>
       <c r="B101" s="4" t="inlineStr">
         <is>
-          <t>CONSULT ASSESSORIA E CONSULTORIA EMPRESARIAL</t>
+          <t>CLIVET LTDA</t>
         </is>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
-          <t>15243080****-83</t>
+          <t>47.272.640/****-**</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
-          <t>Prestação de serviços de assessoria técnica na elaboração e acompanhamento de projetos de captação de recursos, bem como suas respectivas prestações de contas, firmados com o Governo Federal e Governo Estadual, junto à Secretaria de Educação e Desporto do Município de Catunda/CE.</t>
+          <t>Contratação de empresa especializada visando a castração, esterilização e microchipagem de animais domésticos visando o controle populacional de cães e gatos de rua, junto à Secretaria de Agricultura, Recursos Hídricos e Meio Ambiente de Catunda-CE</t>
         </is>
       </c>
       <c r="E101" s="4" t="inlineStr">
         <is>
-          <t>R$ 42.960,00</t>
+          <t>R$ 98.515,00</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
-          <t>15/04/2026</t>
+          <t>05/05/2026</t>
         </is>
       </c>
       <c r="G101" s="4" t="inlineStr">
         <is>
-          <t>15/04/2027</t>
+          <t>05/05/2027</t>
         </is>
       </c>
       <c r="H101" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I101" s="4" t="inlineStr">
         <is>
-          <t>15/04/2026</t>
+          <t>05/05/2026</t>
         </is>
       </c>
     </row>
     <row r="102" ht="8" customHeight="1"/>
     <row r="103" ht="18" customHeight="1">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B103" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D103" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -3674,91 +3662,91 @@
       </c>
       <c r="F103" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G103" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H103" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I103" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="104" ht="15" customHeight="1">
       <c r="A104" s="4" t="inlineStr">
         <is>
-          <t>202604130002/2026</t>
+          <t>202605040004/2026</t>
         </is>
       </c>
       <c r="B104" s="4" t="inlineStr">
         <is>
-          <t>NORD VEICULOS LTDA</t>
+          <t>MESQUITA &amp; NEGREIROS ADVOGADOS ASSOCIADOS</t>
         </is>
       </c>
       <c r="C104" s="4" t="inlineStr">
         <is>
-          <t>12975511****-08</t>
+          <t>26.133.003/****-**</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de veículos 0 Km para atender as necessidades da Secretaria de Saúde de Catunda-CE.</t>
+          <t>Contratação de empresa especializada na prestação de serviços técnicos profissionais em consultoria e assessoria para diretrizes de introdução, implementação e adequação à Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709/2018 junto à Secretaria de Educação e Desporto do município de Catunda-CE.</t>
         </is>
       </c>
       <c r="E104" s="4" t="inlineStr">
         <is>
-          <t>R$ 207.500,00</t>
+          <t>R$ 38.400,00</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
-          <t>13/04/2026</t>
+          <t>04/05/2026</t>
         </is>
       </c>
       <c r="G104" s="4" t="inlineStr">
         <is>
-          <t>13/04/2027</t>
+          <t>04/05/2027</t>
         </is>
       </c>
       <c r="H104" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I104" s="4" t="inlineStr">
         <is>
-          <t>13/04/2026</t>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
     <row r="105" ht="8" customHeight="1"/>
     <row r="106" ht="18" customHeight="1">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B106" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D106" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -3769,89 +3757,93 @@
       </c>
       <c r="F106" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G106" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H106" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I106" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="107" ht="15" customHeight="1">
       <c r="A107" s="4" t="inlineStr">
         <is>
-          <t>202604130002/2026</t>
+          <t>202605040003/2026</t>
         </is>
       </c>
       <c r="B107" s="4" t="inlineStr">
         <is>
-          <t>NORD VEICULOS LTDA</t>
+          <t>MESQUITA &amp; NEGREIROS ADVOGADOS ASSOCIADOS</t>
         </is>
       </c>
       <c r="C107" s="4" t="inlineStr">
         <is>
-          <t>12975511****-08</t>
+          <t>26.133.003/****-**</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de veículos 0 Km para atender as necessidades da Secretaria de Saúde de Catunda-CE.</t>
+          <t>Contratação de empresa especializada na prestação de serviços técnicos profissionais em consultoria e assessoria para diretrizes de introdução, implementação e adequação à Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709/2018 junto à Secretaria de Planejamento, Administração e Finanças do município de Catunda-CE.</t>
         </is>
       </c>
       <c r="E107" s="4" t="inlineStr">
         <is>
-          <t>R$ 207.500,00</t>
+          <t>R$ 38.400,00</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
-          <t>13/04/2026</t>
+          <t>04/05/2026</t>
         </is>
       </c>
       <c r="G107" s="4" t="inlineStr">
         <is>
-          <t>13/04/2027</t>
+          <t>04/05/2027</t>
         </is>
       </c>
       <c r="H107" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I107" s="4" t="inlineStr"/>
+      <c r="I107" s="4" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
     </row>
     <row r="108" ht="8" customHeight="1"/>
     <row r="109" ht="18" customHeight="1">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B109" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D109" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E109" s="3" t="inlineStr">
         <is>
@@ -3860,91 +3852,91 @@
       </c>
       <c r="F109" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G109" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H109" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I109" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="110" ht="15" customHeight="1">
       <c r="A110" s="4" t="inlineStr">
         <is>
-          <t>202604130001/2026</t>
+          <t>202605040002/2026</t>
         </is>
       </c>
       <c r="B110" s="4" t="inlineStr">
         <is>
-          <t>AUDAX CAMINHOES LTDA.</t>
+          <t>MESQUITA &amp; NEGREIROS ADVOGADOS ASSOCIADOS</t>
         </is>
       </c>
       <c r="C110" s="4" t="inlineStr">
         <is>
-          <t>57723696****-82</t>
+          <t>26.133.003/****-**</t>
         </is>
       </c>
       <c r="D110" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de veículos 0 Km para atender as necessidades da Secretaria de Saúde de Catunda-CE.</t>
+          <t>Contratação de empresa especializada na prestação de serviços técnicos profissionais em consultoria e assessoria para diretrizes de introdução, implementação e adequação à Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709/2018 junto à Secretaria de Saúde do município de Catunda-CE.</t>
         </is>
       </c>
       <c r="E110" s="4" t="inlineStr">
         <is>
-          <t>R$ 662.000,00</t>
+          <t>R$ 38.400,00</t>
         </is>
       </c>
       <c r="F110" s="4" t="inlineStr">
         <is>
-          <t>13/04/2026</t>
+          <t>04/05/2026</t>
         </is>
       </c>
       <c r="G110" s="4" t="inlineStr">
         <is>
-          <t>13/04/2027</t>
+          <t>04/05/2027</t>
         </is>
       </c>
       <c r="H110" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I110" s="4" t="inlineStr">
         <is>
-          <t>13/04/2026</t>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
     <row r="111" ht="8" customHeight="1"/>
     <row r="112" ht="18" customHeight="1">
       <c r="A112" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B112" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C112" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D112" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -3955,89 +3947,93 @@
       </c>
       <c r="F112" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G112" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H112" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I112" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="113" ht="15" customHeight="1">
       <c r="A113" s="4" t="inlineStr">
         <is>
-          <t>202604130001/2026</t>
+          <t>202605040001/2026</t>
         </is>
       </c>
       <c r="B113" s="4" t="inlineStr">
         <is>
-          <t>AUDAX CAMINHOES LTDA.</t>
+          <t>MESQUITA &amp; NEGREIROS ADVOGADOS ASSOCIADOS</t>
         </is>
       </c>
       <c r="C113" s="4" t="inlineStr">
         <is>
-          <t>57723696****-82</t>
+          <t>26.133.003/****-**</t>
         </is>
       </c>
       <c r="D113" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de veículos 0 Km para atender as necessidades da Secretaria de Saúde de Catunda-CE.</t>
+          <t>Contratação de empresa especializada na prestação de serviços técnicos profissionais em consultoria e assessoria para diretrizes de introdução, implementação e adequação à Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709/2018 junto à Secretaria de Proteção Social, Empreendedorismo e Segurança Alimentar e Nutricional do município de Catunda-CE.</t>
         </is>
       </c>
       <c r="E113" s="4" t="inlineStr">
         <is>
-          <t>R$ 662.000,00</t>
+          <t>R$ 38.400,00</t>
         </is>
       </c>
       <c r="F113" s="4" t="inlineStr">
         <is>
-          <t>13/04/2026</t>
+          <t>04/05/2026</t>
         </is>
       </c>
       <c r="G113" s="4" t="inlineStr">
         <is>
-          <t>13/04/2027</t>
+          <t>04/05/2027</t>
         </is>
       </c>
       <c r="H113" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I113" s="4" t="inlineStr"/>
+      <c r="I113" s="4" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
     </row>
     <row r="114" ht="8" customHeight="1"/>
     <row r="115" ht="18" customHeight="1">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B115" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D115" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E115" s="3" t="inlineStr">
         <is>
@@ -4046,93 +4042,89 @@
       </c>
       <c r="F115" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G115" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H115" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I115" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="116" ht="15" customHeight="1">
       <c r="A116" s="4" t="inlineStr">
         <is>
-          <t>202604100001/2026</t>
+          <t>202604270001/2026</t>
         </is>
       </c>
       <c r="B116" s="4" t="inlineStr">
         <is>
-          <t>FIX CONSULTORIA E SERVICOS LTDA ME</t>
+          <t>F J VIRGINIO SILVA LTDA</t>
         </is>
       </c>
       <c r="C116" s="4" t="inlineStr">
         <is>
-          <t>08789643****-78</t>
+          <t>39.846.029/****-**</t>
         </is>
       </c>
       <c r="D116" s="4" t="inlineStr">
         <is>
-          <t>Serviços especializados na área de tecnologia da informação para fornecimento de serviços de solução tecnológica de acesso remoto para gestão de negócios na modalidade SAAS - software como serviço, solução integrada com módulos/ contábil, patrimonial, almoxarifado, orçamento, para atender as necessidades da Prefeitura Municipal de Catunda.</t>
+          <t>Contratação de empresa para consultoria, orientações, implantação de rotinas e logísticas, acompanhamento e gerenciamento, visando incremento de arrecadação tributária municipal, junto ao Departamento de Tributos do Município de Catunda – CE</t>
         </is>
       </c>
       <c r="E116" s="4" t="inlineStr">
         <is>
-          <t>R$ 24.000,00</t>
+          <t>R$ 60.360,00</t>
         </is>
       </c>
       <c r="F116" s="4" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>27/04/2026</t>
         </is>
       </c>
       <c r="G116" s="4" t="inlineStr">
         <is>
-          <t>10/04/2027</t>
+          <t>27/04/2027</t>
         </is>
       </c>
       <c r="H116" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I116" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I116" s="4" t="inlineStr"/>
     </row>
     <row r="117" ht="8" customHeight="1"/>
     <row r="118" ht="18" customHeight="1">
       <c r="A118" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B118" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C118" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D118" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E118" s="3" t="inlineStr">
         <is>
@@ -4141,91 +4133,91 @@
       </c>
       <c r="F118" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G118" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H118" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I118" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="119" ht="15" customHeight="1">
       <c r="A119" s="4" t="inlineStr">
         <is>
-          <t>202604070001/2026</t>
+          <t>202604270001/2026</t>
         </is>
       </c>
       <c r="B119" s="4" t="inlineStr">
         <is>
-          <t>W2E TECNOLOGIA DA INFORMACAO LTDA</t>
+          <t>F J VIRGINIO SILVA LTDA</t>
         </is>
       </c>
       <c r="C119" s="4" t="inlineStr">
         <is>
-          <t>22314360****-09</t>
+          <t>39.846.029/****-**</t>
         </is>
       </c>
       <c r="D119" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços de licença de uso e manutenção de sistema informatizado (software) de geração de arquivos de importação ao SIM - Sistema de Informações Municipais - de controle de combustível, de frota de veículos e de manutenção veicular junto à Secretaria de Planejamento, Administração e Finanças do município de Catunda</t>
+          <t>Contratação de empresa para consultoria, orientações, implantação de rotinas e logísticas, acompanhamento e gerenciamento, visando incremento de arrecadação tributária municipal, junto ao Departamento de Tributos do Município de Catunda – CE</t>
         </is>
       </c>
       <c r="E119" s="4" t="inlineStr">
         <is>
-          <t>R$ 21.600,00</t>
+          <t>R$ 60.360,00</t>
         </is>
       </c>
       <c r="F119" s="4" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>27/04/2026</t>
         </is>
       </c>
       <c r="G119" s="4" t="inlineStr">
         <is>
-          <t>07/04/2027</t>
+          <t>27/04/2027</t>
         </is>
       </c>
       <c r="H119" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I119" s="4" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>27/04/2026</t>
         </is>
       </c>
     </row>
     <row r="120" ht="8" customHeight="1"/>
     <row r="121" ht="18" customHeight="1">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B121" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C121" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D121" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -4236,91 +4228,91 @@
       </c>
       <c r="F121" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G121" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H121" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I121" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="122" ht="15" customHeight="1">
       <c r="A122" s="4" t="inlineStr">
         <is>
-          <t>202603300001/2026</t>
+          <t>202604150006/2026</t>
         </is>
       </c>
       <c r="B122" s="4" t="inlineStr">
         <is>
-          <t>2K EMPREENDIMENTOS LTDA</t>
+          <t>CONSULT ASSESSORIA E CONSULTORIA EMPRESARIAL</t>
         </is>
       </c>
       <c r="C122" s="4" t="inlineStr">
         <is>
-          <t>31260742****-80</t>
+          <t>15.243.080/****-**</t>
         </is>
       </c>
       <c r="D122" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho informativo, educacional e orientação social e serviços de transmissão live streaming, destinados à Secretaria de Cultura do município de Catunda-CE.</t>
+          <t>Prestação de serviços de assessoria técnica na elaboração e acompanhamento de projetos de captação de recursos, bem como suas respectivas prestações de contas, firmados com o Governo Federal e Governo Estadual, junto à Secretaria de Planejamento, Administração e Finanças do Município de Catunda/CE.</t>
         </is>
       </c>
       <c r="E122" s="4" t="inlineStr">
         <is>
-          <t>R$ 54.700,00</t>
+          <t>R$ 42.720,00</t>
         </is>
       </c>
       <c r="F122" s="4" t="inlineStr">
         <is>
-          <t>30/03/2026</t>
+          <t>15/04/2026</t>
         </is>
       </c>
       <c r="G122" s="4" t="inlineStr">
         <is>
-          <t>30/03/2027</t>
+          <t>15/04/2027</t>
         </is>
       </c>
       <c r="H122" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I122" s="4" t="inlineStr">
         <is>
-          <t>30/03/2026</t>
+          <t>15/04/2026</t>
         </is>
       </c>
     </row>
     <row r="123" ht="8" customHeight="1"/>
     <row r="124" ht="18" customHeight="1">
       <c r="A124" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B124" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C124" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D124" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -4331,91 +4323,91 @@
       </c>
       <c r="F124" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G124" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H124" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I124" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="125" ht="15" customHeight="1">
       <c r="A125" s="4" t="inlineStr">
         <is>
-          <t>202603230001/2026</t>
+          <t>202604150005/2026</t>
         </is>
       </c>
       <c r="B125" s="4" t="inlineStr">
         <is>
-          <t>ANTONIO V NERI DA SILVA PRODUTOS E SERVICOS</t>
+          <t>F A COMERCIO EDISTRIBUICAO LTDA</t>
         </is>
       </c>
       <c r="C125" s="4" t="inlineStr">
         <is>
-          <t>40608800****-04</t>
+          <t>51.842.393/****-**</t>
         </is>
       </c>
       <c r="D125" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de materiais permanentes de escritório, destinados à Secretaria de Proteção Social, Empreendedorismo, Segurança Alimentar e Nutricional do município de Catunda.</t>
+          <t>AQUISIÇÃO DE EQUIPAMENTOS DESTINADOS A SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE CATUNDA – CE.</t>
         </is>
       </c>
       <c r="E125" s="4" t="inlineStr">
         <is>
-          <t>R$ 38.938,00</t>
+          <t>R$ 28.915,95</t>
         </is>
       </c>
       <c r="F125" s="4" t="inlineStr">
         <is>
-          <t>23/03/2026</t>
+          <t>15/04/2026</t>
         </is>
       </c>
       <c r="G125" s="4" t="inlineStr">
         <is>
-          <t>19/09/2026</t>
+          <t>15/04/2027</t>
         </is>
       </c>
       <c r="H125" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I125" s="4" t="inlineStr">
         <is>
-          <t>23/03/2026</t>
+          <t>15/04/2026</t>
         </is>
       </c>
     </row>
     <row r="126" ht="8" customHeight="1"/>
     <row r="127" ht="18" customHeight="1">
       <c r="A127" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B127" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C127" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D127" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -4426,92 +4418,91 @@
       </c>
       <c r="F127" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G127" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H127" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I127" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="128" ht="15" customHeight="1">
       <c r="A128" s="4" t="inlineStr">
         <is>
-          <t>202603170004/2026</t>
+          <t>202604150004/2026</t>
         </is>
       </c>
       <c r="B128" s="4" t="inlineStr">
         <is>
-          <t>2K EMPREENDIMENTOS LTDA</t>
+          <t>CONSULT ASSESSORIA E CONSULTORIA EMPRESARIAL</t>
         </is>
       </c>
       <c r="C128" s="4" t="inlineStr">
         <is>
-          <t>31260742****-80</t>
+          <t>15.243.080/****-**</t>
         </is>
       </c>
       <c r="D128" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho
-informativo, educacional e orientação social e serviços de transmissão de live streaming, destinados ao Gabinete do Prefeito do município de Catunda-CE.</t>
+          <t>Prestação de serviços de assessoria técnica na elaboração e acompanhamento de projetos de captação de recursos, bem como suas respectivas prestações de contas, firmados com o Governo Federal e Governo Estadual, junto à Secretaria de Infraestrutura, Transportes e Desenvolvimento Urbano do Município de Catunda/CE.</t>
         </is>
       </c>
       <c r="E128" s="4" t="inlineStr">
         <is>
-          <t>R$ 54.700,00</t>
+          <t>R$ 43.200,00</t>
         </is>
       </c>
       <c r="F128" s="4" t="inlineStr">
         <is>
-          <t>17/03/2026</t>
+          <t>15/04/2026</t>
         </is>
       </c>
       <c r="G128" s="4" t="inlineStr">
         <is>
-          <t>17/03/2027</t>
+          <t>15/04/2027</t>
         </is>
       </c>
       <c r="H128" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I128" s="4" t="inlineStr">
         <is>
-          <t>17/03/2026</t>
+          <t>15/04/2026</t>
         </is>
       </c>
     </row>
     <row r="129" ht="8" customHeight="1"/>
     <row r="130" ht="18" customHeight="1">
       <c r="A130" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B130" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C130" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D130" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -4522,92 +4513,91 @@
       </c>
       <c r="F130" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G130" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H130" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I130" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="131" ht="15" customHeight="1">
       <c r="A131" s="4" t="inlineStr">
         <is>
-          <t>202603170003/2026</t>
+          <t>202604150003/2026</t>
         </is>
       </c>
       <c r="B131" s="4" t="inlineStr">
         <is>
-          <t>2K EMPREENDIMENTOS LTDA</t>
+          <t>CONSULT ASSESSORIA E CONSULTORIA EMPRESARIAL</t>
         </is>
       </c>
       <c r="C131" s="4" t="inlineStr">
         <is>
-          <t>31260742****-80</t>
+          <t>15.243.080/****-**</t>
         </is>
       </c>
       <c r="D131" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho
-informativo, educacional e orientação social e serviços de transmissão live streaming, destinados à Secretaria de Saúde do município de Catunda-CE.</t>
+          <t>Prestação de serviços de assessoria técnica na elaboração e acompanhamento de projetos de captação de recursos, bem como suas respectivas prestações de contas, firmados com o Governo Federal e Governo Estadual, junto à Secretaria de Saúde do Município de Catunda/CE.</t>
         </is>
       </c>
       <c r="E131" s="4" t="inlineStr">
         <is>
-          <t>R$ 51.200,00</t>
+          <t>R$ 41.400,00</t>
         </is>
       </c>
       <c r="F131" s="4" t="inlineStr">
         <is>
-          <t>17/03/2026</t>
+          <t>15/04/2026</t>
         </is>
       </c>
       <c r="G131" s="4" t="inlineStr">
         <is>
-          <t>17/03/2027</t>
+          <t>09/02/2027</t>
         </is>
       </c>
       <c r="H131" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I131" s="4" t="inlineStr">
         <is>
-          <t>17/03/2026</t>
+          <t>15/04/2026</t>
         </is>
       </c>
     </row>
     <row r="132" ht="8" customHeight="1"/>
     <row r="133" ht="18" customHeight="1">
       <c r="A133" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B133" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C133" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D133" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -4618,92 +4608,91 @@
       </c>
       <c r="F133" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G133" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H133" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I133" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="134" ht="15" customHeight="1">
       <c r="A134" s="4" t="inlineStr">
         <is>
-          <t>202603170002/2026</t>
+          <t>202604150002/2026</t>
         </is>
       </c>
       <c r="B134" s="4" t="inlineStr">
         <is>
-          <t>2K EMPREENDIMENTOS LTDA</t>
+          <t>CONSULT ASSESSORIA E CONSULTORIA EMPRESARIAL</t>
         </is>
       </c>
       <c r="C134" s="4" t="inlineStr">
         <is>
-          <t>31260742****-80</t>
+          <t>15.243.080/****-**</t>
         </is>
       </c>
       <c r="D134" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho
-informativo, educacional e orientação social e serviços de transmissão live streaming, destinados à Secretaria de Educação e Desporto do município de Catunda-CE</t>
+          <t>Prestação de serviços de assessoria técnica na elaboração e acompanhamento de projetos de captação de recursos, bem como suas respectivas prestações de contas, firmados com o Governo Federal e Governo Estadual, junto à Secretaria de Educação e Desporto do Município de Catunda/CE.</t>
         </is>
       </c>
       <c r="E134" s="4" t="inlineStr">
         <is>
-          <t>R$ 51.200,00</t>
+          <t>R$ 42.960,00</t>
         </is>
       </c>
       <c r="F134" s="4" t="inlineStr">
         <is>
-          <t>17/03/2026</t>
+          <t>15/04/2026</t>
         </is>
       </c>
       <c r="G134" s="4" t="inlineStr">
         <is>
-          <t>17/03/2027</t>
+          <t>15/04/2027</t>
         </is>
       </c>
       <c r="H134" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I134" s="4" t="inlineStr">
         <is>
-          <t>17/03/2026</t>
+          <t>15/04/2026</t>
         </is>
       </c>
     </row>
     <row r="135" ht="8" customHeight="1"/>
     <row r="136" ht="18" customHeight="1">
       <c r="A136" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B136" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C136" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D136" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -4714,94 +4703,89 @@
       </c>
       <c r="F136" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G136" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H136" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I136" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="137" ht="15" customHeight="1">
       <c r="A137" s="4" t="inlineStr">
         <is>
-          <t>202603170001/2026</t>
+          <t>202604130002/2026</t>
         </is>
       </c>
       <c r="B137" s="4" t="inlineStr">
         <is>
-          <t>2K EMPREENDIMENTOS LTDA</t>
+          <t>NORD VEICULOS LTDA</t>
         </is>
       </c>
       <c r="C137" s="4" t="inlineStr">
         <is>
-          <t>31260742****-80</t>
+          <t>12.975.511/****-**</t>
         </is>
       </c>
       <c r="D137" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho
-informativo, educacional e orientação social e serviços de transmissão live streaming, destinados à Secretaria do Trabalho, Desenvolvimento Social e Segurança Alimentar do município de Catunda-CE</t>
+          <t>Aquisição de veículos 0 Km para atender as necessidades da Secretaria de Saúde de Catunda-CE.</t>
         </is>
       </c>
       <c r="E137" s="4" t="inlineStr">
         <is>
-          <t>R$ 55.900,00</t>
+          <t>R$ 207.500,00</t>
         </is>
       </c>
       <c r="F137" s="4" t="inlineStr">
         <is>
-          <t>17/03/2026</t>
+          <t>13/04/2026</t>
         </is>
       </c>
       <c r="G137" s="4" t="inlineStr">
         <is>
-          <t>17/03/2027</t>
+          <t>13/04/2027</t>
         </is>
       </c>
       <c r="H137" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I137" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I137" s="4" t="inlineStr"/>
     </row>
     <row r="138" ht="8" customHeight="1"/>
     <row r="139" ht="18" customHeight="1">
       <c r="A139" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B139" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C139" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D139" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E139" s="3" t="inlineStr">
         <is>
@@ -4810,89 +4794,93 @@
       </c>
       <c r="F139" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G139" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H139" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I139" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="140" ht="15" customHeight="1">
       <c r="A140" s="4" t="inlineStr">
         <is>
-          <t>202603110001/2026</t>
+          <t>202604130002/2026</t>
         </is>
       </c>
       <c r="B140" s="4" t="inlineStr">
         <is>
-          <t>RENOVAR CONSTRUÇÕES E SERVIÇOS LTDA - ME</t>
+          <t>NORD VEICULOS LTDA</t>
         </is>
       </c>
       <c r="C140" s="4" t="inlineStr">
         <is>
-          <t>47461971****-00</t>
+          <t>12.975.511/****-**</t>
         </is>
       </c>
       <c r="D140" s="4" t="inlineStr">
         <is>
-          <t>EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE 20 UNIDADES HABITACIONAIS NO MUNICIPIO DE CATUNDA - CE.</t>
+          <t>Aquisição de veículos 0 Km para atender as necessidades da Secretaria de Saúde de Catunda-CE.</t>
         </is>
       </c>
       <c r="E140" s="4" t="inlineStr">
         <is>
-          <t>R$ 2.663.741,55</t>
+          <t>R$ 207.500,00</t>
         </is>
       </c>
       <c r="F140" s="4" t="inlineStr">
         <is>
-          <t>11/03/2026</t>
+          <t>13/04/2026</t>
         </is>
       </c>
       <c r="G140" s="4" t="inlineStr">
         <is>
-          <t>06/11/2026</t>
+          <t>13/04/2027</t>
         </is>
       </c>
       <c r="H140" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I140" s="4" t="inlineStr"/>
+      <c r="I140" s="4" t="inlineStr">
+        <is>
+          <t>13/04/2026</t>
+        </is>
+      </c>
     </row>
     <row r="141" ht="8" customHeight="1"/>
     <row r="142" ht="18" customHeight="1">
       <c r="A142" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B142" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C142" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D142" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E142" s="3" t="inlineStr">
         <is>
@@ -4901,93 +4889,89 @@
       </c>
       <c r="F142" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G142" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H142" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I142" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="143" ht="15" customHeight="1">
       <c r="A143" s="4" t="inlineStr">
         <is>
-          <t>202603040002/2026</t>
+          <t>202604130001/2026</t>
         </is>
       </c>
       <c r="B143" s="4" t="inlineStr">
         <is>
-          <t>RENOVAR CONSTRUÇÕES E SERVIÇOS LTDA - ME</t>
+          <t>AUDAX CAMINHOES LTDA.</t>
         </is>
       </c>
       <c r="C143" s="4" t="inlineStr">
         <is>
-          <t>47461971****-00</t>
+          <t>57.723.696/****-**</t>
         </is>
       </c>
       <c r="D143" s="4" t="inlineStr">
         <is>
-          <t>EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE MURO LATERAL DO TERMINAL RODOVIÁRIO NA SEDE DO MUNICÍPIO DE CATUNDA-CE</t>
+          <t>Aquisição de veículos 0 Km para atender as necessidades da Secretaria de Saúde de Catunda-CE.</t>
         </is>
       </c>
       <c r="E143" s="4" t="inlineStr">
         <is>
-          <t>R$ 108.941,38</t>
+          <t>R$ 662.000,00</t>
         </is>
       </c>
       <c r="F143" s="4" t="inlineStr">
         <is>
-          <t>04/03/2026</t>
+          <t>13/04/2026</t>
         </is>
       </c>
       <c r="G143" s="4" t="inlineStr">
         <is>
-          <t>03/05/2026</t>
+          <t>13/04/2027</t>
         </is>
       </c>
       <c r="H143" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...6 lines deleted...]
-      </c>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I143" s="4" t="inlineStr"/>
     </row>
     <row r="144" ht="8" customHeight="1"/>
     <row r="145" ht="18" customHeight="1">
       <c r="A145" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B145" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C145" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D145" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E145" s="3" t="inlineStr">
         <is>
@@ -4996,91 +4980,91 @@
       </c>
       <c r="F145" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G145" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H145" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I145" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="146" ht="15" customHeight="1">
       <c r="A146" s="4" t="inlineStr">
         <is>
-          <t>202603040001/2026</t>
+          <t>202604130001/2026</t>
         </is>
       </c>
       <c r="B146" s="4" t="inlineStr">
         <is>
-          <t>AC &amp; C CONTABILIDADE E NEGOCIOS</t>
+          <t>AUDAX CAMINHOES LTDA.</t>
         </is>
       </c>
       <c r="C146" s="4" t="inlineStr">
         <is>
-          <t>28066594****-52</t>
+          <t>57.723.696/****-**</t>
         </is>
       </c>
       <c r="D146" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE ASSESSORAMENTO TÉCNICO E CONSULTORIA, JUNTO AO DEPARTAMENTO DE PESSOAL, EXECUTADOS ATRAVÉS DE ORIENTAÇÕES E INSTRUÇÕES PARA INSTALAÇÃO, GERAÇÃO E ENVIO DO E-SOCIAL (SPED-SOCIAL), EFD-REINF, (MIT (MODULO DE INCLUSÃO DE TRIBUTOS) E DCTFWEB MENSAL, CONFORME LEGISLAÇÃO VIGENTE PERTINENTE,  COM FECHAMENTO DE FOLHA MENSAL, GERAÇÃO DO SIM JUNTO AO TCE E DEMAIS PROCEDIMENTOS NECESSÁRIOS PARA CORRETO FUNCIONAMENTO DO SETOR DE RESPONSABILIDADE DA SECRETARIA DE EDUCAÇÃO E DESPORTO DA PREFEITURA MUNICIPAL DE CATUNDA/CE.</t>
+          <t>Aquisição de veículos 0 Km para atender as necessidades da Secretaria de Saúde de Catunda-CE.</t>
         </is>
       </c>
       <c r="E146" s="4" t="inlineStr">
         <is>
-          <t>R$ 59.760,00</t>
+          <t>R$ 662.000,00</t>
         </is>
       </c>
       <c r="F146" s="4" t="inlineStr">
         <is>
-          <t>04/03/2026</t>
+          <t>13/04/2026</t>
         </is>
       </c>
       <c r="G146" s="4" t="inlineStr">
         <is>
-          <t>04/03/2027</t>
+          <t>13/04/2027</t>
         </is>
       </c>
       <c r="H146" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I146" s="4" t="inlineStr">
         <is>
-          <t>04/03/2026</t>
+          <t>13/04/2026</t>
         </is>
       </c>
     </row>
     <row r="147" ht="8" customHeight="1"/>
     <row r="148" ht="18" customHeight="1">
       <c r="A148" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B148" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C148" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D148" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -5091,91 +5075,91 @@
       </c>
       <c r="F148" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G148" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H148" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I148" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="149" ht="15" customHeight="1">
       <c r="A149" s="4" t="inlineStr">
         <is>
-          <t>202602270005/2026</t>
+          <t>202604100001/2026</t>
         </is>
       </c>
       <c r="B149" s="4" t="inlineStr">
         <is>
-          <t>FLUXUS PROCESSOS E CONTRATACOES PUBLICAS LTDA</t>
+          <t>FIX CONSULTORIA E SERVICOS LTDA ME</t>
         </is>
       </c>
       <c r="C149" s="4" t="inlineStr">
         <is>
-          <t>57351000****-53</t>
+          <t>08.789.643/****-**</t>
         </is>
       </c>
       <c r="D149" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE SERVIÇOS DE CONSULTORIA PARA A ESTRUTURAÇÃO E OTIMIZAÇÃO DO SETOR DE COMPRAS E SERVIÇOS, ABRANGENDO A NORMATIZAÇÃO DO FLUXO DE PROCESSOS DE ELABORAÇÃO DOS CUSTOS ESTIMADO NA SECRETARIA DE AGRICULTURA DO MUNICÍPIO DE CATUNDA/CE.</t>
+          <t>Serviços especializados na área de tecnologia da informação para fornecimento de serviços de solução tecnológica de acesso remoto para gestão de negócios na modalidade SAAS - software como serviço, solução integrada com módulos/ contábil, patrimonial, almoxarifado, orçamento, para atender as necessidades da Prefeitura Municipal de Catunda.</t>
         </is>
       </c>
       <c r="E149" s="4" t="inlineStr">
         <is>
           <t>R$ 24.000,00</t>
         </is>
       </c>
       <c r="F149" s="4" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>10/04/2026</t>
         </is>
       </c>
       <c r="G149" s="4" t="inlineStr">
         <is>
-          <t>27/02/2027</t>
+          <t>10/04/2027</t>
         </is>
       </c>
       <c r="H149" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I149" s="4" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>10/04/2026</t>
         </is>
       </c>
     </row>
     <row r="150" ht="8" customHeight="1"/>
     <row r="151" ht="18" customHeight="1">
       <c r="A151" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B151" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C151" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D151" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -5186,91 +5170,91 @@
       </c>
       <c r="F151" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G151" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H151" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I151" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="152" ht="15" customHeight="1">
       <c r="A152" s="4" t="inlineStr">
         <is>
-          <t>202602270004/2026</t>
+          <t>202604070001/2026</t>
         </is>
       </c>
       <c r="B152" s="4" t="inlineStr">
         <is>
-          <t>FLUXUS PROCESSOS E CONTRATACOES PUBLICAS LTDA</t>
+          <t>W2E TECNOLOGIA DA INFORMACAO LTDA</t>
         </is>
       </c>
       <c r="C152" s="4" t="inlineStr">
         <is>
-          <t>57351000****-53</t>
+          <t>22.314.360/****-**</t>
         </is>
       </c>
       <c r="D152" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE SERVIÇOS DE CONSULTORIA PARA A ESTRUTURAÇÃO E OTIMIZAÇÃO DO SETOR DE COMPRAS E SERVIÇOS, ABRANGENDO A NORMATIZAÇÃO DO FLUXO DE PROCESSOS DE ELABORAÇÃO DOS CUSTOS ESTIMADO NA SECRETARIA DE  INFRAESTRUTURA DO MUNICÍPIO DE CATUNDA/CE.</t>
+          <t>Contratação de serviços de licença de uso e manutenção de sistema informatizado (software) de geração de arquivos de importação ao SIM - Sistema de Informações Municipais - de controle de combustível, de frota de veículos e de manutenção veicular junto à Secretaria de Planejamento, Administração e Finanças do município de Catunda</t>
         </is>
       </c>
       <c r="E152" s="4" t="inlineStr">
         <is>
-          <t>R$ 24.000,00</t>
+          <t>R$ 21.600,00</t>
         </is>
       </c>
       <c r="F152" s="4" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>07/04/2026</t>
         </is>
       </c>
       <c r="G152" s="4" t="inlineStr">
         <is>
-          <t>27/02/2027</t>
+          <t>07/04/2027</t>
         </is>
       </c>
       <c r="H152" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I152" s="4" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>07/04/2026</t>
         </is>
       </c>
     </row>
     <row r="153" ht="8" customHeight="1"/>
     <row r="154" ht="18" customHeight="1">
       <c r="A154" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B154" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C154" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D154" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -5281,91 +5265,91 @@
       </c>
       <c r="F154" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G154" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H154" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I154" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="155" ht="15" customHeight="1">
       <c r="A155" s="4" t="inlineStr">
         <is>
-          <t>202602270003/2026</t>
+          <t>202603300001/2026</t>
         </is>
       </c>
       <c r="B155" s="4" t="inlineStr">
         <is>
-          <t>FLUXUS PROCESSOS E CONTRATACOES PUBLICAS LTDA</t>
+          <t>2K EMPREENDIMENTOS LTDA</t>
         </is>
       </c>
       <c r="C155" s="4" t="inlineStr">
         <is>
-          <t>57351000****-53</t>
+          <t>31.260.742/****-**</t>
         </is>
       </c>
       <c r="D155" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE SERVIÇOS DE CONSULTORIA PARA A ESTRUTURAÇÃO E OTIMIZAÇÃO DO SETOR DE COMPRAS E SERVIÇOS, ABRANGENDO A NORMATIZAÇÃO DO FLUXO DE PROCESSOS DE ELABORAÇÃO DOS CUSTOS ESTIMADO NA SECRETARIA DE CULTURA DO MUNICÍPIO DE CATUNDA/CE.</t>
+          <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho informativo, educacional e orientação social e serviços de transmissão live streaming, destinados à Secretaria de Cultura do município de Catunda-CE.</t>
         </is>
       </c>
       <c r="E155" s="4" t="inlineStr">
         <is>
-          <t>R$ 24.000,00</t>
+          <t>R$ 54.700,00</t>
         </is>
       </c>
       <c r="F155" s="4" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>30/03/2026</t>
         </is>
       </c>
       <c r="G155" s="4" t="inlineStr">
         <is>
-          <t>27/02/2027</t>
+          <t>30/03/2027</t>
         </is>
       </c>
       <c r="H155" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I155" s="4" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>30/03/2026</t>
         </is>
       </c>
     </row>
     <row r="156" ht="8" customHeight="1"/>
     <row r="157" ht="18" customHeight="1">
       <c r="A157" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B157" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C157" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D157" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -5376,89 +5360,93 @@
       </c>
       <c r="F157" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G157" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H157" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I157" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="158" ht="15" customHeight="1">
       <c r="A158" s="4" t="inlineStr">
         <is>
-          <t>202602270002/2026</t>
+          <t>202603230001/2026</t>
         </is>
       </c>
       <c r="B158" s="4" t="inlineStr">
         <is>
-          <t>TENDENCIA CONSULTORIA EDUCACIONAL LTDA - ME</t>
+          <t>ANTONIO V NERI DA SILVA PRODUTOS E SERVICOS</t>
         </is>
       </c>
       <c r="C158" s="4" t="inlineStr">
         <is>
-          <t>20232255****-97</t>
+          <t>40.608.800/****-**</t>
         </is>
       </c>
       <c r="D158" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de livros didáticos e suplementares destinados a rede de educação infantil e fundamental com formação dos professores, gestores e técnicos, atendendo as necessidades da Secretaria de Educação e Desporto do Município de Catunda- CE.</t>
+          <t>Aquisição de materiais permanentes de escritório, destinados à Secretaria de Proteção Social, Empreendedorismo, Segurança Alimentar e Nutricional do município de Catunda.</t>
         </is>
       </c>
       <c r="E158" s="4" t="inlineStr">
         <is>
-          <t>R$ 519.596,00</t>
+          <t>R$ 38.938,00</t>
         </is>
       </c>
       <c r="F158" s="4" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>23/03/2026</t>
         </is>
       </c>
       <c r="G158" s="4" t="inlineStr">
         <is>
-          <t>27/02/2027</t>
+          <t>19/09/2026</t>
         </is>
       </c>
       <c r="H158" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
-[...2 lines deleted...]
-      <c r="I158" s="4" t="inlineStr"/>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I158" s="4" t="inlineStr">
+        <is>
+          <t>23/03/2026</t>
+        </is>
+      </c>
     </row>
     <row r="159" ht="8" customHeight="1"/>
     <row r="160" ht="18" customHeight="1">
       <c r="A160" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B160" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C160" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D160" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E160" s="3" t="inlineStr">
         <is>
@@ -5467,89 +5455,94 @@
       </c>
       <c r="F160" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G160" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H160" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I160" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="161" ht="15" customHeight="1">
       <c r="A161" s="4" t="inlineStr">
         <is>
-          <t>202602270001/2026</t>
+          <t>202603170004/2026</t>
         </is>
       </c>
       <c r="B161" s="4" t="inlineStr">
         <is>
-          <t>EDITORA E GRÁFICA NAESCOLA LTDA</t>
+          <t>2K EMPREENDIMENTOS LTDA</t>
         </is>
       </c>
       <c r="C161" s="4" t="inlineStr">
         <is>
-          <t>15773966****-39</t>
+          <t>31.260.742/****-**</t>
         </is>
       </c>
       <c r="D161" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de livros didáticos e suplementares destinados a rede de educação infantil e fundamental com formação dos professores, gestores e técnicos, atendendo as necessidades da Secretaria de Educação e Desporto do Município de Catunda- CE.</t>
+          <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho
+informativo, educacional e orientação social e serviços de transmissão de live streaming, destinados ao Gabinete do Prefeito do município de Catunda-CE.</t>
         </is>
       </c>
       <c r="E161" s="4" t="inlineStr">
         <is>
-          <t>R$ 1.050.618,80</t>
+          <t>R$ 54.700,00</t>
         </is>
       </c>
       <c r="F161" s="4" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>17/03/2026</t>
         </is>
       </c>
       <c r="G161" s="4" t="inlineStr">
         <is>
-          <t>27/02/2027</t>
+          <t>17/03/2027</t>
         </is>
       </c>
       <c r="H161" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I161" s="4" t="inlineStr"/>
+      <c r="I161" s="4" t="inlineStr">
+        <is>
+          <t>17/03/2026</t>
+        </is>
+      </c>
     </row>
     <row r="162" ht="8" customHeight="1"/>
     <row r="163" ht="18" customHeight="1">
       <c r="A163" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B163" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C163" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D163" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E163" s="3" t="inlineStr">
         <is>
@@ -5558,91 +5551,92 @@
       </c>
       <c r="F163" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G163" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H163" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I163" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="164" ht="15" customHeight="1">
       <c r="A164" s="4" t="inlineStr">
         <is>
-          <t>202602250001/2026</t>
+          <t>202603170003/2026</t>
         </is>
       </c>
       <c r="B164" s="4" t="inlineStr">
         <is>
-          <t>SYNTERIS TECNOLOGIA E SERVICOS LTDA</t>
+          <t>2K EMPREENDIMENTOS LTDA</t>
         </is>
       </c>
       <c r="C164" s="4" t="inlineStr">
         <is>
-          <t>18530643****-02</t>
+          <t>31.260.742/****-**</t>
         </is>
       </c>
       <c r="D164" s="4" t="inlineStr">
         <is>
-          <t>Contratação de licença de uso de plataforma web tipo SaaS compreendendo: plataforma web e aplicação mobile de assinatura eletrônica; plataforma web para elaboração dos estudos técnicos preliminares com a utilização de inteligência artificial; plataforma web para realização de pesquisa de preços; plataforma web para elaboração e controle do processo eletrônico de contratação direta; e portal institucional (site oficial do município).</t>
+          <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho
+informativo, educacional e orientação social e serviços de transmissão live streaming, destinados à Secretaria de Saúde do município de Catunda-CE.</t>
         </is>
       </c>
       <c r="E164" s="4" t="inlineStr">
         <is>
-          <t>R$ 61.300,00</t>
+          <t>R$ 51.200,00</t>
         </is>
       </c>
       <c r="F164" s="4" t="inlineStr">
         <is>
-          <t>25/02/2026</t>
+          <t>17/03/2026</t>
         </is>
       </c>
       <c r="G164" s="4" t="inlineStr">
         <is>
-          <t>25/02/2027</t>
+          <t>17/03/2027</t>
         </is>
       </c>
       <c r="H164" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I164" s="4" t="inlineStr">
         <is>
-          <t>25/02/2026</t>
+          <t>17/03/2026</t>
         </is>
       </c>
     </row>
     <row r="165" ht="8" customHeight="1"/>
     <row r="166" ht="18" customHeight="1">
       <c r="A166" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B166" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C166" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D166" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -5653,91 +5647,92 @@
       </c>
       <c r="F166" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G166" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H166" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I166" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="167" ht="15" customHeight="1">
       <c r="A167" s="4" t="inlineStr">
         <is>
-          <t>202602250001/2026</t>
+          <t>202603170002/2026</t>
         </is>
       </c>
       <c r="B167" s="4" t="inlineStr">
         <is>
-          <t>SYNTERIS TECNOLOGIA E SERVICOS LTDA</t>
+          <t>2K EMPREENDIMENTOS LTDA</t>
         </is>
       </c>
       <c r="C167" s="4" t="inlineStr">
         <is>
-          <t>18530643****-02</t>
+          <t>31.260.742/****-**</t>
         </is>
       </c>
       <c r="D167" s="4" t="inlineStr">
         <is>
-          <t>Contratação de licença de uso de plataforma web tipo SaaS compreendendo: plataforma web e aplicação mobile de assinatura eletrônica; plataforma web para elaboração dos estudos técnicos preliminares com a utilização de inteligência artificial; plataforma web para realização de pesquisa de preços; plataforma web para elaboração e controle do processo eletrônico de contratação direta; e portal institucional (site oficial do município).</t>
+          <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho
+informativo, educacional e orientação social e serviços de transmissão live streaming, destinados à Secretaria de Educação e Desporto do município de Catunda-CE</t>
         </is>
       </c>
       <c r="E167" s="4" t="inlineStr">
         <is>
-          <t>R$ 61.300,00</t>
+          <t>R$ 51.200,00</t>
         </is>
       </c>
       <c r="F167" s="4" t="inlineStr">
         <is>
-          <t>25/02/2026</t>
+          <t>17/03/2026</t>
         </is>
       </c>
       <c r="G167" s="4" t="inlineStr">
         <is>
-          <t>25/02/2027</t>
+          <t>17/03/2027</t>
         </is>
       </c>
       <c r="H167" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I167" s="4" t="inlineStr">
         <is>
-          <t>25/02/2026</t>
+          <t>17/03/2026</t>
         </is>
       </c>
     </row>
     <row r="168" ht="8" customHeight="1"/>
     <row r="169" ht="18" customHeight="1">
       <c r="A169" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B169" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C169" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D169" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -5748,91 +5743,92 @@
       </c>
       <c r="F169" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G169" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H169" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I169" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="170" ht="15" customHeight="1">
       <c r="A170" s="4" t="inlineStr">
         <is>
-          <t>202602240001/2026</t>
+          <t>202603170001/2026</t>
         </is>
       </c>
       <c r="B170" s="4" t="inlineStr">
         <is>
-          <t>OMEGA DISTRIBUIDORA DE PRODUTOS ALIMENTICIOS LTDA</t>
+          <t>2K EMPREENDIMENTOS LTDA</t>
         </is>
       </c>
       <c r="C170" s="4" t="inlineStr">
         <is>
-          <t>41600131****-97</t>
+          <t>31.260.742/****-**</t>
         </is>
       </c>
       <c r="D170" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de cestas básicas e cestas especiais destinadas a doações de competência da Secretaria do Proteção Social, Empreendedorismo e Segurança Alimentar e Nutricional da Prefeitura Municipal de Catunda.</t>
+          <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho
+informativo, educacional e orientação social e serviços de transmissão live streaming, destinados à Secretaria do Trabalho, Desenvolvimento Social e Segurança Alimentar do município de Catunda-CE</t>
         </is>
       </c>
       <c r="E170" s="4" t="inlineStr">
         <is>
-          <t>R$ 277.650,00</t>
+          <t>R$ 55.900,00</t>
         </is>
       </c>
       <c r="F170" s="4" t="inlineStr">
         <is>
-          <t>24/02/2026</t>
+          <t>17/03/2026</t>
         </is>
       </c>
       <c r="G170" s="4" t="inlineStr">
         <is>
-          <t>24/02/2027</t>
+          <t>17/03/2027</t>
         </is>
       </c>
       <c r="H170" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I170" s="4" t="inlineStr">
         <is>
-          <t>24/02/2026</t>
+          <t>17/03/2026</t>
         </is>
       </c>
     </row>
     <row r="171" ht="8" customHeight="1"/>
     <row r="172" ht="18" customHeight="1">
       <c r="A172" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B172" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C172" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D172" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -5843,93 +5839,89 @@
       </c>
       <c r="F172" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G172" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H172" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I172" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="173" ht="15" customHeight="1">
       <c r="A173" s="4" t="inlineStr">
         <is>
-          <t>202602240001/2026</t>
+          <t>202603110001/2026</t>
         </is>
       </c>
       <c r="B173" s="4" t="inlineStr">
         <is>
-          <t>OMEGA DISTRIBUIDORA DE PRODUTOS ALIMENTICIOS LTDA</t>
+          <t>RENOVAR CONSTRUÇÕES E SERVIÇOS LTDA - ME</t>
         </is>
       </c>
       <c r="C173" s="4" t="inlineStr">
         <is>
-          <t>41600131****-97</t>
+          <t>47.461.971/****-**</t>
         </is>
       </c>
       <c r="D173" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de cestas básicas e cestas especiais destinadas a doações de competência da Secretaria do Proteção Social, Empreendedorismo e Segurança Alimentar e Nutricional da Prefeitura Municipal de Catunda.</t>
+          <t>EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE 20 UNIDADES HABITACIONAIS NO MUNICIPIO DE CATUNDA - CE.</t>
         </is>
       </c>
       <c r="E173" s="4" t="inlineStr">
         <is>
-          <t>R$ 277.650,00</t>
+          <t>R$ 2.663.741,55</t>
         </is>
       </c>
       <c r="F173" s="4" t="inlineStr">
         <is>
-          <t>24/02/2026</t>
+          <t>11/03/2026</t>
         </is>
       </c>
       <c r="G173" s="4" t="inlineStr">
         <is>
-          <t>24/02/2027</t>
+          <t>06/11/2026</t>
         </is>
       </c>
       <c r="H173" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I173" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I173" s="4" t="inlineStr"/>
     </row>
     <row r="174" ht="8" customHeight="1"/>
     <row r="175" ht="18" customHeight="1">
       <c r="A175" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B175" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C175" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D175" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E175" s="3" t="inlineStr">
         <is>
@@ -5938,91 +5930,91 @@
       </c>
       <c r="F175" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G175" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H175" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I175" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="176" ht="15" customHeight="1">
       <c r="A176" s="4" t="inlineStr">
         <is>
-          <t>202602120001/2026</t>
+          <t>202603040002/2026</t>
         </is>
       </c>
       <c r="B176" s="4" t="inlineStr">
         <is>
-          <t>CONSTRUTORA MORFEU LTDA</t>
+          <t>RENOVAR CONSTRUÇÕES E SERVIÇOS LTDA - ME</t>
         </is>
       </c>
       <c r="C176" s="4" t="inlineStr">
         <is>
-          <t>32526831****-98</t>
+          <t>47.461.971/****-**</t>
         </is>
       </c>
       <c r="D176" s="4" t="inlineStr">
         <is>
-          <t>EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE BUEIRO DUPLO TUBULAR DE CONCRETO DE 1000MM NA LOCALIDADE DE FLAMENGO E BUEIRO DUPLO TUBULAR DE CONCRETO DE 800MM NA LOCALIDADE DE BANANEIRA NA ZONA RURAL DE CATUNDA-CE.</t>
+          <t>EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE MURO LATERAL DO TERMINAL RODOVIÁRIO NA SEDE DO MUNICÍPIO DE CATUNDA-CE</t>
         </is>
       </c>
       <c r="E176" s="4" t="inlineStr">
         <is>
-          <t>R$ 129.205,88</t>
+          <t>R$ 108.941,38</t>
         </is>
       </c>
       <c r="F176" s="4" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>04/03/2026</t>
         </is>
       </c>
       <c r="G176" s="4" t="inlineStr">
         <is>
-          <t>14/03/2026</t>
+          <t>03/05/2026</t>
         </is>
       </c>
       <c r="H176" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I176" s="4" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>04/03/2026</t>
         </is>
       </c>
     </row>
     <row r="177" ht="8" customHeight="1"/>
     <row r="178" ht="18" customHeight="1">
       <c r="A178" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B178" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C178" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D178" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -6033,91 +6025,91 @@
       </c>
       <c r="F178" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G178" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H178" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I178" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="179" ht="15" customHeight="1">
       <c r="A179" s="4" t="inlineStr">
         <is>
-          <t>202602030001/2026</t>
+          <t>202603040001/2026</t>
         </is>
       </c>
       <c r="B179" s="4" t="inlineStr">
         <is>
-          <t>R BRAGA SOUZA SERVIÇOS</t>
+          <t>AC &amp; C CONTABILIDADE E NEGOCIOS</t>
         </is>
       </c>
       <c r="C179" s="4" t="inlineStr">
         <is>
-          <t>50147060****-00</t>
+          <t>28.066.594/****-**</t>
         </is>
       </c>
       <c r="D179" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços de apoio técnico na organização e preparação de documentos pertinentes à manutenção e atualização de dados públicos com base na Lei de Acesso à Informação (Lei nº 12.527/2011), conforme demandas da Prefeitura Municipal de Catunda/CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE ASSESSORAMENTO TÉCNICO E CONSULTORIA, JUNTO AO DEPARTAMENTO DE PESSOAL, EXECUTADOS ATRAVÉS DE ORIENTAÇÕES E INSTRUÇÕES PARA INSTALAÇÃO, GERAÇÃO E ENVIO DO E-SOCIAL (SPED-SOCIAL), EFD-REINF, (MIT (MODULO DE INCLUSÃO DE TRIBUTOS) E DCTFWEB MENSAL, CONFORME LEGISLAÇÃO VIGENTE PERTINENTE,  COM FECHAMENTO DE FOLHA MENSAL, GERAÇÃO DO SIM JUNTO AO TCE E DEMAIS PROCEDIMENTOS NECESSÁRIOS PARA CORRETO FUNCIONAMENTO DO SETOR DE RESPONSABILIDADE DA SECRETARIA DE EDUCAÇÃO E DESPORTO DA PREFEITURA MUNICIPAL DE CATUNDA/CE.</t>
         </is>
       </c>
       <c r="E179" s="4" t="inlineStr">
         <is>
-          <t>R$ 61.560,00</t>
+          <t>R$ 59.760,00</t>
         </is>
       </c>
       <c r="F179" s="4" t="inlineStr">
         <is>
-          <t>03/02/2026</t>
+          <t>04/03/2026</t>
         </is>
       </c>
       <c r="G179" s="4" t="inlineStr">
         <is>
-          <t>03/02/2027</t>
+          <t>04/03/2027</t>
         </is>
       </c>
       <c r="H179" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I179" s="4" t="inlineStr">
         <is>
-          <t>03/02/2026</t>
+          <t>04/03/2026</t>
         </is>
       </c>
     </row>
     <row r="180" ht="8" customHeight="1"/>
     <row r="181" ht="18" customHeight="1">
       <c r="A181" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B181" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C181" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D181" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -6128,91 +6120,91 @@
       </c>
       <c r="F181" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G181" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H181" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I181" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="182" ht="15" customHeight="1">
       <c r="A182" s="4" t="inlineStr">
         <is>
-          <t>20252204.01.OBRAS/2026</t>
+          <t>202602270005/2026</t>
         </is>
       </c>
       <c r="B182" s="4" t="inlineStr">
         <is>
-          <t>PREMIERE LOCACOES E SERVICOS LTDA</t>
+          <t>FLUXUS PROCESSOS E CONTRATACOES PUBLICAS LTDA</t>
         </is>
       </c>
       <c r="C182" s="4" t="inlineStr">
         <is>
-          <t>22280521****-82</t>
+          <t>57.351.000/****-**</t>
         </is>
       </c>
       <c r="D182" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada para a prestação de serviços de locação de equipamentos destinados ao apoio operacional nas atividades de logística urbana.</t>
+          <t>CONTRATAÇÃO DE SERVIÇOS DE CONSULTORIA PARA A ESTRUTURAÇÃO E OTIMIZAÇÃO DO SETOR DE COMPRAS E SERVIÇOS, ABRANGENDO A NORMATIZAÇÃO DO FLUXO DE PROCESSOS DE ELABORAÇÃO DOS CUSTOS ESTIMADO NA SECRETARIA DE AGRICULTURA DO MUNICÍPIO DE CATUNDA/CE.</t>
         </is>
       </c>
       <c r="E182" s="4" t="inlineStr">
         <is>
-          <t>R$ 372.000,00</t>
+          <t>R$ 24.000,00</t>
         </is>
       </c>
       <c r="F182" s="4" t="inlineStr">
         <is>
-          <t>22/04/2025</t>
+          <t>27/02/2026</t>
         </is>
       </c>
       <c r="G182" s="4" t="inlineStr">
         <is>
-          <t>22/04/2026</t>
+          <t>27/02/2027</t>
         </is>
       </c>
       <c r="H182" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I182" s="4" t="inlineStr">
         <is>
-          <t>22/04/2025</t>
+          <t>27/02/2026</t>
         </is>
       </c>
     </row>
     <row r="183" ht="8" customHeight="1"/>
     <row r="184" ht="18" customHeight="1">
       <c r="A184" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B184" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C184" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D184" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -6223,89 +6215,93 @@
       </c>
       <c r="F184" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G184" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H184" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I184" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="185" ht="15" customHeight="1">
       <c r="A185" s="4" t="inlineStr">
         <is>
-          <t>202511240001/2026</t>
+          <t>202602270004/2026</t>
         </is>
       </c>
       <c r="B185" s="4" t="inlineStr">
         <is>
-          <t>ARKTEC CONSTRUTORA E ARQUITETURA LTDA</t>
+          <t>FLUXUS PROCESSOS E CONTRATACOES PUBLICAS LTDA</t>
         </is>
       </c>
       <c r="C185" s="4" t="inlineStr">
         <is>
-          <t>51007107****-00</t>
+          <t>57.351.000/****-**</t>
         </is>
       </c>
       <c r="D185" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO PARA SERVIÇOS DE PAVIMENTAÇÃO DO SISTEMA VIÁRIO COM REVESTIMENTO PRIMÁRIO (PIÇARRA) NA ESTRADA VICINAL QUE LIGA A CE-265 AO DISTRITO DE VIDEO (TRECHO 01) E DA ESTRADA VICINAL QUE LIGA A LOCALIDADE RURAL DE BUENOS AIRES A LOCALIDADE DE ARVOREDO (TRECHO 02) MUNICÍPIO DE CATUNDA-CE.</t>
+          <t>CONTRATAÇÃO DE SERVIÇOS DE CONSULTORIA PARA A ESTRUTURAÇÃO E OTIMIZAÇÃO DO SETOR DE COMPRAS E SERVIÇOS, ABRANGENDO A NORMATIZAÇÃO DO FLUXO DE PROCESSOS DE ELABORAÇÃO DOS CUSTOS ESTIMADO NA SECRETARIA DE  INFRAESTRUTURA DO MUNICÍPIO DE CATUNDA/CE.</t>
         </is>
       </c>
       <c r="E185" s="4" t="inlineStr">
         <is>
-          <t>R$ 3.678.267,29</t>
+          <t>R$ 24.000,00</t>
         </is>
       </c>
       <c r="F185" s="4" t="inlineStr">
         <is>
-          <t>24/11/2025</t>
+          <t>27/02/2026</t>
         </is>
       </c>
       <c r="G185" s="4" t="inlineStr">
         <is>
-          <t>23/04/2026</t>
+          <t>27/02/2027</t>
         </is>
       </c>
       <c r="H185" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...2 lines deleted...]
-      <c r="I185" s="4" t="inlineStr"/>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I185" s="4" t="inlineStr">
+        <is>
+          <t>27/02/2026</t>
+        </is>
+      </c>
     </row>
     <row r="186" ht="8" customHeight="1"/>
     <row r="187" ht="18" customHeight="1">
       <c r="A187" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B187" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C187" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D187" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E187" s="3" t="inlineStr">
         <is>
@@ -6314,89 +6310,93 @@
       </c>
       <c r="F187" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G187" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H187" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I187" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="188" ht="15" customHeight="1">
       <c r="A188" s="4" t="inlineStr">
         <is>
-          <t>202505060001.01/2026</t>
+          <t>202602270003/2026</t>
         </is>
       </c>
       <c r="B188" s="4" t="inlineStr">
         <is>
-          <t>R E SOUSA CONSTRUCOES E SERVICOS LTDA</t>
+          <t>FLUXUS PROCESSOS E CONTRATACOES PUBLICAS LTDA</t>
         </is>
       </c>
       <c r="C188" s="4" t="inlineStr">
         <is>
-          <t>40560312****-74</t>
+          <t>57.351.000/****-**</t>
         </is>
       </c>
       <c r="D188" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa para realização de futuros e eventuais serviços de pavimentação asfáltica e sinalização viária em diversas ruas do município de Catunda-CE.</t>
+          <t>CONTRATAÇÃO DE SERVIÇOS DE CONSULTORIA PARA A ESTRUTURAÇÃO E OTIMIZAÇÃO DO SETOR DE COMPRAS E SERVIÇOS, ABRANGENDO A NORMATIZAÇÃO DO FLUXO DE PROCESSOS DE ELABORAÇÃO DOS CUSTOS ESTIMADO NA SECRETARIA DE CULTURA DO MUNICÍPIO DE CATUNDA/CE.</t>
         </is>
       </c>
       <c r="E188" s="4" t="inlineStr">
         <is>
-          <t>R$ 8.000.830,79</t>
+          <t>R$ 24.000,00</t>
         </is>
       </c>
       <c r="F188" s="4" t="inlineStr">
         <is>
-          <t>07/05/2025</t>
+          <t>27/02/2026</t>
         </is>
       </c>
       <c r="G188" s="4" t="inlineStr">
         <is>
-          <t>07/01/2026</t>
+          <t>27/02/2027</t>
         </is>
       </c>
       <c r="H188" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...2 lines deleted...]
-      <c r="I188" s="4" t="inlineStr"/>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I188" s="4" t="inlineStr">
+        <is>
+          <t>27/02/2026</t>
+        </is>
+      </c>
     </row>
     <row r="189" ht="8" customHeight="1"/>
     <row r="190" ht="18" customHeight="1">
       <c r="A190" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B190" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C190" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D190" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E190" s="3" t="inlineStr">
         <is>
@@ -6405,93 +6405,89 @@
       </c>
       <c r="F190" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G190" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H190" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I190" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="191" ht="15" customHeight="1">
       <c r="A191" s="4" t="inlineStr">
         <is>
-          <t>20250302.01.OBRAS/2026</t>
+          <t>202602270002/2026</t>
         </is>
       </c>
       <c r="B191" s="4" t="inlineStr">
         <is>
-          <t>PREMIERE LOCACOES E SERVICOS LTDA</t>
+          <t>TENDENCIA CONSULTORIA EDUCACIONAL LTDA - ME</t>
         </is>
       </c>
       <c r="C191" s="4" t="inlineStr">
         <is>
-          <t>22280521****-82</t>
+          <t>20.232.255/****-**</t>
         </is>
       </c>
       <c r="D191" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada para a prestação de serviços de locação de equipamentos destinados ao apoio operacional nas atividades de logística urbana.</t>
+          <t>Aquisição de livros didáticos e suplementares destinados a rede de educação infantil e fundamental com formação dos professores, gestores e técnicos, atendendo as necessidades da Secretaria de Educação e Desporto do Município de Catunda- CE.</t>
         </is>
       </c>
       <c r="E191" s="4" t="inlineStr">
         <is>
-          <t>R$ 57.200,00</t>
+          <t>R$ 519.596,00</t>
         </is>
       </c>
       <c r="F191" s="4" t="inlineStr">
         <is>
-          <t>03/02/2025</t>
+          <t>27/02/2026</t>
         </is>
       </c>
       <c r="G191" s="4" t="inlineStr">
         <is>
-          <t>03/02/2026</t>
+          <t>27/02/2027</t>
         </is>
       </c>
       <c r="H191" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...6 lines deleted...]
-      </c>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I191" s="4" t="inlineStr"/>
     </row>
     <row r="192" ht="8" customHeight="1"/>
     <row r="193" ht="18" customHeight="1">
       <c r="A193" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B193" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C193" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D193" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E193" s="3" t="inlineStr">
         <is>
@@ -6500,93 +6496,89 @@
       </c>
       <c r="F193" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G193" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H193" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I193" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="194" ht="15" customHeight="1">
       <c r="A194" s="4" t="inlineStr">
         <is>
-          <t>202502060016/2026</t>
+          <t>202602270001/2026</t>
         </is>
       </c>
       <c r="B194" s="4" t="inlineStr">
         <is>
-          <t>AUTO POSTO FARIAS LTDA</t>
+          <t>EDITORA E GRÁFICA NAESCOLA LTDA</t>
         </is>
       </c>
       <c r="C194" s="4" t="inlineStr">
         <is>
-          <t>14828393****-30</t>
+          <t>15.773.966/****-**</t>
         </is>
       </c>
       <c r="D194" s="4" t="inlineStr">
         <is>
-          <t>Registro de preços para futuras e eventuais aquisições de combustíveis destinados às diversas secretarias da Prefeitura Municipal de Catunda/CE</t>
+          <t>Aquisição de livros didáticos e suplementares destinados a rede de educação infantil e fundamental com formação dos professores, gestores e técnicos, atendendo as necessidades da Secretaria de Educação e Desporto do Município de Catunda- CE.</t>
         </is>
       </c>
       <c r="E194" s="4" t="inlineStr">
         <is>
-          <t>R$ 120.460,00</t>
+          <t>R$ 1.050.618,80</t>
         </is>
       </c>
       <c r="F194" s="4" t="inlineStr">
         <is>
-          <t>06/02/2025</t>
+          <t>27/02/2026</t>
         </is>
       </c>
       <c r="G194" s="4" t="inlineStr">
         <is>
-          <t>06/02/2026</t>
+          <t>27/02/2027</t>
         </is>
       </c>
       <c r="H194" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...6 lines deleted...]
-      </c>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I194" s="4" t="inlineStr"/>
     </row>
     <row r="195" ht="8" customHeight="1"/>
     <row r="196" ht="18" customHeight="1">
       <c r="A196" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B196" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C196" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D196" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E196" s="3" t="inlineStr">
         <is>
@@ -6595,91 +6587,91 @@
       </c>
       <c r="F196" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G196" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H196" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I196" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="197" ht="15" customHeight="1">
       <c r="A197" s="4" t="inlineStr">
         <is>
-          <t>202502060015/2026</t>
+          <t>202602250001/2026</t>
         </is>
       </c>
       <c r="B197" s="4" t="inlineStr">
         <is>
-          <t>AUTO POSTO FARIAS LTDA</t>
+          <t>SYNTERIS TECNOLOGIA E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C197" s="4" t="inlineStr">
         <is>
-          <t>14828393****-30</t>
+          <t>18.530.643/****-**</t>
         </is>
       </c>
       <c r="D197" s="4" t="inlineStr">
         <is>
-          <t>Registro de preços para futuras e eventuais aquisições de combustíveis destinados às diversas secretarias da Prefeitura Municipal de Catunda/CE</t>
+          <t>Contratação de licença de uso de plataforma web tipo SaaS compreendendo: plataforma web e aplicação mobile de assinatura eletrônica; plataforma web para elaboração dos estudos técnicos preliminares com a utilização de inteligência artificial; plataforma web para realização de pesquisa de preços; plataforma web para elaboração e controle do processo eletrônico de contratação direta; e portal institucional (site oficial do município).</t>
         </is>
       </c>
       <c r="E197" s="4" t="inlineStr">
         <is>
-          <t>R$ 158.500,00</t>
+          <t>R$ 61.300,00</t>
         </is>
       </c>
       <c r="F197" s="4" t="inlineStr">
         <is>
-          <t>06/02/2025</t>
+          <t>25/02/2026</t>
         </is>
       </c>
       <c r="G197" s="4" t="inlineStr">
         <is>
-          <t>06/02/2026</t>
+          <t>25/02/2027</t>
         </is>
       </c>
       <c r="H197" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I197" s="4" t="inlineStr">
         <is>
-          <t>06/02/2025</t>
+          <t>25/02/2026</t>
         </is>
       </c>
     </row>
     <row r="198" ht="8" customHeight="1"/>
     <row r="199" ht="18" customHeight="1">
       <c r="A199" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B199" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C199" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D199" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -6690,91 +6682,91 @@
       </c>
       <c r="F199" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G199" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H199" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I199" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="200" ht="15" customHeight="1">
       <c r="A200" s="4" t="inlineStr">
         <is>
-          <t>202502060014/2026</t>
+          <t>202602250001/2026</t>
         </is>
       </c>
       <c r="B200" s="4" t="inlineStr">
         <is>
-          <t>AUTO POSTO FARIAS LTDA</t>
+          <t>SYNTERIS TECNOLOGIA E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C200" s="4" t="inlineStr">
         <is>
-          <t>14828393****-30</t>
+          <t>18.530.643/****-**</t>
         </is>
       </c>
       <c r="D200" s="4" t="inlineStr">
         <is>
-          <t>Registro de preços para futuras e eventuais aquisições de combustíveis destinados às diversas secretarias da Prefeitura Municipal de Catunda/CE</t>
+          <t>Contratação de licença de uso de plataforma web tipo SaaS compreendendo: plataforma web e aplicação mobile de assinatura eletrônica; plataforma web para elaboração dos estudos técnicos preliminares com a utilização de inteligência artificial; plataforma web para realização de pesquisa de preços; plataforma web para elaboração e controle do processo eletrônico de contratação direta; e portal institucional (site oficial do município).</t>
         </is>
       </c>
       <c r="E200" s="4" t="inlineStr">
         <is>
-          <t>R$ 650.220,00</t>
+          <t>R$ 61.300,00</t>
         </is>
       </c>
       <c r="F200" s="4" t="inlineStr">
         <is>
-          <t>06/02/2025</t>
+          <t>25/02/2026</t>
         </is>
       </c>
       <c r="G200" s="4" t="inlineStr">
         <is>
-          <t>06/02/2026</t>
+          <t>25/02/2027</t>
         </is>
       </c>
       <c r="H200" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I200" s="4" t="inlineStr">
         <is>
-          <t>06/02/2025</t>
+          <t>25/02/2026</t>
         </is>
       </c>
     </row>
     <row r="201" ht="8" customHeight="1"/>
     <row r="202" ht="18" customHeight="1">
       <c r="A202" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B202" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C202" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D202" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -6785,91 +6777,91 @@
       </c>
       <c r="F202" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G202" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H202" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I202" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="203" ht="15" customHeight="1">
       <c r="A203" s="4" t="inlineStr">
         <is>
-          <t>202502060013/2026</t>
+          <t>202602240001/2026</t>
         </is>
       </c>
       <c r="B203" s="4" t="inlineStr">
         <is>
-          <t>AUTO POSTO FARIAS LTDA</t>
+          <t>OMEGA DISTRIBUIDORA DE PRODUTOS ALIMENTICIOS LTDA</t>
         </is>
       </c>
       <c r="C203" s="4" t="inlineStr">
         <is>
-          <t>14828393****-30</t>
+          <t>41.600.131/****-**</t>
         </is>
       </c>
       <c r="D203" s="4" t="inlineStr">
         <is>
-          <t>Registro de preços para futuras e eventuais aquisições de combustíveis destinados às diversas secretarias da Prefeitura Municipal de Catunda/CE</t>
+          <t>Aquisição de cestas básicas e cestas especiais destinadas a doações de competência da Secretaria do Proteção Social, Empreendedorismo e Segurança Alimentar e Nutricional da Prefeitura Municipal de Catunda.</t>
         </is>
       </c>
       <c r="E203" s="4" t="inlineStr">
         <is>
-          <t>R$ 183.860,00</t>
+          <t>R$ 277.650,00</t>
         </is>
       </c>
       <c r="F203" s="4" t="inlineStr">
         <is>
-          <t>06/02/2025</t>
+          <t>24/02/2026</t>
         </is>
       </c>
       <c r="G203" s="4" t="inlineStr">
         <is>
-          <t>06/02/2026</t>
+          <t>24/02/2027</t>
         </is>
       </c>
       <c r="H203" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I203" s="4" t="inlineStr">
         <is>
-          <t>06/02/2025</t>
+          <t>24/02/2026</t>
         </is>
       </c>
     </row>
     <row r="204" ht="8" customHeight="1"/>
     <row r="205" ht="18" customHeight="1">
       <c r="A205" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B205" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C205" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D205" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -6880,93 +6872,89 @@
       </c>
       <c r="F205" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G205" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H205" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I205" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="206" ht="15" customHeight="1">
       <c r="A206" s="4" t="inlineStr">
         <is>
-          <t>202502060012/2026</t>
+          <t>202602240001/2026</t>
         </is>
       </c>
       <c r="B206" s="4" t="inlineStr">
         <is>
-          <t>AUTO POSTO FARIAS LTDA</t>
+          <t>OMEGA DISTRIBUIDORA DE PRODUTOS ALIMENTICIOS LTDA</t>
         </is>
       </c>
       <c r="C206" s="4" t="inlineStr">
         <is>
-          <t>14828393****-30</t>
+          <t>41.600.131/****-**</t>
         </is>
       </c>
       <c r="D206" s="4" t="inlineStr">
         <is>
-          <t>Registro de preços para futuras e eventuais aquisições de combustíveis destinados às diversas secretarias da Prefeitura Municipal de Catunda/CE</t>
+          <t>Aquisição de cestas básicas e cestas especiais destinadas a doações de competência da Secretaria do Proteção Social, Empreendedorismo e Segurança Alimentar e Nutricional da Prefeitura Municipal de Catunda.</t>
         </is>
       </c>
       <c r="E206" s="4" t="inlineStr">
         <is>
-          <t>R$ 584.820,00</t>
+          <t>R$ 277.650,00</t>
         </is>
       </c>
       <c r="F206" s="4" t="inlineStr">
         <is>
-          <t>06/02/2025</t>
+          <t>24/02/2026</t>
         </is>
       </c>
       <c r="G206" s="4" t="inlineStr">
         <is>
-          <t>06/02/2026</t>
+          <t>24/02/2027</t>
         </is>
       </c>
       <c r="H206" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...6 lines deleted...]
-      </c>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I206" s="4" t="inlineStr"/>
     </row>
     <row r="207" ht="8" customHeight="1"/>
     <row r="208" ht="18" customHeight="1">
       <c r="A208" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B208" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C208" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D208" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E208" s="3" t="inlineStr">
         <is>
@@ -6975,91 +6963,91 @@
       </c>
       <c r="F208" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G208" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H208" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I208" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="209" ht="15" customHeight="1">
       <c r="A209" s="4" t="inlineStr">
         <is>
-          <t>202502060011/2026</t>
+          <t>202602120001/2026</t>
         </is>
       </c>
       <c r="B209" s="4" t="inlineStr">
         <is>
-          <t>AUTO POSTO FARIAS LTDA</t>
+          <t>CONSTRUTORA MORFEU LTDA</t>
         </is>
       </c>
       <c r="C209" s="4" t="inlineStr">
         <is>
-          <t>14828393****-30</t>
+          <t>32.526.831/****-**</t>
         </is>
       </c>
       <c r="D209" s="4" t="inlineStr">
         <is>
-          <t>Registro de preços para futuras e eventuais aquisições de combustíveis destinados às diversas secretarias da Prefeitura Municipal de Catunda/CE</t>
+          <t>EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE BUEIRO DUPLO TUBULAR DE CONCRETO DE 1000MM NA LOCALIDADE DE FLAMENGO E BUEIRO DUPLO TUBULAR DE CONCRETO DE 800MM NA LOCALIDADE DE BANANEIRA NA ZONA RURAL DE CATUNDA-CE.</t>
         </is>
       </c>
       <c r="E209" s="4" t="inlineStr">
         <is>
-          <t>R$ 147.360,00</t>
+          <t>R$ 129.205,88</t>
         </is>
       </c>
       <c r="F209" s="4" t="inlineStr">
         <is>
-          <t>06/02/2025</t>
+          <t>12/02/2026</t>
         </is>
       </c>
       <c r="G209" s="4" t="inlineStr">
         <is>
-          <t>06/02/2026</t>
+          <t>14/03/2026</t>
         </is>
       </c>
       <c r="H209" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I209" s="4" t="inlineStr">
         <is>
-          <t>06/02/2025</t>
+          <t>12/02/2026</t>
         </is>
       </c>
     </row>
     <row r="210" ht="8" customHeight="1"/>
     <row r="211" ht="18" customHeight="1">
       <c r="A211" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B211" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C211" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D211" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -7070,91 +7058,91 @@
       </c>
       <c r="F211" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G211" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H211" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I211" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="212" ht="15" customHeight="1">
       <c r="A212" s="4" t="inlineStr">
         <is>
-          <t>202502060010/2026</t>
+          <t>202602030001/2026</t>
         </is>
       </c>
       <c r="B212" s="4" t="inlineStr">
         <is>
-          <t>AUTO POSTO FARIAS LTDA</t>
+          <t>R BRAGA SOUZA SERVIÇOS</t>
         </is>
       </c>
       <c r="C212" s="4" t="inlineStr">
         <is>
-          <t>14828393****-30</t>
+          <t>50.147.060/****-**</t>
         </is>
       </c>
       <c r="D212" s="4" t="inlineStr">
         <is>
-          <t>Registro de preços para futuras e eventuais aquisições de combustíveis destinados às diversas secretarias da Prefeitura Municipal de Catunda/CE</t>
+          <t>Contratação de serviços de apoio técnico na organização e preparação de documentos pertinentes à manutenção e atualização de dados públicos com base na Lei de Acesso à Informação (Lei nº 12.527/2011), conforme demandas da Prefeitura Municipal de Catunda/CE.</t>
         </is>
       </c>
       <c r="E212" s="4" t="inlineStr">
         <is>
-          <t>R$ 208.760,00</t>
+          <t>R$ 61.560,00</t>
         </is>
       </c>
       <c r="F212" s="4" t="inlineStr">
         <is>
-          <t>06/02/2025</t>
+          <t>03/02/2026</t>
         </is>
       </c>
       <c r="G212" s="4" t="inlineStr">
         <is>
-          <t>06/02/2026</t>
+          <t>03/02/2027</t>
         </is>
       </c>
       <c r="H212" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I212" s="4" t="inlineStr">
         <is>
-          <t>06/02/2025</t>
+          <t>03/02/2026</t>
         </is>
       </c>
     </row>
     <row r="213" ht="8" customHeight="1"/>
     <row r="214" ht="18" customHeight="1">
       <c r="A214" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B214" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C214" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D214" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -7165,91 +7153,91 @@
       </c>
       <c r="F214" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G214" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H214" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I214" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="215" ht="15" customHeight="1">
       <c r="A215" s="4" t="inlineStr">
         <is>
-          <t>202502060009/2026</t>
+          <t>202601190001/2026</t>
         </is>
       </c>
       <c r="B215" s="4" t="inlineStr">
         <is>
-          <t>AUTO POSTO FARIAS LTDA</t>
+          <t>MOREIRA MESQUITA ENGENHARIA E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C215" s="4" t="inlineStr">
         <is>
-          <t>14828393****-30</t>
+          <t>21.691.178/****-**</t>
         </is>
       </c>
       <c r="D215" s="4" t="inlineStr">
         <is>
-          <t>Registro de preços para futuras e eventuais aquisições de combustíveis destinados às diversas secretarias da Prefeitura Municipal de Catunda/CE</t>
+          <t>EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE PASSAGENS MOLHADAS NA LOCALIDADE DE OLHO D'ÁGUA NA ZONA RURAL DO MUNICÍPIO DE CATUNDA-CE.</t>
         </is>
       </c>
       <c r="E215" s="4" t="inlineStr">
         <is>
-          <t>R$ 392.960,00</t>
+          <t>R$ 783.306,67</t>
         </is>
       </c>
       <c r="F215" s="4" t="inlineStr">
         <is>
-          <t>06/02/2025</t>
+          <t>19/01/2026</t>
         </is>
       </c>
       <c r="G215" s="4" t="inlineStr">
         <is>
-          <t>06/02/2026</t>
+          <t>18/06/2026</t>
         </is>
       </c>
       <c r="H215" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I215" s="4" t="inlineStr">
         <is>
-          <t>06/02/2025</t>
+          <t>19/01/2026</t>
         </is>
       </c>
     </row>
     <row r="216" ht="8" customHeight="1"/>
     <row r="217" ht="18" customHeight="1">
       <c r="A217" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B217" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C217" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D217" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -7260,91 +7248,91 @@
       </c>
       <c r="F217" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G217" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H217" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I217" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="218" ht="15" customHeight="1">
       <c r="A218" s="4" t="inlineStr">
         <is>
-          <t>202502060008/2026</t>
+          <t>202601090001/2026</t>
         </is>
       </c>
       <c r="B218" s="4" t="inlineStr">
         <is>
-          <t>AUTO POSTO FARIAS LTDA</t>
+          <t>TECTA CONSTRUÇÕES E SERVIÇOS LTDA</t>
         </is>
       </c>
       <c r="C218" s="4" t="inlineStr">
         <is>
-          <t>14828393****-30</t>
+          <t>20.160.697/****-**</t>
         </is>
       </c>
       <c r="D218" s="4" t="inlineStr">
         <is>
-          <t>Registro de preços para futuras e eventuais aquisições de combustíveis destinados às diversas secretarias da Prefeitura Municipal de Catunda/CE</t>
+          <t>EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE PASSAGEM MOLHADA NO RIACHO DOS VEADOS NA LOCALIDADE DE BELCHIOR NA ZONA RURAL DO MUNICÍPIO DE CATUNDA-CE.</t>
         </is>
       </c>
       <c r="E218" s="4" t="inlineStr">
         <is>
-          <t>R$ 175.720,00</t>
+          <t>R$ 182.311,44</t>
         </is>
       </c>
       <c r="F218" s="4" t="inlineStr">
         <is>
-          <t>06/02/2025</t>
+          <t>09/01/2026</t>
         </is>
       </c>
       <c r="G218" s="4" t="inlineStr">
         <is>
-          <t>06/02/2026</t>
+          <t>09/04/2026</t>
         </is>
       </c>
       <c r="H218" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I218" s="4" t="inlineStr">
         <is>
-          <t>06/02/2025</t>
+          <t>09/01/2026</t>
         </is>
       </c>
     </row>
     <row r="219" ht="8" customHeight="1"/>
     <row r="220" ht="18" customHeight="1">
       <c r="A220" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B220" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C220" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D220" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -7355,91 +7343,91 @@
       </c>
       <c r="F220" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G220" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H220" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I220" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="221" ht="15" customHeight="1">
       <c r="A221" s="4" t="inlineStr">
         <is>
-          <t>202502060007/2026</t>
+          <t>202601060001/2026</t>
         </is>
       </c>
       <c r="B221" s="4" t="inlineStr">
         <is>
-          <t>AUTO POSTO FARIAS LTDA</t>
+          <t>LF SERVICOS URBANOS LTDA</t>
         </is>
       </c>
       <c r="C221" s="4" t="inlineStr">
         <is>
-          <t>14828393****-30</t>
+          <t>45.687.486/****-**</t>
         </is>
       </c>
       <c r="D221" s="4" t="inlineStr">
         <is>
-          <t>Registro de preços para futuras e eventuais aquisições de combustíveis destinados às diversas secretarias da Prefeitura Municipal de Catunda/CE</t>
+          <t>EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE PASSAGEM MOLHADA NO RIACHO DO TINGUI, NA LOCALIDADE DE PARANÁ, ZONA RURAL DO MUNICÍPIO DE CATUNDA – CE.</t>
         </is>
       </c>
       <c r="E221" s="4" t="inlineStr">
         <is>
-          <t>R$ 165.346,00</t>
+          <t>R$ 859.774,31</t>
         </is>
       </c>
       <c r="F221" s="4" t="inlineStr">
         <is>
-          <t>06/02/2025</t>
+          <t>06/01/2026</t>
         </is>
       </c>
       <c r="G221" s="4" t="inlineStr">
         <is>
-          <t>06/02/2026</t>
+          <t>05/06/2026</t>
         </is>
       </c>
       <c r="H221" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I221" s="4" t="inlineStr">
         <is>
-          <t>06/02/2025</t>
+          <t>06/01/2026</t>
         </is>
       </c>
     </row>
     <row r="222" ht="8" customHeight="1"/>
     <row r="223" ht="18" customHeight="1">
       <c r="A223" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B223" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C223" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D223" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -7450,91 +7438,91 @@
       </c>
       <c r="F223" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G223" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H223" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I223" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="224" ht="15" customHeight="1">
       <c r="A224" s="4" t="inlineStr">
         <is>
-          <t>202502060006/2026</t>
+          <t>20252204.01.OBRAS/2026</t>
         </is>
       </c>
       <c r="B224" s="4" t="inlineStr">
         <is>
-          <t>AUTO POSTO FARIAS LTDA</t>
+          <t>PREMIERE LOCACOES E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C224" s="4" t="inlineStr">
         <is>
-          <t>14828393****-30</t>
+          <t>22.280.521/****-**</t>
         </is>
       </c>
       <c r="D224" s="4" t="inlineStr">
         <is>
-          <t>Registro de preços para futuras e eventuais aquisições de combustíveis destinados às diversas secretarias da Prefeitura Municipal de Catunda/CE</t>
+          <t>Contratação de empresa especializada para a prestação de serviços de locação de equipamentos destinados ao apoio operacional nas atividades de logística urbana.</t>
         </is>
       </c>
       <c r="E224" s="4" t="inlineStr">
         <is>
-          <t>R$ 1.068.360,00</t>
+          <t>R$ 372.000,00</t>
         </is>
       </c>
       <c r="F224" s="4" t="inlineStr">
         <is>
-          <t>06/02/2025</t>
+          <t>22/04/2025</t>
         </is>
       </c>
       <c r="G224" s="4" t="inlineStr">
         <is>
-          <t>06/02/2026</t>
+          <t>22/04/2026</t>
         </is>
       </c>
       <c r="H224" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I224" s="4" t="inlineStr">
         <is>
-          <t>06/02/2025</t>
+          <t>22/04/2025</t>
         </is>
       </c>
     </row>
     <row r="225" ht="8" customHeight="1"/>
     <row r="226" ht="18" customHeight="1">
       <c r="A226" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B226" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C226" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D226" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -7545,93 +7533,89 @@
       </c>
       <c r="F226" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G226" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H226" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I226" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="227" ht="15" customHeight="1">
       <c r="A227" s="4" t="inlineStr">
         <is>
-          <t>202502060002/2026</t>
+          <t>202511240001/2026</t>
         </is>
       </c>
       <c r="B227" s="4" t="inlineStr">
         <is>
-          <t>AUTO POSTO FARIAS LTDA</t>
+          <t>ARKTEC CONSTRUTORA E ARQUITETURA LTDA</t>
         </is>
       </c>
       <c r="C227" s="4" t="inlineStr">
         <is>
-          <t>14828393****-30</t>
+          <t>51.007.107/****-**</t>
         </is>
       </c>
       <c r="D227" s="4" t="inlineStr">
         <is>
-          <t>Registro de preços para futuras e eventuais aquisições de combustíveis destinados às diversas secretarias da Prefeitura Municipal de Catunda/CE</t>
+          <t>CONTRATAÇÃO PARA SERVIÇOS DE PAVIMENTAÇÃO DO SISTEMA VIÁRIO COM REVESTIMENTO PRIMÁRIO (PIÇARRA) NA ESTRADA VICINAL QUE LIGA A CE-265 AO DISTRITO DE VIDEO (TRECHO 01) E DA ESTRADA VICINAL QUE LIGA A LOCALIDADE RURAL DE BUENOS AIRES A LOCALIDADE DE ARVOREDO (TRECHO 02) MUNICÍPIO DE CATUNDA-CE.</t>
         </is>
       </c>
       <c r="E227" s="4" t="inlineStr">
         <is>
-          <t>R$ 69.740,00</t>
+          <t>R$ 3.678.267,29</t>
         </is>
       </c>
       <c r="F227" s="4" t="inlineStr">
         <is>
-          <t>06/02/2025</t>
+          <t>24/11/2025</t>
         </is>
       </c>
       <c r="G227" s="4" t="inlineStr">
         <is>
-          <t>06/02/2026</t>
+          <t>23/04/2026</t>
         </is>
       </c>
       <c r="H227" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I227" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I227" s="4" t="inlineStr"/>
     </row>
     <row r="228" ht="8" customHeight="1"/>
     <row r="229" ht="18" customHeight="1">
       <c r="A229" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B229" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C229" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D229" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E229" s="3" t="inlineStr">
         <is>
@@ -7640,93 +7624,89 @@
       </c>
       <c r="F229" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G229" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H229" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I229" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="230" ht="15" customHeight="1">
       <c r="A230" s="4" t="inlineStr">
         <is>
-          <t>202502060001/2026</t>
+          <t>202511120001.01/2026</t>
         </is>
       </c>
       <c r="B230" s="4" t="inlineStr">
         <is>
-          <t>AUTO POSTO FARIAS LTDA</t>
+          <t>PGLE VEICULOS,PECAS E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C230" s="4" t="inlineStr">
         <is>
-          <t>14828393****-30</t>
+          <t>22.424.379/****-**</t>
         </is>
       </c>
       <c r="D230" s="4" t="inlineStr">
         <is>
-          <t>Registro de preços para futuras e eventuais aquisições de combustíveis destinados às diversas secretarias da Prefeitura Municipal de Catunda/CE</t>
+          <t>Aquisição de ambulâncias para o município Catunda-CE.</t>
         </is>
       </c>
       <c r="E230" s="4" t="inlineStr">
         <is>
-          <t>R$ 85.960,00</t>
+          <t>R$ 425.670,00</t>
         </is>
       </c>
       <c r="F230" s="4" t="inlineStr">
         <is>
-          <t>06/02/2025</t>
+          <t>12/11/2025</t>
         </is>
       </c>
       <c r="G230" s="4" t="inlineStr">
         <is>
-          <t>06/02/2026</t>
+          <t>12/11/2026</t>
         </is>
       </c>
       <c r="H230" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...6 lines deleted...]
-      </c>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I230" s="4" t="inlineStr"/>
     </row>
     <row r="231" ht="8" customHeight="1"/>
     <row r="232" ht="18" customHeight="1">
       <c r="A232" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B232" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C232" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D232" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E232" s="3" t="inlineStr">
         <is>
@@ -7735,81 +7715,81 @@
       </c>
       <c r="F232" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G232" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H232" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I232" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="233" ht="15" customHeight="1">
       <c r="A233" s="4" t="inlineStr">
         <is>
-          <t>202501030001/OBRAS/2026</t>
+          <t>202510280001/2026</t>
         </is>
       </c>
       <c r="B233" s="4" t="inlineStr">
         <is>
-          <t>LF SERVICOS URBANOS LTDA</t>
+          <t>MOREIRA MESQUITA ENGENHARIA E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C233" s="4" t="inlineStr">
         <is>
-          <t>45687486****-16</t>
+          <t>21.691.178/****-**</t>
         </is>
       </c>
       <c r="D233" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada para a prestação de serviços de locação de equipamentos destinados ao apoio operacional nas atividades de logística urbana.</t>
+          <t>CONSTRUÇÃO DE QUADRAS DE AREIA NO DISTRITO DE VIDEO E DISTRITO DE PARAÍSO NO MUNICÍPIO DE CATUNDA-CE.</t>
         </is>
       </c>
       <c r="E233" s="4" t="inlineStr">
         <is>
-          <t>R$ 378.000,00</t>
+          <t>R$ 445.709,52</t>
         </is>
       </c>
       <c r="F233" s="4" t="inlineStr">
         <is>
-          <t>03/01/2025</t>
+          <t>28/10/2025</t>
         </is>
       </c>
       <c r="G233" s="4" t="inlineStr">
         <is>
-          <t>03/01/2026</t>
+          <t>25/02/2026</t>
         </is>
       </c>
       <c r="H233" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I233" s="4" t="inlineStr"/>
     </row>
     <row r="234" ht="8" customHeight="1"/>
     <row r="235" ht="18" customHeight="1">
       <c r="A235" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B235" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C235" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
@@ -7826,89 +7806,93 @@
       </c>
       <c r="F235" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G235" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H235" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I235" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="236" ht="15" customHeight="1">
       <c r="A236" s="4" t="inlineStr">
         <is>
-          <t>202412050001/2026</t>
+          <t>202510200001.02/2026</t>
         </is>
       </c>
       <c r="B236" s="4" t="inlineStr">
         <is>
-          <t>CONSTRUVASP CONSTRUÇÕES &amp; SERVICOS LTDA</t>
+          <t>BENLOC LTDA</t>
         </is>
       </c>
       <c r="C236" s="4" t="inlineStr">
         <is>
-          <t>50484244****-65</t>
+          <t>44.971.710/****-**</t>
         </is>
       </c>
       <c r="D236" s="4" t="inlineStr">
         <is>
-          <t>Construção de vestiários para modernização do ginásio poliesportivo na sede do município de Catunda-CE, conforme CV 945345/2023 / PT 1088612-99</t>
+          <t>Contratação de serviços de locação de 01 (um) veículo, destinado à Secretaria de Infraestrutura, Transportes e Desenvolvimento Urbano.</t>
         </is>
       </c>
       <c r="E236" s="4" t="inlineStr">
         <is>
-          <t>R$ 210.741,50</t>
+          <t>R$ 69.000,00</t>
         </is>
       </c>
       <c r="F236" s="4" t="inlineStr">
         <is>
-          <t>05/12/2024</t>
+          <t>05/01/2026</t>
         </is>
       </c>
       <c r="G236" s="4" t="inlineStr">
         <is>
-          <t>03/02/2025</t>
+          <t>05/01/2027</t>
         </is>
       </c>
       <c r="H236" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...2 lines deleted...]
-      <c r="I236" s="4" t="inlineStr"/>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I236" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2026</t>
+        </is>
+      </c>
     </row>
     <row r="237" ht="8" customHeight="1"/>
     <row r="238" ht="18" customHeight="1">
       <c r="A238" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B238" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C238" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D238" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E238" s="3" t="inlineStr">
         <is>
@@ -7917,86 +7901,86 @@
       </c>
       <c r="F238" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G238" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H238" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I238" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="239" ht="15" customHeight="1">
       <c r="A239" s="4" t="inlineStr">
         <is>
-          <t>202409030001/2026</t>
+          <t>202510200001.01/2026</t>
         </is>
       </c>
       <c r="B239" s="4" t="inlineStr">
         <is>
-          <t>NOVERGA CONSTRUCOES E SERVICOS LTDA</t>
+          <t>BENLOC LTDA</t>
         </is>
       </c>
       <c r="C239" s="4" t="inlineStr">
         <is>
-          <t>49784187****-50</t>
+          <t>44.971.710/****-**</t>
         </is>
       </c>
       <c r="D239" s="4" t="inlineStr">
         <is>
-          <t>Construção de duas passagens molhadas na localidade de Entre Montes, na zona rural do município de Catunda-CE</t>
+          <t>Contratação de serviços de locação de 01 (um) veículo, destinado à Secretaria de Infraestrutura, Transportes e Desenvolvimento Urbano.</t>
         </is>
       </c>
       <c r="E239" s="4" t="inlineStr">
         <is>
-          <t>R$ 652.952,00</t>
+          <t>R$ 69.000,00</t>
         </is>
       </c>
       <c r="F239" s="4" t="inlineStr">
         <is>
-          <t>03/09/2024</t>
+          <t>20/10/2025</t>
         </is>
       </c>
       <c r="G239" s="4" t="inlineStr">
         <is>
-          <t>01/01/2025</t>
+          <t>20/10/2026</t>
         </is>
       </c>
       <c r="H239" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I239" s="4" t="inlineStr"/>
     </row>
     <row r="240" ht="8" customHeight="1"/>
     <row r="241" ht="18" customHeight="1">
       <c r="A241" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B241" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C241" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D241" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
@@ -8008,89 +7992,93 @@
       </c>
       <c r="F241" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G241" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H241" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I241" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="242" ht="15" customHeight="1">
       <c r="A242" s="4" t="inlineStr">
         <is>
-          <t>202408150009/2026</t>
+          <t>202509250001/2026</t>
         </is>
       </c>
       <c r="B242" s="4" t="inlineStr">
         <is>
-          <t>J D FRANCA VESTUARIO</t>
+          <t>ACL CONSTRUCOES E EMPREENDIMENTOS</t>
         </is>
       </c>
       <c r="C242" s="4" t="inlineStr">
         <is>
-          <t>33148288****-03</t>
+          <t>47.643.497/****-**</t>
         </is>
       </c>
       <c r="D242" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de fardamento escolar destinado à rede municipal de ensino do município de Catunda-CE</t>
+          <t>CONSTRUÇÃO DE ESCOLA EM TEMPO INTEGRAL TÉRREA DO BAIRRO DO AÇUDE, CATUNDA/CE – FNDE – ESCOLA 9 SALAS</t>
         </is>
       </c>
       <c r="E242" s="4" t="inlineStr">
         <is>
-          <t>R$ 106.996,65</t>
+          <t>R$ 9.307.082,75</t>
         </is>
       </c>
       <c r="F242" s="4" t="inlineStr">
         <is>
-          <t>15/08/2024</t>
+          <t>25/09/2025</t>
         </is>
       </c>
       <c r="G242" s="4" t="inlineStr">
         <is>
-          <t>15/08/2025</t>
+          <t>13/01/2028</t>
         </is>
       </c>
       <c r="H242" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...2 lines deleted...]
-      <c r="I242" s="4" t="inlineStr"/>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I242" s="4" t="inlineStr">
+        <is>
+          <t>25/09/2025</t>
+        </is>
+      </c>
     </row>
     <row r="243" ht="8" customHeight="1"/>
     <row r="244" ht="18" customHeight="1">
       <c r="A244" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B244" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C244" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D244" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E244" s="3" t="inlineStr">
         <is>
@@ -8099,81 +8087,81 @@
       </c>
       <c r="F244" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G244" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H244" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I244" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="245" ht="15" customHeight="1">
       <c r="A245" s="4" t="inlineStr">
         <is>
-          <t>202408150006/2026</t>
+          <t>202509090001/2026</t>
         </is>
       </c>
       <c r="B245" s="4" t="inlineStr">
         <is>
-          <t>EDUCACIONAL INDUSTRIA DE M.O.V.E.I.S LTDA</t>
+          <t>RENOVAR CONSTRUÇÕES E SERVIÇOS LTDA - ME</t>
         </is>
       </c>
       <c r="C245" s="4" t="inlineStr">
         <is>
-          <t>46500710****-81</t>
+          <t>47.461.971/****-**</t>
         </is>
       </c>
       <c r="D245" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de aparelhos de ar-condicionado, conjunto de carteiras escolares e fogões industriais destinados à Secretaria de Educação e Desporto de Catunda/CE</t>
+          <t>EXECUÇÃO DOS SERVIÇOS REMANESCENTES DA CONSTRUÇÃO DE UMA ACADEMIA DE SAÚDE NA SEDE DO MUNICÍPIO DE CATUNDA-CE.</t>
         </is>
       </c>
       <c r="E245" s="4" t="inlineStr">
         <is>
-          <t>R$ 48.000,00</t>
+          <t>R$ 38.251,28</t>
         </is>
       </c>
       <c r="F245" s="4" t="inlineStr">
         <is>
-          <t>15/08/2024</t>
+          <t>09/09/2025</t>
         </is>
       </c>
       <c r="G245" s="4" t="inlineStr">
         <is>
-          <t>15/08/2025</t>
+          <t>09/10/2025</t>
         </is>
       </c>
       <c r="H245" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I245" s="4" t="inlineStr"/>
     </row>
     <row r="246" ht="8" customHeight="1"/>
     <row r="247" ht="18" customHeight="1">
       <c r="A247" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B247" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C247" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
@@ -8190,81 +8178,81 @@
       </c>
       <c r="F247" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G247" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H247" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I247" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="248" ht="15" customHeight="1">
       <c r="A248" s="4" t="inlineStr">
         <is>
-          <t>202408150005/2026</t>
+          <t>202509030001.01/2026</t>
         </is>
       </c>
       <c r="B248" s="4" t="inlineStr">
         <is>
-          <t>AGIL COMERCIO E DISTRIBUIDORA DE EQUIPAMENTOS LTDA</t>
+          <t>SELECT COM E SERV LTDA</t>
         </is>
       </c>
       <c r="C248" s="4" t="inlineStr">
         <is>
-          <t>30607801****-80</t>
+          <t>40.919.130/****-**</t>
         </is>
       </c>
       <c r="D248" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de aparelhos de ar-condicionado, conjunto de carteiras escolares e fogões industriais destinados à Secretaria de Educação e Desporto de Catunda/CE</t>
+          <t>Aquisição de peças para máquinas pesadas para atender as necessidades da Secretaria de Obras e Serviços Públicos do município de Catunda-CE.</t>
         </is>
       </c>
       <c r="E248" s="4" t="inlineStr">
         <is>
-          <t>R$ 7.710,00</t>
+          <t>R$ 349.250,99</t>
         </is>
       </c>
       <c r="F248" s="4" t="inlineStr">
         <is>
-          <t>15/08/2024</t>
+          <t>09/09/2025</t>
         </is>
       </c>
       <c r="G248" s="4" t="inlineStr">
         <is>
-          <t>15/08/2025</t>
+          <t>09/09/2026</t>
         </is>
       </c>
       <c r="H248" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I248" s="4" t="inlineStr"/>
     </row>
     <row r="249" ht="8" customHeight="1"/>
     <row r="250" ht="18" customHeight="1">
       <c r="A250" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B250" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C250" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
@@ -8281,81 +8269,81 @@
       </c>
       <c r="F250" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G250" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H250" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I250" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="251" ht="15" customHeight="1">
       <c r="A251" s="4" t="inlineStr">
         <is>
-          <t>202408150004/2026</t>
+          <t>202508290001/2026</t>
         </is>
       </c>
       <c r="B251" s="4" t="inlineStr">
         <is>
-          <t>CRISLENE JARDIM NUNES MONTEIRO</t>
+          <t>JJ LOCACOES E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C251" s="4" t="inlineStr">
         <is>
-          <t>52603814****-14</t>
+          <t>15.376.324/****-**</t>
         </is>
       </c>
       <c r="D251" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de aparelhos de ar-condicionado, conjunto de carteiras escolares e fogões industriais destinados à Secretaria de Educação e Desporto de Catunda/CE</t>
+          <t>Contratação de empresa para fornecimento de estrutura para realização de eventos e festividades no município de Catunda-CE.</t>
         </is>
       </c>
       <c r="E251" s="4" t="inlineStr">
         <is>
-          <t>R$ 28.880,00</t>
+          <t>R$ 70.266,52</t>
         </is>
       </c>
       <c r="F251" s="4" t="inlineStr">
         <is>
-          <t>15/08/2024</t>
+          <t>29/08/2025</t>
         </is>
       </c>
       <c r="G251" s="4" t="inlineStr">
         <is>
-          <t>15/08/2025</t>
+          <t>29/08/2026</t>
         </is>
       </c>
       <c r="H251" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I251" s="4" t="inlineStr"/>
     </row>
     <row r="252" ht="8" customHeight="1"/>
     <row r="253" ht="18" customHeight="1">
       <c r="A253" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B253" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C253" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
@@ -8372,93 +8360,89 @@
       </c>
       <c r="F253" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G253" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H253" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I253" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="254" ht="15" customHeight="1">
       <c r="A254" s="4" t="inlineStr">
         <is>
-          <t>018.2024.PE.02/2026</t>
+          <t>202507230001/2026</t>
         </is>
       </c>
       <c r="B254" s="4" t="inlineStr">
         <is>
-          <t>PREMIERE LOCACOES E SERVICOS LTDA</t>
+          <t>CONSTRUVASP CONSTRUÇÕES &amp; SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C254" s="4" t="inlineStr">
         <is>
-          <t>22280521****-82</t>
+          <t>50.484.244/****-**</t>
         </is>
       </c>
       <c r="D254" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada para a prestação de serviços de locação de equipamentos destinados ao apoio operacional nas atividades de logística urbana.</t>
+          <t>EXECUÇÃO DOS SERVIÇOS DE MANUTENÇÃO E RECUPERAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA COM CBUQ, SINALIZAÇÃO VIÁRIA VERTICAL E HORIZONTAL EM DIVERSAS RUAS NA SEDE DO MUNICÍPIO DE CATUNDA-CE.</t>
         </is>
       </c>
       <c r="E254" s="4" t="inlineStr">
         <is>
-          <t>R$ 85.800,00</t>
+          <t>R$ 1.159.948,19</t>
         </is>
       </c>
       <c r="F254" s="4" t="inlineStr">
         <is>
-          <t>01/12/2025</t>
+          <t>23/07/2025</t>
         </is>
       </c>
       <c r="G254" s="4" t="inlineStr">
         <is>
-          <t>01/12/2026</t>
+          <t>20/12/2025</t>
         </is>
       </c>
       <c r="H254" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
-[...6 lines deleted...]
-      </c>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I254" s="4" t="inlineStr"/>
     </row>
     <row r="255" ht="8" customHeight="1"/>
     <row r="256" ht="18" customHeight="1">
       <c r="A256" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B256" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C256" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D256" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E256" s="3" t="inlineStr">
         <is>
@@ -8467,93 +8451,89 @@
       </c>
       <c r="F256" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G256" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H256" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I256" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="257" ht="15" customHeight="1">
       <c r="A257" s="4" t="inlineStr">
         <is>
-          <t>007.2025.CP.SRP.01/2026</t>
+          <t>202507160001/2026</t>
         </is>
       </c>
       <c r="B257" s="4" t="inlineStr">
         <is>
-          <t>ROTEX CONSTRUCOES E SERVICOS EIRELI</t>
+          <t>MOREIRA MESQUITA ENGENHARIA E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C257" s="4" t="inlineStr">
         <is>
-          <t>31276477****-28</t>
+          <t>21.691.178/****-**</t>
         </is>
       </c>
       <c r="D257" s="4" t="inlineStr">
         <is>
-          <t>EXECUÇÃO DOS SERVIÇOS DE PERFURAÇÃO E INSTALAÇÃO DE 18 POÇOS TUBULARES PROFUNDOS, JUNTO A ESTRUTURA DE CHAFARIZ E KIT DE ENERGIA FOTOVOLTAICA, EM DIVERSAS LOCALIDADES DO MUNICIPIO DE CATUNDA-CE.</t>
+          <t>EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE PASSAGEM MOLHADA NA LOCALIDADE DE BOM TEMPO, NA ZONA RURAL DO MUNICÍPIO DE CATUNDA-CE.</t>
         </is>
       </c>
       <c r="E257" s="4" t="inlineStr">
         <is>
-          <t>R$ 2.293.037,95</t>
+          <t>R$ 709.808,01</t>
         </is>
       </c>
       <c r="F257" s="4" t="inlineStr">
         <is>
-          <t>25/09/2025</t>
+          <t>16/07/2025</t>
         </is>
       </c>
       <c r="G257" s="4" t="inlineStr">
         <is>
-          <t>25/06/2026</t>
+          <t>13/11/2025</t>
         </is>
       </c>
       <c r="H257" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I257" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I257" s="4" t="inlineStr"/>
     </row>
     <row r="258" ht="8" customHeight="1"/>
     <row r="259" ht="18" customHeight="1">
       <c r="A259" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B259" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C259" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D259" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E259" s="3" t="inlineStr">
         <is>
@@ -8562,91 +8542,91 @@
       </c>
       <c r="F259" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G259" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H259" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I259" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="260" ht="15" customHeight="1">
       <c r="A260" s="4" t="inlineStr">
         <is>
-          <t>005.2025.PE.SRP.PAB/2026</t>
+          <t>202507140001.01/2026</t>
         </is>
       </c>
       <c r="B260" s="4" t="inlineStr">
         <is>
-          <t>CONCEITO MULTISERVICE LTDA</t>
+          <t>RENOVAR CONSTRUÇÕES E SERVIÇOS LTDA - ME</t>
         </is>
       </c>
       <c r="C260" s="4" t="inlineStr">
         <is>
-          <t>16442794****-83</t>
+          <t>47.461.971/****-**</t>
         </is>
       </c>
       <c r="D260" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
+          <t>CONTRATAÇÃO DE SERVIÇOS DE MANUTENÇÃO E RECUPERAÇÃO DE PAVIMENTAÇÃO EM PEDRA TOSCA E DRENAGEM DE ÁGUAS PLUVIAIS EM DIVERSAS RUAS DA SEDE E DISTRITOS DO MUNICÍPIO DE CATUNDA/CE.</t>
         </is>
       </c>
       <c r="E260" s="4" t="inlineStr">
         <is>
-          <t>R$ 30.351,73</t>
+          <t>R$ 793.227,79</t>
         </is>
       </c>
       <c r="F260" s="4" t="inlineStr">
         <is>
-          <t>12/03/2025</t>
+          <t>15/07/2025</t>
         </is>
       </c>
       <c r="G260" s="4" t="inlineStr">
         <is>
-          <t>12/03/2026</t>
+          <t>15/12/2025</t>
         </is>
       </c>
       <c r="H260" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I260" s="4" t="inlineStr">
         <is>
-          <t>12/03/2025</t>
+          <t>15/07/2025</t>
         </is>
       </c>
     </row>
     <row r="261" ht="8" customHeight="1"/>
     <row r="262" ht="18" customHeight="1">
       <c r="A262" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B262" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C262" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D262" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -8657,93 +8637,89 @@
       </c>
       <c r="F262" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G262" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H262" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I262" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="263" ht="15" customHeight="1">
       <c r="A263" s="4" t="inlineStr">
         <is>
-          <t>005.2025.PE.SRP.INFRA/2026</t>
+          <t>202506180001/2026</t>
         </is>
       </c>
       <c r="B263" s="4" t="inlineStr">
         <is>
-          <t>CONCEITO MULTISERVICE LTDA</t>
+          <t>ARKTEC CONSTRUTORA E ARQUITETURA LTDA</t>
         </is>
       </c>
       <c r="C263" s="4" t="inlineStr">
         <is>
-          <t>16442794****-83</t>
+          <t>51.007.107/****-**</t>
         </is>
       </c>
       <c r="D263" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
+          <t>EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE PASSAGEM MOLHADA NA FAZENDA MACACOS, NA ZONA RURAL DO MUNICÍPIO DE CATUNDA-CE.</t>
         </is>
       </c>
       <c r="E263" s="4" t="inlineStr">
         <is>
-          <t>R$ 5.878,73</t>
+          <t>R$ 623.583,11</t>
         </is>
       </c>
       <c r="F263" s="4" t="inlineStr">
         <is>
-          <t>12/03/2025</t>
+          <t>18/06/2025</t>
         </is>
       </c>
       <c r="G263" s="4" t="inlineStr">
         <is>
-          <t>12/03/2026</t>
+          <t>16/09/2025</t>
         </is>
       </c>
       <c r="H263" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I263" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I263" s="4" t="inlineStr"/>
     </row>
     <row r="264" ht="8" customHeight="1"/>
     <row r="265" ht="18" customHeight="1">
       <c r="A265" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B265" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C265" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D265" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E265" s="3" t="inlineStr">
         <is>
@@ -8752,93 +8728,89 @@
       </c>
       <c r="F265" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G265" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H265" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I265" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="266" ht="15" customHeight="1">
       <c r="A266" s="4" t="inlineStr">
         <is>
-          <t>005.2025.PE.SRP.HOSP/2026</t>
+          <t>202505060001.01/2026</t>
         </is>
       </c>
       <c r="B266" s="4" t="inlineStr">
         <is>
-          <t>CONCEITO MULTISERVICE LTDA</t>
+          <t>R E SOUSA CONSTRUCOES E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C266" s="4" t="inlineStr">
         <is>
-          <t>16442794****-83</t>
+          <t>40.560.312/****-**</t>
         </is>
       </c>
       <c r="D266" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
+          <t>Contratação de empresa para realização de futuros e eventuais serviços de pavimentação asfáltica e sinalização viária em diversas ruas do município de Catunda-CE.</t>
         </is>
       </c>
       <c r="E266" s="4" t="inlineStr">
         <is>
-          <t>R$ 61.015,74</t>
+          <t>R$ 8.000.830,79</t>
         </is>
       </c>
       <c r="F266" s="4" t="inlineStr">
         <is>
-          <t>12/03/2025</t>
+          <t>07/05/2025</t>
         </is>
       </c>
       <c r="G266" s="4" t="inlineStr">
         <is>
-          <t>12/03/2026</t>
+          <t>07/01/2026</t>
         </is>
       </c>
       <c r="H266" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I266" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I266" s="4" t="inlineStr"/>
     </row>
     <row r="267" ht="8" customHeight="1"/>
     <row r="268" ht="18" customHeight="1">
       <c r="A268" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B268" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C268" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D268" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E268" s="3" t="inlineStr">
         <is>
@@ -8847,93 +8819,89 @@
       </c>
       <c r="F268" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G268" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H268" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I268" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="269" ht="15" customHeight="1">
       <c r="A269" s="4" t="inlineStr">
         <is>
-          <t>005.2025.PE.SRP.GAB/2026</t>
+          <t>202504140001/EDUC/2026</t>
         </is>
       </c>
       <c r="B269" s="4" t="inlineStr">
         <is>
-          <t>CONCEITO MULTISERVICE LTDA</t>
+          <t>VITORIA DISTRIBUIDORA DE LIVROS LTDA</t>
         </is>
       </c>
       <c r="C269" s="4" t="inlineStr">
         <is>
-          <t>16442794****-83</t>
+          <t>56.159.039/****-**</t>
         </is>
       </c>
       <c r="D269" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
+          <t>Aquisição de livros didáticos destinados à Educação de Jovens e Adultos - EJA - da rede de ensino do município de Catunda-CE, com formação dos professores, gestores e técnicos.</t>
         </is>
       </c>
       <c r="E269" s="4" t="inlineStr">
         <is>
-          <t>R$ 5.975,20</t>
+          <t>R$ 387.890,00</t>
         </is>
       </c>
       <c r="F269" s="4" t="inlineStr">
         <is>
-          <t>12/03/2025</t>
+          <t>15/04/2025</t>
         </is>
       </c>
       <c r="G269" s="4" t="inlineStr">
         <is>
-          <t>12/03/2026</t>
+          <t>15/04/2026</t>
         </is>
       </c>
       <c r="H269" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I269" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I269" s="4" t="inlineStr"/>
     </row>
     <row r="270" ht="8" customHeight="1"/>
     <row r="271" ht="18" customHeight="1">
       <c r="A271" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B271" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C271" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D271" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E271" s="3" t="inlineStr">
         <is>
@@ -8942,91 +8910,91 @@
       </c>
       <c r="F271" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G271" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H271" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I271" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="272" ht="15" customHeight="1">
       <c r="A272" s="4" t="inlineStr">
         <is>
-          <t>005.2025.PE.SRP.FUNDEB/2026</t>
+          <t>20250302.01.OBRAS/2026</t>
         </is>
       </c>
       <c r="B272" s="4" t="inlineStr">
         <is>
-          <t>CONCEITO MULTISERVICE LTDA</t>
+          <t>PREMIERE LOCACOES E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C272" s="4" t="inlineStr">
         <is>
-          <t>16442794****-83</t>
+          <t>22.280.521/****-**</t>
         </is>
       </c>
       <c r="D272" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
+          <t>Contratação de empresa especializada para a prestação de serviços de locação de equipamentos destinados ao apoio operacional nas atividades de logística urbana.</t>
         </is>
       </c>
       <c r="E272" s="4" t="inlineStr">
         <is>
-          <t>R$ 60.397,29</t>
+          <t>R$ 57.200,00</t>
         </is>
       </c>
       <c r="F272" s="4" t="inlineStr">
         <is>
-          <t>12/03/2025</t>
+          <t>03/02/2025</t>
         </is>
       </c>
       <c r="G272" s="4" t="inlineStr">
         <is>
-          <t>12/03/2026</t>
+          <t>03/02/2026</t>
         </is>
       </c>
       <c r="H272" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I272" s="4" t="inlineStr">
         <is>
-          <t>12/03/2025</t>
+          <t>03/02/2025</t>
         </is>
       </c>
     </row>
     <row r="273" ht="8" customHeight="1"/>
     <row r="274" ht="18" customHeight="1">
       <c r="A274" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B274" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C274" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D274" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -9037,91 +9005,91 @@
       </c>
       <c r="F274" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G274" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H274" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I274" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="275" ht="15" customHeight="1">
       <c r="A275" s="4" t="inlineStr">
         <is>
-          <t>005.2025.PE.SRP.FMS/2026</t>
+          <t>202502060016/2026</t>
         </is>
       </c>
       <c r="B275" s="4" t="inlineStr">
         <is>
-          <t>CONCEITO MULTISERVICE LTDA</t>
+          <t>AUTO POSTO FARIAS LTDA</t>
         </is>
       </c>
       <c r="C275" s="4" t="inlineStr">
         <is>
-          <t>16442794****-83</t>
+          <t>14.828.393/****-**</t>
         </is>
       </c>
       <c r="D275" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
+          <t>Registro de preços para futuras e eventuais aquisições de combustíveis destinados às diversas secretarias da Prefeitura Municipal de Catunda/CE</t>
         </is>
       </c>
       <c r="E275" s="4" t="inlineStr">
         <is>
-          <t>R$ 30.347,23</t>
+          <t>R$ 120.460,00</t>
         </is>
       </c>
       <c r="F275" s="4" t="inlineStr">
         <is>
-          <t>12/03/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
       <c r="G275" s="4" t="inlineStr">
         <is>
-          <t>12/03/2026</t>
+          <t>06/02/2026</t>
         </is>
       </c>
       <c r="H275" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I275" s="4" t="inlineStr">
         <is>
-          <t>12/03/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
     </row>
     <row r="276" ht="8" customHeight="1"/>
     <row r="277" ht="18" customHeight="1">
       <c r="A277" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B277" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C277" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D277" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -9132,91 +9100,91 @@
       </c>
       <c r="F277" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G277" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H277" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I277" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="278" ht="15" customHeight="1">
       <c r="A278" s="4" t="inlineStr">
         <is>
-          <t>005.2025.PE.SRP.FME/2026</t>
+          <t>202502060015/2026</t>
         </is>
       </c>
       <c r="B278" s="4" t="inlineStr">
         <is>
-          <t>CONCEITO MULTISERVICE LTDA</t>
+          <t>AUTO POSTO FARIAS LTDA</t>
         </is>
       </c>
       <c r="C278" s="4" t="inlineStr">
         <is>
-          <t>16442794****-83</t>
+          <t>14.828.393/****-**</t>
         </is>
       </c>
       <c r="D278" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
+          <t>Registro de preços para futuras e eventuais aquisições de combustíveis destinados às diversas secretarias da Prefeitura Municipal de Catunda/CE</t>
         </is>
       </c>
       <c r="E278" s="4" t="inlineStr">
         <is>
-          <t>R$ 30.351,73</t>
+          <t>R$ 158.500,00</t>
         </is>
       </c>
       <c r="F278" s="4" t="inlineStr">
         <is>
-          <t>12/03/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
       <c r="G278" s="4" t="inlineStr">
         <is>
-          <t>12/03/2026</t>
+          <t>06/02/2026</t>
         </is>
       </c>
       <c r="H278" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I278" s="4" t="inlineStr">
         <is>
-          <t>12/03/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
     </row>
     <row r="279" ht="8" customHeight="1"/>
     <row r="280" ht="18" customHeight="1">
       <c r="A280" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B280" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C280" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D280" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -9227,91 +9195,91 @@
       </c>
       <c r="F280" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G280" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H280" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I280" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="281" ht="15" customHeight="1">
       <c r="A281" s="4" t="inlineStr">
         <is>
-          <t>005.2025.PE.SRP.CULT/2026</t>
+          <t>202502060014/2026</t>
         </is>
       </c>
       <c r="B281" s="4" t="inlineStr">
         <is>
-          <t>CONCEITO MULTISERVICE LTDA</t>
+          <t>AUTO POSTO FARIAS LTDA</t>
         </is>
       </c>
       <c r="C281" s="4" t="inlineStr">
         <is>
-          <t>16442794****-83</t>
+          <t>14.828.393/****-**</t>
         </is>
       </c>
       <c r="D281" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
+          <t>Registro de preços para futuras e eventuais aquisições de combustíveis destinados às diversas secretarias da Prefeitura Municipal de Catunda/CE</t>
         </is>
       </c>
       <c r="E281" s="4" t="inlineStr">
         <is>
-          <t>R$ 5.909,59</t>
+          <t>R$ 650.220,00</t>
         </is>
       </c>
       <c r="F281" s="4" t="inlineStr">
         <is>
-          <t>12/03/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
       <c r="G281" s="4" t="inlineStr">
         <is>
-          <t>12/03/2026</t>
+          <t>06/02/2026</t>
         </is>
       </c>
       <c r="H281" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I281" s="4" t="inlineStr">
         <is>
-          <t>12/03/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
     </row>
     <row r="282" ht="8" customHeight="1"/>
     <row r="283" ht="18" customHeight="1">
       <c r="A283" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B283" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C283" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D283" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -9322,91 +9290,91 @@
       </c>
       <c r="F283" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G283" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H283" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I283" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="284" ht="15" customHeight="1">
       <c r="A284" s="4" t="inlineStr">
         <is>
-          <t>005.2025.PE.SRP.CRAS/2026</t>
+          <t>202502060013/2026</t>
         </is>
       </c>
       <c r="B284" s="4" t="inlineStr">
         <is>
-          <t>CONCEITO MULTISERVICE LTDA</t>
+          <t>AUTO POSTO FARIAS LTDA</t>
         </is>
       </c>
       <c r="C284" s="4" t="inlineStr">
         <is>
-          <t>16442794****-83</t>
+          <t>14.828.393/****-**</t>
         </is>
       </c>
       <c r="D284" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
+          <t>Registro de preços para futuras e eventuais aquisições de combustíveis destinados às diversas secretarias da Prefeitura Municipal de Catunda/CE</t>
         </is>
       </c>
       <c r="E284" s="4" t="inlineStr">
         <is>
-          <t>R$ 12.031,41</t>
+          <t>R$ 183.860,00</t>
         </is>
       </c>
       <c r="F284" s="4" t="inlineStr">
         <is>
-          <t>12/03/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
       <c r="G284" s="4" t="inlineStr">
         <is>
-          <t>12/03/2026</t>
+          <t>06/02/2026</t>
         </is>
       </c>
       <c r="H284" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I284" s="4" t="inlineStr">
         <is>
-          <t>12/03/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
     </row>
     <row r="285" ht="8" customHeight="1"/>
     <row r="286" ht="18" customHeight="1">
       <c r="A286" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B286" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C286" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D286" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -9417,91 +9385,91 @@
       </c>
       <c r="F286" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G286" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H286" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I286" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="287" ht="15" customHeight="1">
       <c r="A287" s="4" t="inlineStr">
         <is>
-          <t>005.2025.PE.SRP.AS/2026</t>
+          <t>202502060012/2026</t>
         </is>
       </c>
       <c r="B287" s="4" t="inlineStr">
         <is>
-          <t>CONCEITO MULTISERVICE LTDA</t>
+          <t>AUTO POSTO FARIAS LTDA</t>
         </is>
       </c>
       <c r="C287" s="4" t="inlineStr">
         <is>
-          <t>16442794****-83</t>
+          <t>14.828.393/****-**</t>
         </is>
       </c>
       <c r="D287" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
+          <t>Registro de preços para futuras e eventuais aquisições de combustíveis destinados às diversas secretarias da Prefeitura Municipal de Catunda/CE</t>
         </is>
       </c>
       <c r="E287" s="4" t="inlineStr">
         <is>
-          <t>R$ 30.180,65</t>
+          <t>R$ 584.820,00</t>
         </is>
       </c>
       <c r="F287" s="4" t="inlineStr">
         <is>
-          <t>12/03/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
       <c r="G287" s="4" t="inlineStr">
         <is>
-          <t>12/03/2026</t>
+          <t>06/02/2026</t>
         </is>
       </c>
       <c r="H287" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I287" s="4" t="inlineStr">
         <is>
-          <t>12/03/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
     </row>
     <row r="288" ht="8" customHeight="1"/>
     <row r="289" ht="18" customHeight="1">
       <c r="A289" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B289" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C289" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D289" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -9512,89 +9480,93 @@
       </c>
       <c r="F289" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G289" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H289" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I289" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="290" ht="15" customHeight="1">
       <c r="A290" s="4" t="inlineStr">
         <is>
-          <t>005.2025.PE.SRP.AGRIC/2026</t>
+          <t>202502060011/2026</t>
         </is>
       </c>
       <c r="B290" s="4" t="inlineStr">
         <is>
-          <t>CONCEITO MULTISERVICE LTDA</t>
+          <t>AUTO POSTO FARIAS LTDA</t>
         </is>
       </c>
       <c r="C290" s="4" t="inlineStr">
         <is>
-          <t>16442794****-83</t>
+          <t>14.828.393/****-**</t>
         </is>
       </c>
       <c r="D290" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
+          <t>Registro de preços para futuras e eventuais aquisições de combustíveis destinados às diversas secretarias da Prefeitura Municipal de Catunda/CE</t>
         </is>
       </c>
       <c r="E290" s="4" t="inlineStr">
         <is>
-          <t>R$ 5.879,84</t>
+          <t>R$ 147.360,00</t>
         </is>
       </c>
       <c r="F290" s="4" t="inlineStr">
         <is>
-          <t>12/03/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
       <c r="G290" s="4" t="inlineStr">
         <is>
-          <t>12/03/2026</t>
+          <t>06/02/2026</t>
         </is>
       </c>
       <c r="H290" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I290" s="4" t="inlineStr"/>
+      <c r="I290" s="4" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
     </row>
     <row r="291" ht="8" customHeight="1"/>
     <row r="292" ht="18" customHeight="1">
       <c r="A292" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B292" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C292" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D292" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E292" s="3" t="inlineStr">
         <is>
@@ -9603,89 +9575,93 @@
       </c>
       <c r="F292" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G292" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H292" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I292" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="293" ht="15" customHeight="1">
       <c r="A293" s="4" t="inlineStr">
         <is>
-          <t>005.2025.PE.SRP.ADM/2026</t>
+          <t>202502060010/2026</t>
         </is>
       </c>
       <c r="B293" s="4" t="inlineStr">
         <is>
-          <t>CONCEITO MULTISERVICE LTDA</t>
+          <t>AUTO POSTO FARIAS LTDA</t>
         </is>
       </c>
       <c r="C293" s="4" t="inlineStr">
         <is>
-          <t>16442794****-83</t>
+          <t>14.828.393/****-**</t>
         </is>
       </c>
       <c r="D293" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
+          <t>Registro de preços para futuras e eventuais aquisições de combustíveis destinados às diversas secretarias da Prefeitura Municipal de Catunda/CE</t>
         </is>
       </c>
       <c r="E293" s="4" t="inlineStr">
         <is>
-          <t>R$ 5.909,59</t>
+          <t>R$ 208.760,00</t>
         </is>
       </c>
       <c r="F293" s="4" t="inlineStr">
         <is>
-          <t>12/03/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
       <c r="G293" s="4" t="inlineStr">
         <is>
-          <t>12/03/2026</t>
+          <t>06/02/2026</t>
         </is>
       </c>
       <c r="H293" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I293" s="4" t="inlineStr"/>
+      <c r="I293" s="4" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
     </row>
     <row r="294" ht="8" customHeight="1"/>
     <row r="295" ht="18" customHeight="1">
       <c r="A295" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B295" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C295" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D295" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E295" s="3" t="inlineStr">
         <is>
@@ -9694,89 +9670,93 @@
       </c>
       <c r="F295" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G295" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H295" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I295" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="296" ht="15" customHeight="1">
       <c r="A296" s="4" t="inlineStr">
         <is>
-          <t>004.2026.PE.SRP.01/2026</t>
+          <t>202502060009/2026</t>
         </is>
       </c>
       <c r="B296" s="4" t="inlineStr">
         <is>
-          <t>OMEGA DISTRIBUIDORA DE PRODUTOS ALIMENTICIOS LTDA</t>
+          <t>AUTO POSTO FARIAS LTDA</t>
         </is>
       </c>
       <c r="C296" s="4" t="inlineStr">
         <is>
-          <t>41600131****-97</t>
+          <t>14.828.393/****-**</t>
         </is>
       </c>
       <c r="D296" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de gêneros alimentícios destinados à merenda escolar da rede pública municipal de educação do município de Catunda-CE.</t>
+          <t>Registro de preços para futuras e eventuais aquisições de combustíveis destinados às diversas secretarias da Prefeitura Municipal de Catunda/CE</t>
         </is>
       </c>
       <c r="E296" s="4" t="inlineStr">
         <is>
-          <t>R$ 250.471,00</t>
+          <t>R$ 392.960,00</t>
         </is>
       </c>
       <c r="F296" s="4" t="inlineStr">
         <is>
-          <t>27/05/2026</t>
+          <t>06/02/2025</t>
         </is>
       </c>
       <c r="G296" s="4" t="inlineStr">
         <is>
-          <t>27/05/2027</t>
+          <t>06/02/2026</t>
         </is>
       </c>
       <c r="H296" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
-[...2 lines deleted...]
-      <c r="I296" s="4" t="inlineStr"/>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I296" s="4" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
     </row>
     <row r="297" ht="8" customHeight="1"/>
     <row r="298" ht="18" customHeight="1">
       <c r="A298" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B298" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C298" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D298" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E298" s="3" t="inlineStr">
         <is>
@@ -9785,154 +9765,188 @@
       </c>
       <c r="F298" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G298" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H298" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I298" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="299" ht="15" customHeight="1">
       <c r="A299" s="4" t="inlineStr">
         <is>
-          <t>004.2025.PE.SRP.SAUDE/2026</t>
+          <t>202502060008/2026</t>
         </is>
       </c>
       <c r="B299" s="4" t="inlineStr">
         <is>
-          <t>A L P GUERREIRO LTDA</t>
+          <t>AUTO POSTO FARIAS LTDA</t>
         </is>
       </c>
       <c r="C299" s="4" t="inlineStr">
         <is>
-          <t>24804712****-21</t>
+          <t>14.828.393/****-**</t>
         </is>
       </c>
       <c r="D299" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de pneus, câmaras de ar e protetores de câmara de ar para diversas secretarias da Prefeitura Municipal de Catunda-CE.</t>
+          <t>Registro de preços para futuras e eventuais aquisições de combustíveis destinados às diversas secretarias da Prefeitura Municipal de Catunda/CE</t>
         </is>
       </c>
       <c r="E299" s="4" t="inlineStr">
         <is>
-          <t>R$ 34.346,20</t>
+          <t>R$ 175.720,00</t>
         </is>
       </c>
       <c r="F299" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
       <c r="G299" s="4" t="inlineStr">
         <is>
-          <t>12/03/2027</t>
+          <t>06/02/2026</t>
         </is>
       </c>
       <c r="H299" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I299" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
-[...62 lines deleted...]
-      <c r="I302" s="7" t="inlineStr"/>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="300" ht="8" customHeight="1"/>
+    <row r="301" ht="18" customHeight="1">
+      <c r="A301" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B301" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C301" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D301" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E301" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F301" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G301" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H301" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I301" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="302" ht="15" customHeight="1">
+      <c r="A302" s="4" t="inlineStr">
+        <is>
+          <t>202502060007/2026</t>
+        </is>
+      </c>
+      <c r="B302" s="4" t="inlineStr">
+        <is>
+          <t>AUTO POSTO FARIAS LTDA</t>
+        </is>
+      </c>
+      <c r="C302" s="4" t="inlineStr">
+        <is>
+          <t>14.828.393/****-**</t>
+        </is>
+      </c>
+      <c r="D302" s="4" t="inlineStr">
+        <is>
+          <t>Registro de preços para futuras e eventuais aquisições de combustíveis destinados às diversas secretarias da Prefeitura Municipal de Catunda/CE</t>
+        </is>
+      </c>
+      <c r="E302" s="4" t="inlineStr">
+        <is>
+          <t>R$ 165.346,00</t>
+        </is>
+      </c>
+      <c r="F302" s="4" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+      <c r="G302" s="4" t="inlineStr">
+        <is>
+          <t>06/02/2026</t>
+        </is>
+      </c>
+      <c r="H302" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I302" s="4" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
     </row>
     <row r="303" ht="8" customHeight="1"/>
     <row r="304" ht="18" customHeight="1">
       <c r="A304" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B304" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C304" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D304" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E304" s="3" t="inlineStr">
         <is>
@@ -9941,154 +9955,188 @@
       </c>
       <c r="F304" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G304" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H304" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I304" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="305" ht="15" customHeight="1">
       <c r="A305" s="4" t="inlineStr">
         <is>
-          <t>004.2025.PE.SRP.INFRA/2026</t>
+          <t>202502060006/2026</t>
         </is>
       </c>
       <c r="B305" s="4" t="inlineStr">
         <is>
-          <t>A L P GUERREIRO LTDA</t>
+          <t>AUTO POSTO FARIAS LTDA</t>
         </is>
       </c>
       <c r="C305" s="4" t="inlineStr">
         <is>
-          <t>24804712****-21</t>
+          <t>14.828.393/****-**</t>
         </is>
       </c>
       <c r="D305" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de pneus, câmaras de ar e protetores de câmara de ar para diversas secretarias da Prefeitura Municipal de Catunda-CE.</t>
+          <t>Registro de preços para futuras e eventuais aquisições de combustíveis destinados às diversas secretarias da Prefeitura Municipal de Catunda/CE</t>
         </is>
       </c>
       <c r="E305" s="4" t="inlineStr">
         <is>
-          <t>R$ 791.564,52</t>
+          <t>R$ 1.068.360,00</t>
         </is>
       </c>
       <c r="F305" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
       <c r="G305" s="4" t="inlineStr">
         <is>
-          <t>12/03/2027</t>
+          <t>06/02/2026</t>
         </is>
       </c>
       <c r="H305" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I305" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
-[...62 lines deleted...]
-      <c r="I308" s="7" t="inlineStr"/>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="306" ht="8" customHeight="1"/>
+    <row r="307" ht="18" customHeight="1">
+      <c r="A307" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B307" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C307" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D307" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E307" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F307" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G307" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H307" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I307" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="308" ht="15" customHeight="1">
+      <c r="A308" s="4" t="inlineStr">
+        <is>
+          <t>202502060002/2026</t>
+        </is>
+      </c>
+      <c r="B308" s="4" t="inlineStr">
+        <is>
+          <t>AUTO POSTO FARIAS LTDA</t>
+        </is>
+      </c>
+      <c r="C308" s="4" t="inlineStr">
+        <is>
+          <t>14.828.393/****-**</t>
+        </is>
+      </c>
+      <c r="D308" s="4" t="inlineStr">
+        <is>
+          <t>Registro de preços para futuras e eventuais aquisições de combustíveis destinados às diversas secretarias da Prefeitura Municipal de Catunda/CE</t>
+        </is>
+      </c>
+      <c r="E308" s="4" t="inlineStr">
+        <is>
+          <t>R$ 69.740,00</t>
+        </is>
+      </c>
+      <c r="F308" s="4" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+      <c r="G308" s="4" t="inlineStr">
+        <is>
+          <t>06/02/2026</t>
+        </is>
+      </c>
+      <c r="H308" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I308" s="4" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
     </row>
     <row r="309" ht="8" customHeight="1"/>
     <row r="310" ht="18" customHeight="1">
       <c r="A310" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B310" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C310" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D310" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E310" s="3" t="inlineStr">
         <is>
@@ -10097,154 +10145,184 @@
       </c>
       <c r="F310" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G310" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H310" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I310" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="311" ht="15" customHeight="1">
       <c r="A311" s="4" t="inlineStr">
         <is>
-          <t>004.2025.PE.SRP.HOSP/2026</t>
+          <t>202502060001/2026</t>
         </is>
       </c>
       <c r="B311" s="4" t="inlineStr">
         <is>
-          <t>A L P GUERREIRO LTDA</t>
+          <t>AUTO POSTO FARIAS LTDA</t>
         </is>
       </c>
       <c r="C311" s="4" t="inlineStr">
         <is>
-          <t>24804712****-21</t>
+          <t>14.828.393/****-**</t>
         </is>
       </c>
       <c r="D311" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de pneus, câmaras de ar e protetores de câmara de ar para diversas secretarias da Prefeitura Municipal de Catunda-CE.</t>
+          <t>Registro de preços para futuras e eventuais aquisições de combustíveis destinados às diversas secretarias da Prefeitura Municipal de Catunda/CE</t>
         </is>
       </c>
       <c r="E311" s="4" t="inlineStr">
         <is>
-          <t>R$ 101.823,02</t>
+          <t>R$ 85.960,00</t>
         </is>
       </c>
       <c r="F311" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
       <c r="G311" s="4" t="inlineStr">
         <is>
-          <t>12/03/2027</t>
+          <t>06/02/2026</t>
         </is>
       </c>
       <c r="H311" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I311" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
-[...62 lines deleted...]
-      <c r="I314" s="7" t="inlineStr"/>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="312" ht="8" customHeight="1"/>
+    <row r="313" ht="18" customHeight="1">
+      <c r="A313" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B313" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C313" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D313" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E313" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F313" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G313" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H313" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I313" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="314" ht="15" customHeight="1">
+      <c r="A314" s="4" t="inlineStr">
+        <is>
+          <t>202501200001/2026</t>
+        </is>
+      </c>
+      <c r="B314" s="4" t="inlineStr">
+        <is>
+          <t>FINKRA CONTRUÇÃO E LOCACAO LTDA</t>
+        </is>
+      </c>
+      <c r="C314" s="4" t="inlineStr">
+        <is>
+          <t>48.895.470/****-**</t>
+        </is>
+      </c>
+      <c r="D314" s="4" t="inlineStr">
+        <is>
+          <t>Execução de serviços de construção de terminal rodoviário na sede do município de Catunda - CE</t>
+        </is>
+      </c>
+      <c r="E314" s="4" t="inlineStr">
+        <is>
+          <t>R$ 1.282.457,46</t>
+        </is>
+      </c>
+      <c r="F314" s="4" t="inlineStr">
+        <is>
+          <t>20/01/2025</t>
+        </is>
+      </c>
+      <c r="G314" s="4" t="inlineStr">
+        <is>
+          <t>17/09/2025</t>
+        </is>
+      </c>
+      <c r="H314" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I314" s="4" t="inlineStr"/>
     </row>
     <row r="315" ht="8" customHeight="1"/>
     <row r="316" ht="18" customHeight="1">
       <c r="A316" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B316" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C316" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D316" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E316" s="3" t="inlineStr">
         <is>
@@ -10253,154 +10331,180 @@
       </c>
       <c r="F316" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G316" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H316" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I316" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="317" ht="15" customHeight="1">
       <c r="A317" s="4" t="inlineStr">
         <is>
-          <t>004.2025.PE.SRP.GAB/2026</t>
+          <t>202501030001/OBRAS/2026</t>
         </is>
       </c>
       <c r="B317" s="4" t="inlineStr">
         <is>
-          <t>A L P GUERREIRO LTDA</t>
+          <t>LF SERVICOS URBANOS LTDA</t>
         </is>
       </c>
       <c r="C317" s="4" t="inlineStr">
         <is>
-          <t>24804712****-21</t>
+          <t>45.687.486/****-**</t>
         </is>
       </c>
       <c r="D317" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de pneus, câmaras de ar e protetores de câmara de ar para diversas secretarias da Prefeitura Municipal de Catunda-CE.</t>
+          <t>Contratação de empresa especializada para a prestação de serviços de locação de equipamentos destinados ao apoio operacional nas atividades de logística urbana.</t>
         </is>
       </c>
       <c r="E317" s="4" t="inlineStr">
         <is>
-          <t>R$ 16.467,78</t>
+          <t>R$ 378.000,00</t>
         </is>
       </c>
       <c r="F317" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>03/01/2025</t>
         </is>
       </c>
       <c r="G317" s="4" t="inlineStr">
         <is>
-          <t>12/03/2027</t>
+          <t>03/01/2026</t>
         </is>
       </c>
       <c r="H317" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
-[...67 lines deleted...]
-      <c r="I320" s="7" t="inlineStr"/>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I317" s="4" t="inlineStr"/>
+    </row>
+    <row r="318" ht="8" customHeight="1"/>
+    <row r="319" ht="18" customHeight="1">
+      <c r="A319" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B319" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C319" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D319" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E319" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F319" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G319" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H319" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I319" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="320" ht="15" customHeight="1">
+      <c r="A320" s="4" t="inlineStr">
+        <is>
+          <t>202412050001/2026</t>
+        </is>
+      </c>
+      <c r="B320" s="4" t="inlineStr">
+        <is>
+          <t>CONSTRUVASP CONSTRUÇÕES &amp; SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C320" s="4" t="inlineStr">
+        <is>
+          <t>50.484.244/****-**</t>
+        </is>
+      </c>
+      <c r="D320" s="4" t="inlineStr">
+        <is>
+          <t>Construção de vestiários para modernização do ginásio poliesportivo na sede do município de Catunda-CE, conforme CV 945345/2023 / PT 1088612-99</t>
+        </is>
+      </c>
+      <c r="E320" s="4" t="inlineStr">
+        <is>
+          <t>R$ 210.741,50</t>
+        </is>
+      </c>
+      <c r="F320" s="4" t="inlineStr">
+        <is>
+          <t>05/12/2024</t>
+        </is>
+      </c>
+      <c r="G320" s="4" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="H320" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I320" s="4" t="inlineStr"/>
     </row>
     <row r="321" ht="8" customHeight="1"/>
     <row r="322" ht="18" customHeight="1">
       <c r="A322" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B322" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C322" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D322" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E322" s="3" t="inlineStr">
         <is>
@@ -10409,154 +10513,180 @@
       </c>
       <c r="F322" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G322" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H322" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I322" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="323" ht="15" customHeight="1">
       <c r="A323" s="4" t="inlineStr">
         <is>
-          <t>004.2025.PE.SRP.FUNDEB/2026</t>
+          <t>202409030001/2026</t>
         </is>
       </c>
       <c r="B323" s="4" t="inlineStr">
         <is>
-          <t>A L P GUERREIRO LTDA</t>
+          <t>NOVERGA CONSTRUCOES E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C323" s="4" t="inlineStr">
         <is>
-          <t>24804712****-21</t>
+          <t>49.784.187/****-**</t>
         </is>
       </c>
       <c r="D323" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de pneus, câmaras de ar e protetores de câmara de ar para diversas secretarias da Prefeitura Municipal de Catunda-CE.</t>
+          <t>Construção de duas passagens molhadas na localidade de Entre Montes, na zona rural do município de Catunda-CE</t>
         </is>
       </c>
       <c r="E323" s="4" t="inlineStr">
         <is>
-          <t>R$ 747.004,84</t>
+          <t>R$ 652.952,00</t>
         </is>
       </c>
       <c r="F323" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>03/09/2024</t>
         </is>
       </c>
       <c r="G323" s="4" t="inlineStr">
         <is>
-          <t>12/03/2027</t>
+          <t>01/01/2025</t>
         </is>
       </c>
       <c r="H323" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
-[...67 lines deleted...]
-      <c r="I326" s="7" t="inlineStr"/>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I323" s="4" t="inlineStr"/>
+    </row>
+    <row r="324" ht="8" customHeight="1"/>
+    <row r="325" ht="18" customHeight="1">
+      <c r="A325" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B325" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C325" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D325" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E325" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F325" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G325" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H325" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I325" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="326" ht="15" customHeight="1">
+      <c r="A326" s="4" t="inlineStr">
+        <is>
+          <t>202408150009/2026</t>
+        </is>
+      </c>
+      <c r="B326" s="4" t="inlineStr">
+        <is>
+          <t>J D FRANCA VESTUARIO</t>
+        </is>
+      </c>
+      <c r="C326" s="4" t="inlineStr">
+        <is>
+          <t>33.148.288/****-**</t>
+        </is>
+      </c>
+      <c r="D326" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de fardamento escolar destinado à rede municipal de ensino do município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E326" s="4" t="inlineStr">
+        <is>
+          <t>R$ 106.996,65</t>
+        </is>
+      </c>
+      <c r="F326" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+      <c r="G326" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2025</t>
+        </is>
+      </c>
+      <c r="H326" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I326" s="4" t="inlineStr"/>
     </row>
     <row r="327" ht="8" customHeight="1"/>
     <row r="328" ht="18" customHeight="1">
       <c r="A328" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B328" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C328" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D328" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E328" s="3" t="inlineStr">
         <is>
@@ -10565,154 +10695,180 @@
       </c>
       <c r="F328" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G328" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H328" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I328" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="329" ht="15" customHeight="1">
       <c r="A329" s="4" t="inlineStr">
         <is>
-          <t>004.2025.PE.SRP.CRAS/2026</t>
+          <t>202408150006/2026</t>
         </is>
       </c>
       <c r="B329" s="4" t="inlineStr">
         <is>
-          <t>A L P GUERREIRO LTDA</t>
+          <t>EDUCACIONAL INDUSTRIA DE M.O.V.E.I.S LTDA</t>
         </is>
       </c>
       <c r="C329" s="4" t="inlineStr">
         <is>
-          <t>24804712****-21</t>
+          <t>46.500.710/****-**</t>
         </is>
       </c>
       <c r="D329" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de pneus, câmaras de ar e protetores de câmara de ar para diversas secretarias da Prefeitura Municipal de Catunda-CE.</t>
+          <t>Aquisição de aparelhos de ar-condicionado, conjunto de carteiras escolares e fogões industriais destinados à Secretaria de Educação e Desporto de Catunda/CE</t>
         </is>
       </c>
       <c r="E329" s="4" t="inlineStr">
         <is>
-          <t>R$ 17.851,20</t>
+          <t>R$ 48.000,00</t>
         </is>
       </c>
       <c r="F329" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>15/08/2024</t>
         </is>
       </c>
       <c r="G329" s="4" t="inlineStr">
         <is>
-          <t>12/03/2027</t>
+          <t>15/08/2025</t>
         </is>
       </c>
       <c r="H329" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
-[...67 lines deleted...]
-      <c r="I332" s="7" t="inlineStr"/>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I329" s="4" t="inlineStr"/>
+    </row>
+    <row r="330" ht="8" customHeight="1"/>
+    <row r="331" ht="18" customHeight="1">
+      <c r="A331" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B331" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C331" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D331" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E331" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F331" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G331" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H331" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I331" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="332" ht="15" customHeight="1">
+      <c r="A332" s="4" t="inlineStr">
+        <is>
+          <t>202408150005/2026</t>
+        </is>
+      </c>
+      <c r="B332" s="4" t="inlineStr">
+        <is>
+          <t>AGIL COMERCIO E DISTRIBUIDORA DE EQUIPAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C332" s="4" t="inlineStr">
+        <is>
+          <t>30.607.801/****-**</t>
+        </is>
+      </c>
+      <c r="D332" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de aparelhos de ar-condicionado, conjunto de carteiras escolares e fogões industriais destinados à Secretaria de Educação e Desporto de Catunda/CE</t>
+        </is>
+      </c>
+      <c r="E332" s="4" t="inlineStr">
+        <is>
+          <t>R$ 7.710,00</t>
+        </is>
+      </c>
+      <c r="F332" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+      <c r="G332" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2025</t>
+        </is>
+      </c>
+      <c r="H332" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I332" s="4" t="inlineStr"/>
     </row>
     <row r="333" ht="8" customHeight="1"/>
     <row r="334" ht="18" customHeight="1">
       <c r="A334" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B334" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C334" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D334" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E334" s="3" t="inlineStr">
         <is>
@@ -10721,154 +10877,184 @@
       </c>
       <c r="F334" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G334" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H334" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I334" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="335" ht="15" customHeight="1">
       <c r="A335" s="4" t="inlineStr">
         <is>
-          <t>004.2025.PE.SRP.AS/2026</t>
+          <t>202408150004/2026</t>
         </is>
       </c>
       <c r="B335" s="4" t="inlineStr">
         <is>
-          <t>A L P GUERREIRO LTDA</t>
+          <t>CRISLENE JARDIM NUNES MONTEIRO</t>
         </is>
       </c>
       <c r="C335" s="4" t="inlineStr">
         <is>
-          <t>24804712****-21</t>
+          <t>52.603.814/****-**</t>
         </is>
       </c>
       <c r="D335" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de pneus, câmaras de ar e protetores de câmara de ar para diversas secretarias da Prefeitura Municipal de Catunda-CE.</t>
+          <t>Aquisição de aparelhos de ar-condicionado, conjunto de carteiras escolares e fogões industriais destinados à Secretaria de Educação e Desporto de Catunda/CE</t>
         </is>
       </c>
       <c r="E335" s="4" t="inlineStr">
         <is>
-          <t>R$ 60.966,52</t>
+          <t>R$ 28.880,00</t>
         </is>
       </c>
       <c r="F335" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>15/08/2024</t>
         </is>
       </c>
       <c r="G335" s="4" t="inlineStr">
         <is>
-          <t>12/03/2027</t>
+          <t>15/08/2025</t>
         </is>
       </c>
       <c r="H335" s="4" t="inlineStr">
         <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I335" s="4" t="inlineStr"/>
+    </row>
+    <row r="336" ht="8" customHeight="1"/>
+    <row r="337" ht="18" customHeight="1">
+      <c r="A337" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B337" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C337" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D337" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E337" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F337" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G337" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H337" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I337" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="338" ht="15" customHeight="1">
+      <c r="A338" s="4" t="inlineStr">
+        <is>
+          <t>018.2024.PE.02/2026</t>
+        </is>
+      </c>
+      <c r="B338" s="4" t="inlineStr">
+        <is>
+          <t>PREMIERE LOCACOES E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C338" s="4" t="inlineStr">
+        <is>
+          <t>22.280.521/****-**</t>
+        </is>
+      </c>
+      <c r="D338" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada para a prestação de serviços de locação de equipamentos destinados ao apoio operacional nas atividades de logística urbana.</t>
+        </is>
+      </c>
+      <c r="E338" s="4" t="inlineStr">
+        <is>
+          <t>R$ 85.800,00</t>
+        </is>
+      </c>
+      <c r="F338" s="4" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="G338" s="4" t="inlineStr">
+        <is>
+          <t>01/12/2026</t>
+        </is>
+      </c>
+      <c r="H338" s="4" t="inlineStr">
+        <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I335" s="4" t="inlineStr">
-[...64 lines deleted...]
-      <c r="I338" s="7" t="inlineStr"/>
+      <c r="I338" s="4" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
     </row>
     <row r="339" ht="8" customHeight="1"/>
     <row r="340" ht="18" customHeight="1">
       <c r="A340" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B340" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C340" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D340" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E340" s="3" t="inlineStr">
         <is>
@@ -10877,310 +11063,344 @@
       </c>
       <c r="F340" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G340" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H340" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I340" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="341" ht="15" customHeight="1">
       <c r="A341" s="4" t="inlineStr">
         <is>
-          <t>004.2025.PE.SRP.AGRI/2026</t>
+          <t>014.2025.PE.SRP.02/2026</t>
         </is>
       </c>
       <c r="B341" s="4" t="inlineStr">
         <is>
-          <t>A L P GUERREIRO LTDA</t>
+          <t>PRIME CONSTRUCOES MM LTDA</t>
         </is>
       </c>
       <c r="C341" s="4" t="inlineStr">
         <is>
-          <t>24804712****-21</t>
+          <t>57.047.818/****-**</t>
         </is>
       </c>
       <c r="D341" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de pneus, câmaras de ar e protetores de câmara de ar para diversas secretarias da Prefeitura Municipal de Catunda-CE.</t>
+          <t>AQUISIÇÕES DE MATERIAIS ELÉTRICOS PARA ILUMINAÇÃO PÚBLICA, VISANDO ATENDER A DEMANDA DA SECRETARIA DE INFRAESTRUTURA, TRANSPORTE E DESENVOLVIMENTO URBANO DO MUNICÍPIO DE CATUNDA-CE.</t>
         </is>
       </c>
       <c r="E341" s="4" t="inlineStr">
         <is>
-          <t>R$ 209.217,14</t>
+          <t>R$ 234.000,00</t>
         </is>
       </c>
       <c r="F341" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>08/12/2025</t>
         </is>
       </c>
       <c r="G341" s="4" t="inlineStr">
         <is>
-          <t>12/03/2027</t>
+          <t>08/12/2026</t>
         </is>
       </c>
       <c r="H341" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I341" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
-[...4 lines deleted...]
-      <c r="A342" s="5" t="inlineStr">
+          <t>08/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="342" ht="8" customHeight="1"/>
+    <row r="343" ht="18" customHeight="1">
+      <c r="A343" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B343" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C343" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D343" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E343" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F343" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G343" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H343" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I343" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="344" ht="15" customHeight="1">
+      <c r="A344" s="4" t="inlineStr">
+        <is>
+          <t>014.2025.PE.SRP.01/2026</t>
+        </is>
+      </c>
+      <c r="B344" s="4" t="inlineStr">
+        <is>
+          <t>INNOVA EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C344" s="4" t="inlineStr">
+        <is>
+          <t>26.615.647/****-**</t>
+        </is>
+      </c>
+      <c r="D344" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE MATERIAIS ELÉTRICOS PARA ILUMINAÇÃO PÚBLICA, VISANDO ATENDER A DEMANDA DA SECRETARIA DE INFRAESTRUTURA, TRANSPORTE E DESENVOLVIMENTO URBANO DO MUNICÍPIO DE CATUNDA-CE.</t>
+        </is>
+      </c>
+      <c r="E344" s="4" t="inlineStr">
+        <is>
+          <t>R$ 834.137,28</t>
+        </is>
+      </c>
+      <c r="F344" s="4" t="inlineStr">
+        <is>
+          <t>08/12/2025</t>
+        </is>
+      </c>
+      <c r="G344" s="4" t="inlineStr">
+        <is>
+          <t>08/12/2026</t>
+        </is>
+      </c>
+      <c r="H344" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I344" s="4" t="inlineStr">
+        <is>
+          <t>08/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="345" ht="14" customHeight="1">
+      <c r="A345" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
-    <row r="343" ht="16" customHeight="1">
-      <c r="A343" s="6" t="inlineStr">
+    <row r="346" ht="16" customHeight="1">
+      <c r="A346" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
-      <c r="B343" s="6" t="inlineStr">
+      <c r="B346" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
-      <c r="C343" s="6" t="inlineStr">
+      <c r="C346" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
-      <c r="D343" s="6" t="inlineStr">
+      <c r="D346" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
-      <c r="E343" s="6" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="A344" s="7" t="inlineStr">
+      <c r="E346" s="6" t="inlineStr"/>
+      <c r="F346" s="6" t="inlineStr"/>
+      <c r="G346" s="6" t="inlineStr"/>
+      <c r="H346" s="6" t="inlineStr"/>
+      <c r="I346" s="6" t="inlineStr"/>
+    </row>
+    <row r="347" ht="14" customHeight="1">
+      <c r="A347" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B344" s="7" t="inlineStr">
-[...104 lines deleted...]
-      <c r="H347" s="4" t="inlineStr">
+      <c r="B347" s="7" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
+        </is>
+      </c>
+      <c r="C347" s="7" t="inlineStr">
+        <is>
+          <t>R$ 165.042,21</t>
+        </is>
+      </c>
+      <c r="D347" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Acréscimo - Novo - 00010/2026</t>
+        </is>
+      </c>
+      <c r="E347" s="7" t="inlineStr"/>
+      <c r="F347" s="7" t="inlineStr"/>
+      <c r="G347" s="7" t="inlineStr"/>
+      <c r="H347" s="7" t="inlineStr"/>
+      <c r="I347" s="7" t="inlineStr"/>
+    </row>
+    <row r="348" ht="8" customHeight="1"/>
+    <row r="349" ht="18" customHeight="1">
+      <c r="A349" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B349" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C349" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D349" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E349" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F349" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G349" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H349" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I349" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="350" ht="15" customHeight="1">
+      <c r="A350" s="4" t="inlineStr">
+        <is>
+          <t>012.2025.PE.SRP.01/2026</t>
+        </is>
+      </c>
+      <c r="B350" s="4" t="inlineStr">
+        <is>
+          <t>PRO AR COMERCIO DE GASES DO NORDESTE LTDA</t>
+        </is>
+      </c>
+      <c r="C350" s="4" t="inlineStr">
+        <is>
+          <t>36.035.195/****-**</t>
+        </is>
+      </c>
+      <c r="D350" s="4" t="inlineStr">
+        <is>
+          <t>Fornecimentos de oxigênio medicinal em cilindros destinados ao Hospital Municipal de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E350" s="4" t="inlineStr">
+        <is>
+          <t>R$ 298.500,00</t>
+        </is>
+      </c>
+      <c r="F350" s="4" t="inlineStr">
+        <is>
+          <t>16/10/2025</t>
+        </is>
+      </c>
+      <c r="G350" s="4" t="inlineStr">
+        <is>
+          <t>16/10/2026</t>
+        </is>
+      </c>
+      <c r="H350" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I347" s="4" t="inlineStr">
-[...64 lines deleted...]
-      <c r="I350" s="7" t="inlineStr"/>
+      <c r="I350" s="4" t="inlineStr">
+        <is>
+          <t>16/10/2025</t>
+        </is>
+      </c>
     </row>
     <row r="351" ht="8" customHeight="1"/>
     <row r="352" ht="18" customHeight="1">
       <c r="A352" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B352" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C352" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D352" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E352" s="3" t="inlineStr">
         <is>
@@ -11189,91 +11409,91 @@
       </c>
       <c r="F352" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G352" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H352" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I352" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="353" ht="15" customHeight="1">
       <c r="A353" s="4" t="inlineStr">
         <is>
-          <t>002.2025.PE.SRP.SUAS/2026</t>
+          <t>007.2025.CP.SRP.01/2026</t>
         </is>
       </c>
       <c r="B353" s="4" t="inlineStr">
         <is>
-          <t>G C H REIS</t>
+          <t>ROTEX CONSTRUCOES E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C353" s="4" t="inlineStr">
         <is>
-          <t>28520441****-33</t>
+          <t>31.276.477/****-**</t>
         </is>
       </c>
       <c r="D353" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+          <t>EXECUÇÃO DOS SERVIÇOS DE PERFURAÇÃO E INSTALAÇÃO DE 18 POÇOS TUBULARES PROFUNDOS, JUNTO A ESTRUTURA DE CHAFARIZ E KIT DE ENERGIA FOTOVOLTAICA, EM DIVERSAS LOCALIDADES DO MUNICIPIO DE CATUNDA-CE.</t>
         </is>
       </c>
       <c r="E353" s="4" t="inlineStr">
         <is>
-          <t>R$ 5.564,67</t>
+          <t>R$ 2.293.037,95</t>
         </is>
       </c>
       <c r="F353" s="4" t="inlineStr">
         <is>
-          <t>03/03/2025</t>
+          <t>25/09/2025</t>
         </is>
       </c>
       <c r="G353" s="4" t="inlineStr">
         <is>
-          <t>03/03/2026</t>
+          <t>25/06/2026</t>
         </is>
       </c>
       <c r="H353" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I353" s="4" t="inlineStr">
         <is>
-          <t>03/03/2025</t>
+          <t>25/09/2025</t>
         </is>
       </c>
     </row>
     <row r="354" ht="8" customHeight="1"/>
     <row r="355" ht="18" customHeight="1">
       <c r="A355" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B355" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C355" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D355" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -11284,93 +11504,89 @@
       </c>
       <c r="F355" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G355" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H355" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I355" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="356" ht="15" customHeight="1">
       <c r="A356" s="4" t="inlineStr">
         <is>
-          <t>002.2025.PE.SRP.PAB.2/2026</t>
+          <t>005.2025.PE.SRP.PAB.2/2026</t>
         </is>
       </c>
       <c r="B356" s="4" t="inlineStr">
         <is>
-          <t>G C H REIS</t>
+          <t>CONCEITO MULTISERVICE LTDA</t>
         </is>
       </c>
       <c r="C356" s="4" t="inlineStr">
         <is>
-          <t>28520441****-33</t>
+          <t>16.442.794/****-**</t>
         </is>
       </c>
       <c r="D356" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
         </is>
       </c>
       <c r="E356" s="4" t="inlineStr">
         <is>
-          <t>R$ 59.045,80</t>
+          <t>R$ 30.108,53</t>
         </is>
       </c>
       <c r="F356" s="4" t="inlineStr">
         <is>
-          <t>09/02/2026</t>
+          <t>15/09/2026</t>
         </is>
       </c>
       <c r="G356" s="4" t="inlineStr">
         <is>
-          <t>09/02/2027</t>
+          <t>15/09/2027</t>
         </is>
       </c>
       <c r="H356" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I356" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I356" s="4" t="inlineStr"/>
     </row>
     <row r="357" ht="8" customHeight="1"/>
     <row r="358" ht="18" customHeight="1">
       <c r="A358" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B358" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C358" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D358" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E358" s="3" t="inlineStr">
         <is>
@@ -11379,188 +11595,154 @@
       </c>
       <c r="F358" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G358" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H358" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I358" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="359" ht="15" customHeight="1">
       <c r="A359" s="4" t="inlineStr">
         <is>
-          <t>002.2025.PE.SRP.Infraestrutura/2026</t>
+          <t>005.2025.PE.SRP.PAB/2026</t>
         </is>
       </c>
       <c r="B359" s="4" t="inlineStr">
         <is>
-          <t>G C H REIS</t>
+          <t>CONCEITO MULTISERVICE LTDA</t>
         </is>
       </c>
       <c r="C359" s="4" t="inlineStr">
         <is>
-          <t>28520441****-33</t>
+          <t>16.442.794/****-**</t>
         </is>
       </c>
       <c r="D359" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
         </is>
       </c>
       <c r="E359" s="4" t="inlineStr">
         <is>
-          <t>R$ 5.032,01</t>
+          <t>R$ 60.703,46</t>
         </is>
       </c>
       <c r="F359" s="4" t="inlineStr">
         <is>
-          <t>03/03/2025</t>
+          <t>12/03/2025</t>
         </is>
       </c>
       <c r="G359" s="4" t="inlineStr">
         <is>
-          <t>03/03/2026</t>
+          <t>13/03/2027</t>
         </is>
       </c>
       <c r="H359" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I359" s="4" t="inlineStr">
         <is>
-          <t>03/03/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="360" ht="14" customHeight="1">
+      <c r="A360" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="361" ht="16" customHeight="1">
+      <c r="A361" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B361" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C361" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D361" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E361" s="6" t="inlineStr"/>
+      <c r="F361" s="6" t="inlineStr"/>
+      <c r="G361" s="6" t="inlineStr"/>
+      <c r="H361" s="6" t="inlineStr"/>
+      <c r="I361" s="6" t="inlineStr"/>
+    </row>
+    <row r="362" ht="14" customHeight="1">
+      <c r="A362" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B362" s="7" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="C362" s="7" t="inlineStr">
+        <is>
+          <t>R$ 30.351,73</t>
+        </is>
+      </c>
+      <c r="D362" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00022/2026</t>
+        </is>
+      </c>
+      <c r="E362" s="7" t="inlineStr"/>
+      <c r="F362" s="7" t="inlineStr"/>
+      <c r="G362" s="7" t="inlineStr"/>
+      <c r="H362" s="7" t="inlineStr"/>
+      <c r="I362" s="7" t="inlineStr"/>
     </row>
     <row r="363" ht="8" customHeight="1"/>
     <row r="364" ht="18" customHeight="1">
       <c r="A364" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B364" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C364" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D364" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E364" s="3" t="inlineStr">
         <is>
@@ -11569,93 +11751,89 @@
       </c>
       <c r="F364" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G364" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H364" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I364" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="365" ht="15" customHeight="1">
       <c r="A365" s="4" t="inlineStr">
         <is>
-          <t>002.2025.PE.SRP.Hospital.2/2026</t>
+          <t>005.2025.PE.SRP.INFRA.2/2026</t>
         </is>
       </c>
       <c r="B365" s="4" t="inlineStr">
         <is>
-          <t>G C H REIS</t>
+          <t>CONCEITO MULTISERVICE LTDA</t>
         </is>
       </c>
       <c r="C365" s="4" t="inlineStr">
         <is>
-          <t>28520441****-33</t>
+          <t>16.442.794/****-**</t>
         </is>
       </c>
       <c r="D365" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
         </is>
       </c>
       <c r="E365" s="4" t="inlineStr">
         <is>
-          <t>R$ 45.674,15</t>
+          <t>R$ 6.142,52</t>
         </is>
       </c>
       <c r="F365" s="4" t="inlineStr">
         <is>
-          <t>09/02/2026</t>
+          <t>15/09/2026</t>
         </is>
       </c>
       <c r="G365" s="4" t="inlineStr">
         <is>
-          <t>09/02/2027</t>
+          <t>15/09/2027</t>
         </is>
       </c>
       <c r="H365" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I365" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I365" s="4" t="inlineStr"/>
     </row>
     <row r="366" ht="8" customHeight="1"/>
     <row r="367" ht="18" customHeight="1">
       <c r="A367" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B367" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C367" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D367" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E367" s="3" t="inlineStr">
         <is>
@@ -11664,30223 +11842,33877 @@
       </c>
       <c r="F367" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G367" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H367" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I367" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="368" ht="15" customHeight="1">
       <c r="A368" s="4" t="inlineStr">
         <is>
+          <t>005.2025.PE.SRP.INFRA/2026</t>
+        </is>
+      </c>
+      <c r="B368" s="4" t="inlineStr">
+        <is>
+          <t>CONCEITO MULTISERVICE LTDA</t>
+        </is>
+      </c>
+      <c r="C368" s="4" t="inlineStr">
+        <is>
+          <t>16.442.794/****-**</t>
+        </is>
+      </c>
+      <c r="D368" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E368" s="4" t="inlineStr">
+        <is>
+          <t>R$ 11.757,46</t>
+        </is>
+      </c>
+      <c r="F368" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+      <c r="G368" s="4" t="inlineStr">
+        <is>
+          <t>13/03/2027</t>
+        </is>
+      </c>
+      <c r="H368" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I368" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="369" ht="14" customHeight="1">
+      <c r="A369" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (2):</t>
+        </is>
+      </c>
+    </row>
+    <row r="370" ht="16" customHeight="1">
+      <c r="A370" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B370" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C370" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D370" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E370" s="6" t="inlineStr"/>
+      <c r="F370" s="6" t="inlineStr"/>
+      <c r="G370" s="6" t="inlineStr"/>
+      <c r="H370" s="6" t="inlineStr"/>
+      <c r="I370" s="6" t="inlineStr"/>
+    </row>
+    <row r="371" ht="14" customHeight="1">
+      <c r="A371" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B371" s="7" t="inlineStr">
+        <is>
+          <t>11/03/2026</t>
+        </is>
+      </c>
+      <c r="C371" s="7" t="inlineStr">
+        <is>
+          <t>R$ 5.878,73</t>
+        </is>
+      </c>
+      <c r="D371" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00021/2026</t>
+        </is>
+      </c>
+      <c r="E371" s="7" t="inlineStr"/>
+      <c r="F371" s="7" t="inlineStr"/>
+      <c r="G371" s="7" t="inlineStr"/>
+      <c r="H371" s="7" t="inlineStr"/>
+      <c r="I371" s="7" t="inlineStr"/>
+    </row>
+    <row r="372" ht="14" customHeight="1">
+      <c r="A372" s="8" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B372" s="8" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="C372" s="8" t="inlineStr">
+        <is>
+          <t>R$ 5.878,73</t>
+        </is>
+      </c>
+      <c r="D372" s="8" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00021/2026</t>
+        </is>
+      </c>
+      <c r="E372" s="8" t="inlineStr"/>
+      <c r="F372" s="8" t="inlineStr"/>
+      <c r="G372" s="8" t="inlineStr"/>
+      <c r="H372" s="8" t="inlineStr"/>
+      <c r="I372" s="8" t="inlineStr"/>
+    </row>
+    <row r="373" ht="8" customHeight="1"/>
+    <row r="374" ht="18" customHeight="1">
+      <c r="A374" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B374" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C374" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D374" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E374" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F374" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G374" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H374" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I374" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="375" ht="15" customHeight="1">
+      <c r="A375" s="4" t="inlineStr">
+        <is>
+          <t>005.2025.PE.SRP.HOSP.2/2026</t>
+        </is>
+      </c>
+      <c r="B375" s="4" t="inlineStr">
+        <is>
+          <t>CONCEITO MULTISERVICE LTDA</t>
+        </is>
+      </c>
+      <c r="C375" s="4" t="inlineStr">
+        <is>
+          <t>16.442.794/****-**</t>
+        </is>
+      </c>
+      <c r="D375" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E375" s="4" t="inlineStr">
+        <is>
+          <t>R$ 59.966,41</t>
+        </is>
+      </c>
+      <c r="F375" s="4" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+      <c r="G375" s="4" t="inlineStr">
+        <is>
+          <t>15/09/2027</t>
+        </is>
+      </c>
+      <c r="H375" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I375" s="4" t="inlineStr"/>
+    </row>
+    <row r="376" ht="8" customHeight="1"/>
+    <row r="377" ht="18" customHeight="1">
+      <c r="A377" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B377" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C377" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D377" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E377" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F377" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G377" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H377" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I377" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="378" ht="15" customHeight="1">
+      <c r="A378" s="4" t="inlineStr">
+        <is>
+          <t>005.2025.PE.SRP.HOSP/2026</t>
+        </is>
+      </c>
+      <c r="B378" s="4" t="inlineStr">
+        <is>
+          <t>CONCEITO MULTISERVICE LTDA</t>
+        </is>
+      </c>
+      <c r="C378" s="4" t="inlineStr">
+        <is>
+          <t>16.442.794/****-**</t>
+        </is>
+      </c>
+      <c r="D378" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E378" s="4" t="inlineStr">
+        <is>
+          <t>R$ 122.031,48</t>
+        </is>
+      </c>
+      <c r="F378" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+      <c r="G378" s="4" t="inlineStr">
+        <is>
+          <t>13/03/2027</t>
+        </is>
+      </c>
+      <c r="H378" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I378" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="379" ht="14" customHeight="1">
+      <c r="A379" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="380" ht="16" customHeight="1">
+      <c r="A380" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B380" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C380" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D380" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E380" s="6" t="inlineStr"/>
+      <c r="F380" s="6" t="inlineStr"/>
+      <c r="G380" s="6" t="inlineStr"/>
+      <c r="H380" s="6" t="inlineStr"/>
+      <c r="I380" s="6" t="inlineStr"/>
+    </row>
+    <row r="381" ht="14" customHeight="1">
+      <c r="A381" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B381" s="7" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="C381" s="7" t="inlineStr">
+        <is>
+          <t>R$ 61.015,74</t>
+        </is>
+      </c>
+      <c r="D381" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00020/2026</t>
+        </is>
+      </c>
+      <c r="E381" s="7" t="inlineStr"/>
+      <c r="F381" s="7" t="inlineStr"/>
+      <c r="G381" s="7" t="inlineStr"/>
+      <c r="H381" s="7" t="inlineStr"/>
+      <c r="I381" s="7" t="inlineStr"/>
+    </row>
+    <row r="382" ht="8" customHeight="1"/>
+    <row r="383" ht="18" customHeight="1">
+      <c r="A383" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B383" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C383" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D383" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E383" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F383" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G383" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H383" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I383" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="384" ht="15" customHeight="1">
+      <c r="A384" s="4" t="inlineStr">
+        <is>
+          <t>005.2025.PE.SRP.GAB.2/2026</t>
+        </is>
+      </c>
+      <c r="B384" s="4" t="inlineStr">
+        <is>
+          <t>CONCEITO MULTISERVICE LTDA</t>
+        </is>
+      </c>
+      <c r="C384" s="4" t="inlineStr">
+        <is>
+          <t>16.442.794/****-**</t>
+        </is>
+      </c>
+      <c r="D384" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E384" s="4" t="inlineStr">
+        <is>
+          <t>R$ 6.128,11</t>
+        </is>
+      </c>
+      <c r="F384" s="4" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+      <c r="G384" s="4" t="inlineStr">
+        <is>
+          <t>15/09/2027</t>
+        </is>
+      </c>
+      <c r="H384" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I384" s="4" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="385" ht="8" customHeight="1"/>
+    <row r="386" ht="18" customHeight="1">
+      <c r="A386" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B386" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C386" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D386" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E386" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F386" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G386" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H386" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I386" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="387" ht="15" customHeight="1">
+      <c r="A387" s="4" t="inlineStr">
+        <is>
+          <t>005.2025.PE.SRP.GAB/2026</t>
+        </is>
+      </c>
+      <c r="B387" s="4" t="inlineStr">
+        <is>
+          <t>CONCEITO MULTISERVICE LTDA</t>
+        </is>
+      </c>
+      <c r="C387" s="4" t="inlineStr">
+        <is>
+          <t>16.442.794/****-**</t>
+        </is>
+      </c>
+      <c r="D387" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E387" s="4" t="inlineStr">
+        <is>
+          <t>R$ 11.950,40</t>
+        </is>
+      </c>
+      <c r="F387" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+      <c r="G387" s="4" t="inlineStr">
+        <is>
+          <t>13/03/2027</t>
+        </is>
+      </c>
+      <c r="H387" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I387" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="388" ht="14" customHeight="1">
+      <c r="A388" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="389" ht="16" customHeight="1">
+      <c r="A389" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B389" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C389" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D389" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E389" s="6" t="inlineStr"/>
+      <c r="F389" s="6" t="inlineStr"/>
+      <c r="G389" s="6" t="inlineStr"/>
+      <c r="H389" s="6" t="inlineStr"/>
+      <c r="I389" s="6" t="inlineStr"/>
+    </row>
+    <row r="390" ht="14" customHeight="1">
+      <c r="A390" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B390" s="7" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="C390" s="7" t="inlineStr">
+        <is>
+          <t>R$ 5.975,20</t>
+        </is>
+      </c>
+      <c r="D390" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00019/2026</t>
+        </is>
+      </c>
+      <c r="E390" s="7" t="inlineStr"/>
+      <c r="F390" s="7" t="inlineStr"/>
+      <c r="G390" s="7" t="inlineStr"/>
+      <c r="H390" s="7" t="inlineStr"/>
+      <c r="I390" s="7" t="inlineStr"/>
+    </row>
+    <row r="391" ht="8" customHeight="1"/>
+    <row r="392" ht="18" customHeight="1">
+      <c r="A392" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B392" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C392" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D392" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E392" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F392" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G392" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H392" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I392" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="393" ht="15" customHeight="1">
+      <c r="A393" s="4" t="inlineStr">
+        <is>
+          <t>005.2025.PE.SRP.FUNDEB.2/2026</t>
+        </is>
+      </c>
+      <c r="B393" s="4" t="inlineStr">
+        <is>
+          <t>CONCEITO MULTISERVICE LTDA</t>
+        </is>
+      </c>
+      <c r="C393" s="4" t="inlineStr">
+        <is>
+          <t>16.442.794/****-**</t>
+        </is>
+      </c>
+      <c r="D393" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E393" s="4" t="inlineStr">
+        <is>
+          <t>R$ 60.513,66</t>
+        </is>
+      </c>
+      <c r="F393" s="4" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+      <c r="G393" s="4" t="inlineStr">
+        <is>
+          <t>15/09/2027</t>
+        </is>
+      </c>
+      <c r="H393" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I393" s="4" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="394" ht="8" customHeight="1"/>
+    <row r="395" ht="18" customHeight="1">
+      <c r="A395" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B395" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C395" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D395" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E395" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F395" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G395" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H395" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I395" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="396" ht="15" customHeight="1">
+      <c r="A396" s="4" t="inlineStr">
+        <is>
+          <t>005.2025.PE.SRP.FUNDEB/2026</t>
+        </is>
+      </c>
+      <c r="B396" s="4" t="inlineStr">
+        <is>
+          <t>CONCEITO MULTISERVICE LTDA</t>
+        </is>
+      </c>
+      <c r="C396" s="4" t="inlineStr">
+        <is>
+          <t>16.442.794/****-**</t>
+        </is>
+      </c>
+      <c r="D396" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E396" s="4" t="inlineStr">
+        <is>
+          <t>R$ 120.794,58</t>
+        </is>
+      </c>
+      <c r="F396" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+      <c r="G396" s="4" t="inlineStr">
+        <is>
+          <t>13/03/2027</t>
+        </is>
+      </c>
+      <c r="H396" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I396" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="397" ht="14" customHeight="1">
+      <c r="A397" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="398" ht="16" customHeight="1">
+      <c r="A398" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B398" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C398" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D398" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E398" s="6" t="inlineStr"/>
+      <c r="F398" s="6" t="inlineStr"/>
+      <c r="G398" s="6" t="inlineStr"/>
+      <c r="H398" s="6" t="inlineStr"/>
+      <c r="I398" s="6" t="inlineStr"/>
+    </row>
+    <row r="399" ht="14" customHeight="1">
+      <c r="A399" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B399" s="7" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="C399" s="7" t="inlineStr">
+        <is>
+          <t>R$ 60.397,29</t>
+        </is>
+      </c>
+      <c r="D399" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00018/2026</t>
+        </is>
+      </c>
+      <c r="E399" s="7" t="inlineStr"/>
+      <c r="F399" s="7" t="inlineStr"/>
+      <c r="G399" s="7" t="inlineStr"/>
+      <c r="H399" s="7" t="inlineStr"/>
+      <c r="I399" s="7" t="inlineStr"/>
+    </row>
+    <row r="400" ht="8" customHeight="1"/>
+    <row r="401" ht="18" customHeight="1">
+      <c r="A401" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B401" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C401" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D401" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E401" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F401" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G401" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H401" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I401" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="402" ht="15" customHeight="1">
+      <c r="A402" s="4" t="inlineStr">
+        <is>
+          <t>005.2025.PE.SRP.FMS.2/2026</t>
+        </is>
+      </c>
+      <c r="B402" s="4" t="inlineStr">
+        <is>
+          <t>CONCEITO MULTISERVICE LTDA</t>
+        </is>
+      </c>
+      <c r="C402" s="4" t="inlineStr">
+        <is>
+          <t>16.442.794/****-**</t>
+        </is>
+      </c>
+      <c r="D402" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E402" s="4" t="inlineStr">
+        <is>
+          <t>R$ 30.147,03</t>
+        </is>
+      </c>
+      <c r="F402" s="4" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+      <c r="G402" s="4" t="inlineStr">
+        <is>
+          <t>15/09/2027</t>
+        </is>
+      </c>
+      <c r="H402" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I402" s="4" t="inlineStr"/>
+    </row>
+    <row r="403" ht="8" customHeight="1"/>
+    <row r="404" ht="18" customHeight="1">
+      <c r="A404" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B404" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C404" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D404" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E404" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F404" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G404" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H404" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I404" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="405" ht="15" customHeight="1">
+      <c r="A405" s="4" t="inlineStr">
+        <is>
+          <t>005.2025.PE.SRP.FMS/2026</t>
+        </is>
+      </c>
+      <c r="B405" s="4" t="inlineStr">
+        <is>
+          <t>CONCEITO MULTISERVICE LTDA</t>
+        </is>
+      </c>
+      <c r="C405" s="4" t="inlineStr">
+        <is>
+          <t>16.442.794/****-**</t>
+        </is>
+      </c>
+      <c r="D405" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E405" s="4" t="inlineStr">
+        <is>
+          <t>R$ 60.694,46</t>
+        </is>
+      </c>
+      <c r="F405" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+      <c r="G405" s="4" t="inlineStr">
+        <is>
+          <t>13/03/2027</t>
+        </is>
+      </c>
+      <c r="H405" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I405" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="406" ht="14" customHeight="1">
+      <c r="A406" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="407" ht="16" customHeight="1">
+      <c r="A407" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B407" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C407" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D407" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E407" s="6" t="inlineStr"/>
+      <c r="F407" s="6" t="inlineStr"/>
+      <c r="G407" s="6" t="inlineStr"/>
+      <c r="H407" s="6" t="inlineStr"/>
+      <c r="I407" s="6" t="inlineStr"/>
+    </row>
+    <row r="408" ht="14" customHeight="1">
+      <c r="A408" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B408" s="7" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="C408" s="7" t="inlineStr">
+        <is>
+          <t>R$ 30.347,23</t>
+        </is>
+      </c>
+      <c r="D408" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00017/2026</t>
+        </is>
+      </c>
+      <c r="E408" s="7" t="inlineStr"/>
+      <c r="F408" s="7" t="inlineStr"/>
+      <c r="G408" s="7" t="inlineStr"/>
+      <c r="H408" s="7" t="inlineStr"/>
+      <c r="I408" s="7" t="inlineStr"/>
+    </row>
+    <row r="409" ht="8" customHeight="1"/>
+    <row r="410" ht="18" customHeight="1">
+      <c r="A410" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B410" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C410" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D410" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E410" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F410" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G410" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H410" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I410" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="411" ht="15" customHeight="1">
+      <c r="A411" s="4" t="inlineStr">
+        <is>
+          <t>005.2025.PE.SRP.FME.2/2026</t>
+        </is>
+      </c>
+      <c r="B411" s="4" t="inlineStr">
+        <is>
+          <t>CONCEITO MULTISERVICE LTDA</t>
+        </is>
+      </c>
+      <c r="C411" s="4" t="inlineStr">
+        <is>
+          <t>16.442.794/****-**</t>
+        </is>
+      </c>
+      <c r="D411" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E411" s="4" t="inlineStr">
+        <is>
+          <t>R$ 30.154,53</t>
+        </is>
+      </c>
+      <c r="F411" s="4" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+      <c r="G411" s="4" t="inlineStr">
+        <is>
+          <t>15/09/2027</t>
+        </is>
+      </c>
+      <c r="H411" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I411" s="4" t="inlineStr"/>
+    </row>
+    <row r="412" ht="8" customHeight="1"/>
+    <row r="413" ht="18" customHeight="1">
+      <c r="A413" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B413" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C413" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D413" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E413" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F413" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G413" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H413" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I413" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="414" ht="15" customHeight="1">
+      <c r="A414" s="4" t="inlineStr">
+        <is>
+          <t>005.2025.PE.SRP.FME/2026</t>
+        </is>
+      </c>
+      <c r="B414" s="4" t="inlineStr">
+        <is>
+          <t>CONCEITO MULTISERVICE LTDA</t>
+        </is>
+      </c>
+      <c r="C414" s="4" t="inlineStr">
+        <is>
+          <t>16.442.794/****-**</t>
+        </is>
+      </c>
+      <c r="D414" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E414" s="4" t="inlineStr">
+        <is>
+          <t>R$ 60.703,46</t>
+        </is>
+      </c>
+      <c r="F414" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+      <c r="G414" s="4" t="inlineStr">
+        <is>
+          <t>13/03/2027</t>
+        </is>
+      </c>
+      <c r="H414" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I414" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="415" ht="14" customHeight="1">
+      <c r="A415" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="416" ht="16" customHeight="1">
+      <c r="A416" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B416" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C416" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D416" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E416" s="6" t="inlineStr"/>
+      <c r="F416" s="6" t="inlineStr"/>
+      <c r="G416" s="6" t="inlineStr"/>
+      <c r="H416" s="6" t="inlineStr"/>
+      <c r="I416" s="6" t="inlineStr"/>
+    </row>
+    <row r="417" ht="14" customHeight="1">
+      <c r="A417" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B417" s="7" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="C417" s="7" t="inlineStr">
+        <is>
+          <t>R$ 30.351,73</t>
+        </is>
+      </c>
+      <c r="D417" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00016/2026</t>
+        </is>
+      </c>
+      <c r="E417" s="7" t="inlineStr"/>
+      <c r="F417" s="7" t="inlineStr"/>
+      <c r="G417" s="7" t="inlineStr"/>
+      <c r="H417" s="7" t="inlineStr"/>
+      <c r="I417" s="7" t="inlineStr"/>
+    </row>
+    <row r="418" ht="8" customHeight="1"/>
+    <row r="419" ht="18" customHeight="1">
+      <c r="A419" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B419" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C419" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D419" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E419" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F419" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G419" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H419" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I419" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="420" ht="15" customHeight="1">
+      <c r="A420" s="4" t="inlineStr">
+        <is>
+          <t>005.2025.PE.SRP.CULT.2/2026</t>
+        </is>
+      </c>
+      <c r="B420" s="4" t="inlineStr">
+        <is>
+          <t>CONCEITO MULTISERVICE LTDA</t>
+        </is>
+      </c>
+      <c r="C420" s="4" t="inlineStr">
+        <is>
+          <t>16.442.794/****-**</t>
+        </is>
+      </c>
+      <c r="D420" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E420" s="4" t="inlineStr">
+        <is>
+          <t>R$ 6.205,02</t>
+        </is>
+      </c>
+      <c r="F420" s="4" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+      <c r="G420" s="4" t="inlineStr">
+        <is>
+          <t>15/09/2027</t>
+        </is>
+      </c>
+      <c r="H420" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I420" s="4" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="421" ht="8" customHeight="1"/>
+    <row r="422" ht="18" customHeight="1">
+      <c r="A422" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B422" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C422" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D422" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E422" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F422" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G422" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H422" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I422" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="423" ht="15" customHeight="1">
+      <c r="A423" s="4" t="inlineStr">
+        <is>
+          <t>005.2025.PE.SRP.CULT/2026</t>
+        </is>
+      </c>
+      <c r="B423" s="4" t="inlineStr">
+        <is>
+          <t>CONCEITO MULTISERVICE LTDA</t>
+        </is>
+      </c>
+      <c r="C423" s="4" t="inlineStr">
+        <is>
+          <t>16.442.794/****-**</t>
+        </is>
+      </c>
+      <c r="D423" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E423" s="4" t="inlineStr">
+        <is>
+          <t>R$ 11.819,18</t>
+        </is>
+      </c>
+      <c r="F423" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+      <c r="G423" s="4" t="inlineStr">
+        <is>
+          <t>13/03/2027</t>
+        </is>
+      </c>
+      <c r="H423" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I423" s="4" t="inlineStr"/>
+    </row>
+    <row r="424" ht="14" customHeight="1">
+      <c r="A424" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="425" ht="16" customHeight="1">
+      <c r="A425" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B425" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C425" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D425" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E425" s="6" t="inlineStr"/>
+      <c r="F425" s="6" t="inlineStr"/>
+      <c r="G425" s="6" t="inlineStr"/>
+      <c r="H425" s="6" t="inlineStr"/>
+      <c r="I425" s="6" t="inlineStr"/>
+    </row>
+    <row r="426" ht="14" customHeight="1">
+      <c r="A426" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B426" s="7" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="C426" s="7" t="inlineStr">
+        <is>
+          <t>R$ 5.909,59</t>
+        </is>
+      </c>
+      <c r="D426" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00015/2026</t>
+        </is>
+      </c>
+      <c r="E426" s="7" t="inlineStr"/>
+      <c r="F426" s="7" t="inlineStr"/>
+      <c r="G426" s="7" t="inlineStr"/>
+      <c r="H426" s="7" t="inlineStr"/>
+      <c r="I426" s="7" t="inlineStr"/>
+    </row>
+    <row r="427" ht="8" customHeight="1"/>
+    <row r="428" ht="18" customHeight="1">
+      <c r="A428" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B428" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C428" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D428" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E428" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F428" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G428" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H428" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I428" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="429" ht="15" customHeight="1">
+      <c r="A429" s="4" t="inlineStr">
+        <is>
+          <t>005.2025.PE.SRP.CRAS/2026</t>
+        </is>
+      </c>
+      <c r="B429" s="4" t="inlineStr">
+        <is>
+          <t>CONCEITO MULTISERVICE LTDA</t>
+        </is>
+      </c>
+      <c r="C429" s="4" t="inlineStr">
+        <is>
+          <t>16.442.794/****-**</t>
+        </is>
+      </c>
+      <c r="D429" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E429" s="4" t="inlineStr">
+        <is>
+          <t>R$ 24.062,82</t>
+        </is>
+      </c>
+      <c r="F429" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+      <c r="G429" s="4" t="inlineStr">
+        <is>
+          <t>13/03/2027</t>
+        </is>
+      </c>
+      <c r="H429" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I429" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="430" ht="14" customHeight="1">
+      <c r="A430" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="431" ht="16" customHeight="1">
+      <c r="A431" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B431" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C431" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D431" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E431" s="6" t="inlineStr"/>
+      <c r="F431" s="6" t="inlineStr"/>
+      <c r="G431" s="6" t="inlineStr"/>
+      <c r="H431" s="6" t="inlineStr"/>
+      <c r="I431" s="6" t="inlineStr"/>
+    </row>
+    <row r="432" ht="14" customHeight="1">
+      <c r="A432" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B432" s="7" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="C432" s="7" t="inlineStr">
+        <is>
+          <t>R$ 12.031,41</t>
+        </is>
+      </c>
+      <c r="D432" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00014/2026</t>
+        </is>
+      </c>
+      <c r="E432" s="7" t="inlineStr"/>
+      <c r="F432" s="7" t="inlineStr"/>
+      <c r="G432" s="7" t="inlineStr"/>
+      <c r="H432" s="7" t="inlineStr"/>
+      <c r="I432" s="7" t="inlineStr"/>
+    </row>
+    <row r="433" ht="8" customHeight="1"/>
+    <row r="434" ht="18" customHeight="1">
+      <c r="A434" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B434" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C434" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D434" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E434" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F434" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G434" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H434" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I434" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="435" ht="15" customHeight="1">
+      <c r="A435" s="4" t="inlineStr">
+        <is>
+          <t>005.2025.PE.SRP.AS.2/2026</t>
+        </is>
+      </c>
+      <c r="B435" s="4" t="inlineStr">
+        <is>
+          <t>CONCEITO MULTISERVICE LTDA</t>
+        </is>
+      </c>
+      <c r="C435" s="4" t="inlineStr">
+        <is>
+          <t>16.442.794/****-**</t>
+        </is>
+      </c>
+      <c r="D435" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E435" s="4" t="inlineStr">
+        <is>
+          <t>R$ 30.180,65</t>
+        </is>
+      </c>
+      <c r="F435" s="4" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+      <c r="G435" s="4" t="inlineStr">
+        <is>
+          <t>15/09/2027</t>
+        </is>
+      </c>
+      <c r="H435" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I435" s="4" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="436" ht="8" customHeight="1"/>
+    <row r="437" ht="18" customHeight="1">
+      <c r="A437" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B437" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C437" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D437" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E437" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F437" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G437" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H437" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I437" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="438" ht="15" customHeight="1">
+      <c r="A438" s="4" t="inlineStr">
+        <is>
+          <t>005.2025.PE.SRP.AS/2026</t>
+        </is>
+      </c>
+      <c r="B438" s="4" t="inlineStr">
+        <is>
+          <t>CONCEITO MULTISERVICE LTDA</t>
+        </is>
+      </c>
+      <c r="C438" s="4" t="inlineStr">
+        <is>
+          <t>16.442.794/****-**</t>
+        </is>
+      </c>
+      <c r="D438" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E438" s="4" t="inlineStr">
+        <is>
+          <t>R$ 60.361,30</t>
+        </is>
+      </c>
+      <c r="F438" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+      <c r="G438" s="4" t="inlineStr">
+        <is>
+          <t>13/03/2027</t>
+        </is>
+      </c>
+      <c r="H438" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I438" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="439" ht="14" customHeight="1">
+      <c r="A439" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="440" ht="16" customHeight="1">
+      <c r="A440" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B440" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C440" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D440" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E440" s="6" t="inlineStr"/>
+      <c r="F440" s="6" t="inlineStr"/>
+      <c r="G440" s="6" t="inlineStr"/>
+      <c r="H440" s="6" t="inlineStr"/>
+      <c r="I440" s="6" t="inlineStr"/>
+    </row>
+    <row r="441" ht="14" customHeight="1">
+      <c r="A441" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B441" s="7" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="C441" s="7" t="inlineStr">
+        <is>
+          <t>R$ 30.180,65</t>
+        </is>
+      </c>
+      <c r="D441" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00013/2026</t>
+        </is>
+      </c>
+      <c r="E441" s="7" t="inlineStr"/>
+      <c r="F441" s="7" t="inlineStr"/>
+      <c r="G441" s="7" t="inlineStr"/>
+      <c r="H441" s="7" t="inlineStr"/>
+      <c r="I441" s="7" t="inlineStr"/>
+    </row>
+    <row r="442" ht="8" customHeight="1"/>
+    <row r="443" ht="18" customHeight="1">
+      <c r="A443" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B443" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C443" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D443" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E443" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F443" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G443" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H443" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I443" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="444" ht="15" customHeight="1">
+      <c r="A444" s="4" t="inlineStr">
+        <is>
+          <t>005.2025.PE.SRP.AGRIC/2026</t>
+        </is>
+      </c>
+      <c r="B444" s="4" t="inlineStr">
+        <is>
+          <t>CONCEITO MULTISERVICE LTDA</t>
+        </is>
+      </c>
+      <c r="C444" s="4" t="inlineStr">
+        <is>
+          <t>16.442.794/****-**</t>
+        </is>
+      </c>
+      <c r="D444" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E444" s="4" t="inlineStr">
+        <is>
+          <t>R$ 11.759,68</t>
+        </is>
+      </c>
+      <c r="F444" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+      <c r="G444" s="4" t="inlineStr">
+        <is>
+          <t>13/03/2027</t>
+        </is>
+      </c>
+      <c r="H444" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I444" s="4" t="inlineStr"/>
+    </row>
+    <row r="445" ht="14" customHeight="1">
+      <c r="A445" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="446" ht="16" customHeight="1">
+      <c r="A446" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B446" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C446" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D446" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E446" s="6" t="inlineStr"/>
+      <c r="F446" s="6" t="inlineStr"/>
+      <c r="G446" s="6" t="inlineStr"/>
+      <c r="H446" s="6" t="inlineStr"/>
+      <c r="I446" s="6" t="inlineStr"/>
+    </row>
+    <row r="447" ht="14" customHeight="1">
+      <c r="A447" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B447" s="7" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="C447" s="7" t="inlineStr">
+        <is>
+          <t>R$ 5.879,84</t>
+        </is>
+      </c>
+      <c r="D447" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00012/2026</t>
+        </is>
+      </c>
+      <c r="E447" s="7" t="inlineStr"/>
+      <c r="F447" s="7" t="inlineStr"/>
+      <c r="G447" s="7" t="inlineStr"/>
+      <c r="H447" s="7" t="inlineStr"/>
+      <c r="I447" s="7" t="inlineStr"/>
+    </row>
+    <row r="448" ht="8" customHeight="1"/>
+    <row r="449" ht="18" customHeight="1">
+      <c r="A449" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B449" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C449" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D449" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E449" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F449" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G449" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H449" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I449" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="450" ht="15" customHeight="1">
+      <c r="A450" s="4" t="inlineStr">
+        <is>
+          <t>005.2025.PE.SRP.AGRI.2/2026</t>
+        </is>
+      </c>
+      <c r="B450" s="4" t="inlineStr">
+        <is>
+          <t>CONCEITO MULTISERVICE LTDA</t>
+        </is>
+      </c>
+      <c r="C450" s="4" t="inlineStr">
+        <is>
+          <t>16.442.794/****-**</t>
+        </is>
+      </c>
+      <c r="D450" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E450" s="4" t="inlineStr">
+        <is>
+          <t>R$ 6.133,32</t>
+        </is>
+      </c>
+      <c r="F450" s="4" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+      <c r="G450" s="4" t="inlineStr">
+        <is>
+          <t>15/09/2027</t>
+        </is>
+      </c>
+      <c r="H450" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I450" s="4" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="451" ht="8" customHeight="1"/>
+    <row r="452" ht="18" customHeight="1">
+      <c r="A452" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B452" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C452" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D452" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E452" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F452" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G452" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H452" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I452" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="453" ht="15" customHeight="1">
+      <c r="A453" s="4" t="inlineStr">
+        <is>
+          <t>005.2025.PE.SRP.ADM.2/2026</t>
+        </is>
+      </c>
+      <c r="B453" s="4" t="inlineStr">
+        <is>
+          <t>CONCEITO MULTISERVICE LTDA</t>
+        </is>
+      </c>
+      <c r="C453" s="4" t="inlineStr">
+        <is>
+          <t>16.442.794/****-**</t>
+        </is>
+      </c>
+      <c r="D453" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E453" s="4" t="inlineStr">
+        <is>
+          <t>R$ 6.213,52</t>
+        </is>
+      </c>
+      <c r="F453" s="4" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+      <c r="G453" s="4" t="inlineStr">
+        <is>
+          <t>15/09/2027</t>
+        </is>
+      </c>
+      <c r="H453" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I453" s="4" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="454" ht="8" customHeight="1"/>
+    <row r="455" ht="18" customHeight="1">
+      <c r="A455" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B455" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C455" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D455" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E455" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F455" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G455" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H455" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I455" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="456" ht="15" customHeight="1">
+      <c r="A456" s="4" t="inlineStr">
+        <is>
+          <t>005.2025.PE.SRP.ADM/2026</t>
+        </is>
+      </c>
+      <c r="B456" s="4" t="inlineStr">
+        <is>
+          <t>CONCEITO MULTISERVICE LTDA</t>
+        </is>
+      </c>
+      <c r="C456" s="4" t="inlineStr">
+        <is>
+          <t>16.442.794/****-**</t>
+        </is>
+      </c>
+      <c r="D456" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E456" s="4" t="inlineStr">
+        <is>
+          <t>R$ 11.819,18</t>
+        </is>
+      </c>
+      <c r="F456" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+      <c r="G456" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2027</t>
+        </is>
+      </c>
+      <c r="H456" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I456" s="4" t="inlineStr"/>
+    </row>
+    <row r="457" ht="14" customHeight="1">
+      <c r="A457" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="458" ht="16" customHeight="1">
+      <c r="A458" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B458" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C458" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D458" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E458" s="6" t="inlineStr"/>
+      <c r="F458" s="6" t="inlineStr"/>
+      <c r="G458" s="6" t="inlineStr"/>
+      <c r="H458" s="6" t="inlineStr"/>
+      <c r="I458" s="6" t="inlineStr"/>
+    </row>
+    <row r="459" ht="14" customHeight="1">
+      <c r="A459" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B459" s="7" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="C459" s="7" t="inlineStr">
+        <is>
+          <t>R$ 5.909,59</t>
+        </is>
+      </c>
+      <c r="D459" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00011/2026</t>
+        </is>
+      </c>
+      <c r="E459" s="7" t="inlineStr"/>
+      <c r="F459" s="7" t="inlineStr"/>
+      <c r="G459" s="7" t="inlineStr"/>
+      <c r="H459" s="7" t="inlineStr"/>
+      <c r="I459" s="7" t="inlineStr"/>
+    </row>
+    <row r="460" ht="8" customHeight="1"/>
+    <row r="461" ht="18" customHeight="1">
+      <c r="A461" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B461" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C461" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D461" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E461" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F461" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G461" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H461" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I461" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="462" ht="15" customHeight="1">
+      <c r="A462" s="4" t="inlineStr">
+        <is>
+          <t>004.2026.PE.SRP.01/2026</t>
+        </is>
+      </c>
+      <c r="B462" s="4" t="inlineStr">
+        <is>
+          <t>OMEGA DISTRIBUIDORA DE PRODUTOS ALIMENTICIOS LTDA</t>
+        </is>
+      </c>
+      <c r="C462" s="4" t="inlineStr">
+        <is>
+          <t>41.600.131/****-**</t>
+        </is>
+      </c>
+      <c r="D462" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de gêneros alimentícios destinados à merenda escolar da rede pública municipal de educação do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E462" s="4" t="inlineStr">
+        <is>
+          <t>R$ 250.471,00</t>
+        </is>
+      </c>
+      <c r="F462" s="4" t="inlineStr">
+        <is>
+          <t>27/05/2026</t>
+        </is>
+      </c>
+      <c r="G462" s="4" t="inlineStr">
+        <is>
+          <t>27/05/2027</t>
+        </is>
+      </c>
+      <c r="H462" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I462" s="4" t="inlineStr"/>
+    </row>
+    <row r="463" ht="8" customHeight="1"/>
+    <row r="464" ht="18" customHeight="1">
+      <c r="A464" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B464" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C464" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D464" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E464" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F464" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G464" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H464" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I464" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="465" ht="15" customHeight="1">
+      <c r="A465" s="4" t="inlineStr">
+        <is>
+          <t>004.2025.PE.SRP.SAUDE/2026</t>
+        </is>
+      </c>
+      <c r="B465" s="4" t="inlineStr">
+        <is>
+          <t>A L P GUERREIRO LTDA</t>
+        </is>
+      </c>
+      <c r="C465" s="4" t="inlineStr">
+        <is>
+          <t>24.804.712/****-**</t>
+        </is>
+      </c>
+      <c r="D465" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de pneus, câmaras de ar e protetores de câmara de ar para diversas secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E465" s="4" t="inlineStr">
+        <is>
+          <t>R$ 34.346,20</t>
+        </is>
+      </c>
+      <c r="F465" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="G465" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2027</t>
+        </is>
+      </c>
+      <c r="H465" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I465" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="466" ht="14" customHeight="1">
+      <c r="A466" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="467" ht="16" customHeight="1">
+      <c r="A467" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B467" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C467" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D467" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E467" s="6" t="inlineStr"/>
+      <c r="F467" s="6" t="inlineStr"/>
+      <c r="G467" s="6" t="inlineStr"/>
+      <c r="H467" s="6" t="inlineStr"/>
+      <c r="I467" s="6" t="inlineStr"/>
+    </row>
+    <row r="468" ht="14" customHeight="1">
+      <c r="A468" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B468" s="7" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+      <c r="C468" s="7" t="inlineStr">
+        <is>
+          <t>R$ 17.173,10</t>
+        </is>
+      </c>
+      <c r="D468" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00009/2026</t>
+        </is>
+      </c>
+      <c r="E468" s="7" t="inlineStr"/>
+      <c r="F468" s="7" t="inlineStr"/>
+      <c r="G468" s="7" t="inlineStr"/>
+      <c r="H468" s="7" t="inlineStr"/>
+      <c r="I468" s="7" t="inlineStr"/>
+    </row>
+    <row r="469" ht="8" customHeight="1"/>
+    <row r="470" ht="18" customHeight="1">
+      <c r="A470" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B470" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C470" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D470" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E470" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F470" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G470" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H470" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I470" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="471" ht="15" customHeight="1">
+      <c r="A471" s="4" t="inlineStr">
+        <is>
+          <t>004.2025.PE.SRP.INFRA/2026</t>
+        </is>
+      </c>
+      <c r="B471" s="4" t="inlineStr">
+        <is>
+          <t>A L P GUERREIRO LTDA</t>
+        </is>
+      </c>
+      <c r="C471" s="4" t="inlineStr">
+        <is>
+          <t>24.804.712/****-**</t>
+        </is>
+      </c>
+      <c r="D471" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de pneus, câmaras de ar e protetores de câmara de ar para diversas secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E471" s="4" t="inlineStr">
+        <is>
+          <t>R$ 791.564,52</t>
+        </is>
+      </c>
+      <c r="F471" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="G471" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2027</t>
+        </is>
+      </c>
+      <c r="H471" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I471" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="472" ht="14" customHeight="1">
+      <c r="A472" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="473" ht="16" customHeight="1">
+      <c r="A473" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B473" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C473" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D473" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E473" s="6" t="inlineStr"/>
+      <c r="F473" s="6" t="inlineStr"/>
+      <c r="G473" s="6" t="inlineStr"/>
+      <c r="H473" s="6" t="inlineStr"/>
+      <c r="I473" s="6" t="inlineStr"/>
+    </row>
+    <row r="474" ht="14" customHeight="1">
+      <c r="A474" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B474" s="7" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+      <c r="C474" s="7" t="inlineStr">
+        <is>
+          <t>R$ 395.782,26</t>
+        </is>
+      </c>
+      <c r="D474" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00008/2026</t>
+        </is>
+      </c>
+      <c r="E474" s="7" t="inlineStr"/>
+      <c r="F474" s="7" t="inlineStr"/>
+      <c r="G474" s="7" t="inlineStr"/>
+      <c r="H474" s="7" t="inlineStr"/>
+      <c r="I474" s="7" t="inlineStr"/>
+    </row>
+    <row r="475" ht="8" customHeight="1"/>
+    <row r="476" ht="18" customHeight="1">
+      <c r="A476" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B476" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C476" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D476" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E476" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F476" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G476" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H476" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I476" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="477" ht="15" customHeight="1">
+      <c r="A477" s="4" t="inlineStr">
+        <is>
+          <t>004.2025.PE.SRP.HOSP/2026</t>
+        </is>
+      </c>
+      <c r="B477" s="4" t="inlineStr">
+        <is>
+          <t>A L P GUERREIRO LTDA</t>
+        </is>
+      </c>
+      <c r="C477" s="4" t="inlineStr">
+        <is>
+          <t>24.804.712/****-**</t>
+        </is>
+      </c>
+      <c r="D477" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de pneus, câmaras de ar e protetores de câmara de ar para diversas secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E477" s="4" t="inlineStr">
+        <is>
+          <t>R$ 101.823,02</t>
+        </is>
+      </c>
+      <c r="F477" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="G477" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2027</t>
+        </is>
+      </c>
+      <c r="H477" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I477" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="478" ht="14" customHeight="1">
+      <c r="A478" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="479" ht="16" customHeight="1">
+      <c r="A479" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B479" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C479" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D479" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E479" s="6" t="inlineStr"/>
+      <c r="F479" s="6" t="inlineStr"/>
+      <c r="G479" s="6" t="inlineStr"/>
+      <c r="H479" s="6" t="inlineStr"/>
+      <c r="I479" s="6" t="inlineStr"/>
+    </row>
+    <row r="480" ht="14" customHeight="1">
+      <c r="A480" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B480" s="7" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+      <c r="C480" s="7" t="inlineStr">
+        <is>
+          <t>R$ 50.911,51</t>
+        </is>
+      </c>
+      <c r="D480" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00007/2026</t>
+        </is>
+      </c>
+      <c r="E480" s="7" t="inlineStr"/>
+      <c r="F480" s="7" t="inlineStr"/>
+      <c r="G480" s="7" t="inlineStr"/>
+      <c r="H480" s="7" t="inlineStr"/>
+      <c r="I480" s="7" t="inlineStr"/>
+    </row>
+    <row r="481" ht="8" customHeight="1"/>
+    <row r="482" ht="18" customHeight="1">
+      <c r="A482" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B482" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C482" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D482" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E482" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F482" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G482" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H482" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I482" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="483" ht="15" customHeight="1">
+      <c r="A483" s="4" t="inlineStr">
+        <is>
+          <t>004.2025.PE.SRP.GAB/2026</t>
+        </is>
+      </c>
+      <c r="B483" s="4" t="inlineStr">
+        <is>
+          <t>A L P GUERREIRO LTDA</t>
+        </is>
+      </c>
+      <c r="C483" s="4" t="inlineStr">
+        <is>
+          <t>24.804.712/****-**</t>
+        </is>
+      </c>
+      <c r="D483" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de pneus, câmaras de ar e protetores de câmara de ar para diversas secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E483" s="4" t="inlineStr">
+        <is>
+          <t>R$ 16.467,78</t>
+        </is>
+      </c>
+      <c r="F483" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="G483" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2027</t>
+        </is>
+      </c>
+      <c r="H483" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I483" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="484" ht="14" customHeight="1">
+      <c r="A484" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="485" ht="16" customHeight="1">
+      <c r="A485" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B485" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C485" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D485" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E485" s="6" t="inlineStr"/>
+      <c r="F485" s="6" t="inlineStr"/>
+      <c r="G485" s="6" t="inlineStr"/>
+      <c r="H485" s="6" t="inlineStr"/>
+      <c r="I485" s="6" t="inlineStr"/>
+    </row>
+    <row r="486" ht="14" customHeight="1">
+      <c r="A486" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B486" s="7" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+      <c r="C486" s="7" t="inlineStr">
+        <is>
+          <t>R$ 8.233,89</t>
+        </is>
+      </c>
+      <c r="D486" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00006/2026</t>
+        </is>
+      </c>
+      <c r="E486" s="7" t="inlineStr"/>
+      <c r="F486" s="7" t="inlineStr"/>
+      <c r="G486" s="7" t="inlineStr"/>
+      <c r="H486" s="7" t="inlineStr"/>
+      <c r="I486" s="7" t="inlineStr"/>
+    </row>
+    <row r="487" ht="8" customHeight="1"/>
+    <row r="488" ht="18" customHeight="1">
+      <c r="A488" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B488" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C488" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D488" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E488" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F488" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G488" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H488" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I488" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="489" ht="15" customHeight="1">
+      <c r="A489" s="4" t="inlineStr">
+        <is>
+          <t>004.2025.PE.SRP.FUNDEB/2026</t>
+        </is>
+      </c>
+      <c r="B489" s="4" t="inlineStr">
+        <is>
+          <t>A L P GUERREIRO LTDA</t>
+        </is>
+      </c>
+      <c r="C489" s="4" t="inlineStr">
+        <is>
+          <t>24.804.712/****-**</t>
+        </is>
+      </c>
+      <c r="D489" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de pneus, câmaras de ar e protetores de câmara de ar para diversas secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E489" s="4" t="inlineStr">
+        <is>
+          <t>R$ 747.004,84</t>
+        </is>
+      </c>
+      <c r="F489" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="G489" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2027</t>
+        </is>
+      </c>
+      <c r="H489" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I489" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="490" ht="14" customHeight="1">
+      <c r="A490" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="491" ht="16" customHeight="1">
+      <c r="A491" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B491" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C491" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D491" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E491" s="6" t="inlineStr"/>
+      <c r="F491" s="6" t="inlineStr"/>
+      <c r="G491" s="6" t="inlineStr"/>
+      <c r="H491" s="6" t="inlineStr"/>
+      <c r="I491" s="6" t="inlineStr"/>
+    </row>
+    <row r="492" ht="14" customHeight="1">
+      <c r="A492" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B492" s="7" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+      <c r="C492" s="7" t="inlineStr">
+        <is>
+          <t>R$ 373.502,42</t>
+        </is>
+      </c>
+      <c r="D492" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00005/2026</t>
+        </is>
+      </c>
+      <c r="E492" s="7" t="inlineStr"/>
+      <c r="F492" s="7" t="inlineStr"/>
+      <c r="G492" s="7" t="inlineStr"/>
+      <c r="H492" s="7" t="inlineStr"/>
+      <c r="I492" s="7" t="inlineStr"/>
+    </row>
+    <row r="493" ht="8" customHeight="1"/>
+    <row r="494" ht="18" customHeight="1">
+      <c r="A494" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B494" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C494" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D494" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E494" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F494" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G494" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H494" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I494" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="495" ht="15" customHeight="1">
+      <c r="A495" s="4" t="inlineStr">
+        <is>
+          <t>004.2025.PE.SRP.CRAS/2026</t>
+        </is>
+      </c>
+      <c r="B495" s="4" t="inlineStr">
+        <is>
+          <t>A L P GUERREIRO LTDA</t>
+        </is>
+      </c>
+      <c r="C495" s="4" t="inlineStr">
+        <is>
+          <t>24.804.712/****-**</t>
+        </is>
+      </c>
+      <c r="D495" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de pneus, câmaras de ar e protetores de câmara de ar para diversas secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E495" s="4" t="inlineStr">
+        <is>
+          <t>R$ 17.851,20</t>
+        </is>
+      </c>
+      <c r="F495" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="G495" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2027</t>
+        </is>
+      </c>
+      <c r="H495" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I495" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="496" ht="14" customHeight="1">
+      <c r="A496" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="497" ht="16" customHeight="1">
+      <c r="A497" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B497" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C497" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D497" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E497" s="6" t="inlineStr"/>
+      <c r="F497" s="6" t="inlineStr"/>
+      <c r="G497" s="6" t="inlineStr"/>
+      <c r="H497" s="6" t="inlineStr"/>
+      <c r="I497" s="6" t="inlineStr"/>
+    </row>
+    <row r="498" ht="14" customHeight="1">
+      <c r="A498" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B498" s="7" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+      <c r="C498" s="7" t="inlineStr">
+        <is>
+          <t>R$ 8.925,60</t>
+        </is>
+      </c>
+      <c r="D498" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00004/2026</t>
+        </is>
+      </c>
+      <c r="E498" s="7" t="inlineStr"/>
+      <c r="F498" s="7" t="inlineStr"/>
+      <c r="G498" s="7" t="inlineStr"/>
+      <c r="H498" s="7" t="inlineStr"/>
+      <c r="I498" s="7" t="inlineStr"/>
+    </row>
+    <row r="499" ht="8" customHeight="1"/>
+    <row r="500" ht="18" customHeight="1">
+      <c r="A500" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B500" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C500" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D500" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E500" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F500" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G500" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H500" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I500" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="501" ht="15" customHeight="1">
+      <c r="A501" s="4" t="inlineStr">
+        <is>
+          <t>004.2025.PE.SRP.AS/2026</t>
+        </is>
+      </c>
+      <c r="B501" s="4" t="inlineStr">
+        <is>
+          <t>A L P GUERREIRO LTDA</t>
+        </is>
+      </c>
+      <c r="C501" s="4" t="inlineStr">
+        <is>
+          <t>24.804.712/****-**</t>
+        </is>
+      </c>
+      <c r="D501" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de pneus, câmaras de ar e protetores de câmara de ar para diversas secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E501" s="4" t="inlineStr">
+        <is>
+          <t>R$ 60.966,52</t>
+        </is>
+      </c>
+      <c r="F501" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="G501" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2027</t>
+        </is>
+      </c>
+      <c r="H501" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I501" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="502" ht="14" customHeight="1">
+      <c r="A502" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="503" ht="16" customHeight="1">
+      <c r="A503" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B503" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C503" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D503" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E503" s="6" t="inlineStr"/>
+      <c r="F503" s="6" t="inlineStr"/>
+      <c r="G503" s="6" t="inlineStr"/>
+      <c r="H503" s="6" t="inlineStr"/>
+      <c r="I503" s="6" t="inlineStr"/>
+    </row>
+    <row r="504" ht="14" customHeight="1">
+      <c r="A504" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B504" s="7" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+      <c r="C504" s="7" t="inlineStr">
+        <is>
+          <t>R$ 30.483,26</t>
+        </is>
+      </c>
+      <c r="D504" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00003/2026</t>
+        </is>
+      </c>
+      <c r="E504" s="7" t="inlineStr"/>
+      <c r="F504" s="7" t="inlineStr"/>
+      <c r="G504" s="7" t="inlineStr"/>
+      <c r="H504" s="7" t="inlineStr"/>
+      <c r="I504" s="7" t="inlineStr"/>
+    </row>
+    <row r="505" ht="8" customHeight="1"/>
+    <row r="506" ht="18" customHeight="1">
+      <c r="A506" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B506" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C506" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D506" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E506" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F506" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G506" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H506" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I506" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="507" ht="15" customHeight="1">
+      <c r="A507" s="4" t="inlineStr">
+        <is>
+          <t>004.2025.PE.SRP.AGRI/2026</t>
+        </is>
+      </c>
+      <c r="B507" s="4" t="inlineStr">
+        <is>
+          <t>A L P GUERREIRO LTDA</t>
+        </is>
+      </c>
+      <c r="C507" s="4" t="inlineStr">
+        <is>
+          <t>24.804.712/****-**</t>
+        </is>
+      </c>
+      <c r="D507" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de pneus, câmaras de ar e protetores de câmara de ar para diversas secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E507" s="4" t="inlineStr">
+        <is>
+          <t>R$ 209.217,14</t>
+        </is>
+      </c>
+      <c r="F507" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="G507" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2027</t>
+        </is>
+      </c>
+      <c r="H507" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I507" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="508" ht="14" customHeight="1">
+      <c r="A508" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="509" ht="16" customHeight="1">
+      <c r="A509" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B509" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C509" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D509" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E509" s="6" t="inlineStr"/>
+      <c r="F509" s="6" t="inlineStr"/>
+      <c r="G509" s="6" t="inlineStr"/>
+      <c r="H509" s="6" t="inlineStr"/>
+      <c r="I509" s="6" t="inlineStr"/>
+    </row>
+    <row r="510" ht="14" customHeight="1">
+      <c r="A510" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B510" s="7" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+      <c r="C510" s="7" t="inlineStr">
+        <is>
+          <t>R$ 104.608,57</t>
+        </is>
+      </c>
+      <c r="D510" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00002/2026</t>
+        </is>
+      </c>
+      <c r="E510" s="7" t="inlineStr"/>
+      <c r="F510" s="7" t="inlineStr"/>
+      <c r="G510" s="7" t="inlineStr"/>
+      <c r="H510" s="7" t="inlineStr"/>
+      <c r="I510" s="7" t="inlineStr"/>
+    </row>
+    <row r="511" ht="8" customHeight="1"/>
+    <row r="512" ht="18" customHeight="1">
+      <c r="A512" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B512" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C512" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D512" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E512" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F512" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G512" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H512" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I512" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="513" ht="15" customHeight="1">
+      <c r="A513" s="4" t="inlineStr">
+        <is>
+          <t>004.2025.PE.SRP.ADM/2026</t>
+        </is>
+      </c>
+      <c r="B513" s="4" t="inlineStr">
+        <is>
+          <t>A L P GUERREIRO LTDA</t>
+        </is>
+      </c>
+      <c r="C513" s="4" t="inlineStr">
+        <is>
+          <t>24.804.712/****-**</t>
+        </is>
+      </c>
+      <c r="D513" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de pneus, câmaras de ar e protetores de câmara de ar para diversas secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E513" s="4" t="inlineStr">
+        <is>
+          <t>R$ 9.930,62</t>
+        </is>
+      </c>
+      <c r="F513" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="G513" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2027</t>
+        </is>
+      </c>
+      <c r="H513" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I513" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="514" ht="14" customHeight="1">
+      <c r="A514" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="515" ht="16" customHeight="1">
+      <c r="A515" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B515" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C515" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D515" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E515" s="6" t="inlineStr"/>
+      <c r="F515" s="6" t="inlineStr"/>
+      <c r="G515" s="6" t="inlineStr"/>
+      <c r="H515" s="6" t="inlineStr"/>
+      <c r="I515" s="6" t="inlineStr"/>
+    </row>
+    <row r="516" ht="14" customHeight="1">
+      <c r="A516" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B516" s="7" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+      <c r="C516" s="7" t="inlineStr">
+        <is>
+          <t>R$ 4.965,31</t>
+        </is>
+      </c>
+      <c r="D516" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00001/2026</t>
+        </is>
+      </c>
+      <c r="E516" s="7" t="inlineStr"/>
+      <c r="F516" s="7" t="inlineStr"/>
+      <c r="G516" s="7" t="inlineStr"/>
+      <c r="H516" s="7" t="inlineStr"/>
+      <c r="I516" s="7" t="inlineStr"/>
+    </row>
+    <row r="517" ht="8" customHeight="1"/>
+    <row r="518" ht="18" customHeight="1">
+      <c r="A518" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B518" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C518" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D518" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E518" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F518" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G518" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H518" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I518" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="519" ht="15" customHeight="1">
+      <c r="A519" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.SUAS/2026</t>
+        </is>
+      </c>
+      <c r="B519" s="4" t="inlineStr">
+        <is>
+          <t>G C H REIS</t>
+        </is>
+      </c>
+      <c r="C519" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D519" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E519" s="4" t="inlineStr">
+        <is>
+          <t>R$ 5.564,67</t>
+        </is>
+      </c>
+      <c r="F519" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+      <c r="G519" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="H519" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I519" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="520" ht="8" customHeight="1"/>
+    <row r="521" ht="18" customHeight="1">
+      <c r="A521" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B521" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C521" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D521" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E521" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F521" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G521" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H521" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I521" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="522" ht="15" customHeight="1">
+      <c r="A522" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.PAB.2/2026</t>
+        </is>
+      </c>
+      <c r="B522" s="4" t="inlineStr">
+        <is>
+          <t>G C H REIS</t>
+        </is>
+      </c>
+      <c r="C522" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D522" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E522" s="4" t="inlineStr">
+        <is>
+          <t>R$ 59.045,80</t>
+        </is>
+      </c>
+      <c r="F522" s="4" t="inlineStr">
+        <is>
+          <t>09/02/2026</t>
+        </is>
+      </c>
+      <c r="G522" s="4" t="inlineStr">
+        <is>
+          <t>09/02/2027</t>
+        </is>
+      </c>
+      <c r="H522" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I522" s="4" t="inlineStr"/>
+    </row>
+    <row r="523" ht="8" customHeight="1"/>
+    <row r="524" ht="18" customHeight="1">
+      <c r="A524" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B524" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C524" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D524" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E524" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F524" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G524" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H524" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I524" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="525" ht="15" customHeight="1">
+      <c r="A525" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.Infraestrutura/2026</t>
+        </is>
+      </c>
+      <c r="B525" s="4" t="inlineStr">
+        <is>
+          <t>G C H REIS</t>
+        </is>
+      </c>
+      <c r="C525" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D525" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E525" s="4" t="inlineStr">
+        <is>
+          <t>R$ 5.032,01</t>
+        </is>
+      </c>
+      <c r="F525" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+      <c r="G525" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="H525" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I525" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="526" ht="8" customHeight="1"/>
+    <row r="527" ht="18" customHeight="1">
+      <c r="A527" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B527" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C527" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D527" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E527" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F527" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G527" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H527" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I527" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="528" ht="15" customHeight="1">
+      <c r="A528" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.Infraestrutu.2/2026</t>
+        </is>
+      </c>
+      <c r="B528" s="4" t="inlineStr">
+        <is>
+          <t>G C H REIS</t>
+        </is>
+      </c>
+      <c r="C528" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D528" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E528" s="4" t="inlineStr">
+        <is>
+          <t>R$ 5.279,05</t>
+        </is>
+      </c>
+      <c r="F528" s="4" t="inlineStr">
+        <is>
+          <t>09/02/2026</t>
+        </is>
+      </c>
+      <c r="G528" s="4" t="inlineStr">
+        <is>
+          <t>09/02/2027</t>
+        </is>
+      </c>
+      <c r="H528" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I528" s="4" t="inlineStr"/>
+    </row>
+    <row r="529" ht="8" customHeight="1"/>
+    <row r="530" ht="18" customHeight="1">
+      <c r="A530" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B530" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C530" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D530" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E530" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F530" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G530" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H530" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I530" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="531" ht="15" customHeight="1">
+      <c r="A531" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.Hospital.2/2026</t>
+        </is>
+      </c>
+      <c r="B531" s="4" t="inlineStr">
+        <is>
+          <t>G C H REIS</t>
+        </is>
+      </c>
+      <c r="C531" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D531" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E531" s="4" t="inlineStr">
+        <is>
+          <t>R$ 45.674,15</t>
+        </is>
+      </c>
+      <c r="F531" s="4" t="inlineStr">
+        <is>
+          <t>09/02/2026</t>
+        </is>
+      </c>
+      <c r="G531" s="4" t="inlineStr">
+        <is>
+          <t>09/02/2027</t>
+        </is>
+      </c>
+      <c r="H531" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I531" s="4" t="inlineStr"/>
+    </row>
+    <row r="532" ht="8" customHeight="1"/>
+    <row r="533" ht="18" customHeight="1">
+      <c r="A533" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B533" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C533" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D533" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E533" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F533" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G533" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H533" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I533" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="534" ht="15" customHeight="1">
+      <c r="A534" s="4" t="inlineStr">
+        <is>
           <t>002.2025.PE.SRP.Hospital/2026</t>
         </is>
       </c>
-      <c r="B368" s="4" t="inlineStr">
+      <c r="B534" s="4" t="inlineStr">
         <is>
           <t>G C H REIS</t>
         </is>
       </c>
-      <c r="C368" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D368" s="4" t="inlineStr">
+      <c r="C534" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D534" s="4" t="inlineStr">
         <is>
           <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
-      <c r="E368" s="4" t="inlineStr">
+      <c r="E534" s="4" t="inlineStr">
         <is>
           <t>R$ 45.640,88</t>
         </is>
       </c>
-      <c r="F368" s="4" t="inlineStr">
+      <c r="F534" s="4" t="inlineStr">
         <is>
           <t>03/03/2025</t>
         </is>
       </c>
-      <c r="G368" s="4" t="inlineStr">
+      <c r="G534" s="4" t="inlineStr">
         <is>
           <t>03/03/2026</t>
         </is>
       </c>
-      <c r="H368" s="4" t="inlineStr">
+      <c r="H534" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I368" s="4" t="inlineStr">
+      <c r="I534" s="4" t="inlineStr">
         <is>
           <t>03/03/2025</t>
         </is>
       </c>
     </row>
-    <row r="369" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A371" s="4" t="inlineStr">
+    <row r="535" ht="8" customHeight="1"/>
+    <row r="536" ht="18" customHeight="1">
+      <c r="A536" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B536" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C536" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D536" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E536" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F536" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G536" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H536" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I536" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="537" ht="15" customHeight="1">
+      <c r="A537" s="4" t="inlineStr">
         <is>
           <t>002.2025.PE.SRP.Gabinete.2/2026</t>
         </is>
       </c>
-      <c r="B371" s="4" t="inlineStr">
+      <c r="B537" s="4" t="inlineStr">
         <is>
           <t>G C H REIS</t>
         </is>
       </c>
-      <c r="C371" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D371" s="4" t="inlineStr">
+      <c r="C537" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D537" s="4" t="inlineStr">
         <is>
           <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
-      <c r="E371" s="4" t="inlineStr">
+      <c r="E537" s="4" t="inlineStr">
         <is>
           <t>R$ 2.270,62</t>
         </is>
       </c>
-      <c r="F371" s="4" t="inlineStr">
+      <c r="F537" s="4" t="inlineStr">
         <is>
           <t>09/02/2026</t>
         </is>
       </c>
-      <c r="G371" s="4" t="inlineStr">
+      <c r="G537" s="4" t="inlineStr">
         <is>
           <t>09/02/2027</t>
         </is>
       </c>
-      <c r="H371" s="4" t="inlineStr">
+      <c r="H537" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I371" s="4" t="inlineStr">
+      <c r="I537" s="4" t="inlineStr"/>
+    </row>
+    <row r="538" ht="8" customHeight="1"/>
+    <row r="539" ht="18" customHeight="1">
+      <c r="A539" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B539" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C539" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D539" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E539" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F539" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G539" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H539" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I539" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="540" ht="15" customHeight="1">
+      <c r="A540" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.Gabinete/2026</t>
+        </is>
+      </c>
+      <c r="B540" s="4" t="inlineStr">
+        <is>
+          <t>G C H REIS</t>
+        </is>
+      </c>
+      <c r="C540" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D540" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E540" s="4" t="inlineStr">
+        <is>
+          <t>R$ 2.114,07</t>
+        </is>
+      </c>
+      <c r="F540" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+      <c r="G540" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="H540" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I540" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="541" ht="8" customHeight="1"/>
+    <row r="542" ht="18" customHeight="1">
+      <c r="A542" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B542" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C542" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D542" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E542" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F542" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G542" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H542" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I542" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="543" ht="15" customHeight="1">
+      <c r="A543" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.FUNDEB.2/2026</t>
+        </is>
+      </c>
+      <c r="B543" s="4" t="inlineStr">
+        <is>
+          <t>G C H REIS</t>
+        </is>
+      </c>
+      <c r="C543" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D543" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E543" s="4" t="inlineStr">
+        <is>
+          <t>R$ 142.890,30</t>
+        </is>
+      </c>
+      <c r="F543" s="4" t="inlineStr">
         <is>
           <t>09/02/2026</t>
         </is>
       </c>
-    </row>
-[...54 lines deleted...]
-      <c r="B374" s="4" t="inlineStr">
+      <c r="G543" s="4" t="inlineStr">
+        <is>
+          <t>09/02/2027</t>
+        </is>
+      </c>
+      <c r="H543" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I543" s="4" t="inlineStr"/>
+    </row>
+    <row r="544" ht="8" customHeight="1"/>
+    <row r="545" ht="18" customHeight="1">
+      <c r="A545" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B545" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C545" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D545" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E545" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F545" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G545" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H545" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I545" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="546" ht="15" customHeight="1">
+      <c r="A546" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.FUNDEB/2026</t>
+        </is>
+      </c>
+      <c r="B546" s="4" t="inlineStr">
         <is>
           <t>G C H REIS</t>
         </is>
       </c>
-      <c r="C374" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D374" s="4" t="inlineStr">
+      <c r="C546" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D546" s="4" t="inlineStr">
         <is>
           <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
-      <c r="E374" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F374" s="4" t="inlineStr">
+      <c r="E546" s="4" t="inlineStr">
+        <is>
+          <t>R$ 142.769,52</t>
+        </is>
+      </c>
+      <c r="F546" s="4" t="inlineStr">
         <is>
           <t>03/03/2025</t>
         </is>
       </c>
-      <c r="G374" s="4" t="inlineStr">
+      <c r="G546" s="4" t="inlineStr">
         <is>
           <t>03/03/2026</t>
         </is>
       </c>
-      <c r="H374" s="4" t="inlineStr">
+      <c r="H546" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I374" s="4" t="inlineStr">
+      <c r="I546" s="4" t="inlineStr">
         <is>
           <t>03/03/2025</t>
         </is>
       </c>
     </row>
-    <row r="375" ht="8" customHeight="1"/>
-[...53 lines deleted...]
-      <c r="B377" s="4" t="inlineStr">
+    <row r="547" ht="8" customHeight="1"/>
+    <row r="548" ht="18" customHeight="1">
+      <c r="A548" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B548" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C548" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D548" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E548" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F548" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G548" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H548" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I548" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="549" ht="15" customHeight="1">
+      <c r="A549" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.FMS.2/2026</t>
+        </is>
+      </c>
+      <c r="B549" s="4" t="inlineStr">
         <is>
           <t>G C H REIS</t>
         </is>
       </c>
-      <c r="C377" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D377" s="4" t="inlineStr">
+      <c r="C549" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D549" s="4" t="inlineStr">
         <is>
           <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
-      <c r="E377" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F377" s="4" t="inlineStr">
+      <c r="E549" s="4" t="inlineStr">
+        <is>
+          <t>R$ 14.293,23</t>
+        </is>
+      </c>
+      <c r="F549" s="4" t="inlineStr">
         <is>
           <t>09/02/2026</t>
         </is>
       </c>
-      <c r="G377" s="4" t="inlineStr">
+      <c r="G549" s="4" t="inlineStr">
         <is>
           <t>09/02/2027</t>
         </is>
       </c>
-      <c r="H377" s="4" t="inlineStr">
+      <c r="H549" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I377" s="4" t="inlineStr">
+      <c r="I549" s="4" t="inlineStr"/>
+    </row>
+    <row r="550" ht="8" customHeight="1"/>
+    <row r="551" ht="18" customHeight="1">
+      <c r="A551" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B551" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C551" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D551" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E551" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F551" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G551" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H551" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I551" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="552" ht="15" customHeight="1">
+      <c r="A552" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.FMS/2026</t>
+        </is>
+      </c>
+      <c r="B552" s="4" t="inlineStr">
+        <is>
+          <t>G C H REIS</t>
+        </is>
+      </c>
+      <c r="C552" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D552" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E552" s="4" t="inlineStr">
+        <is>
+          <t>R$ 14.293,23</t>
+        </is>
+      </c>
+      <c r="F552" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+      <c r="G552" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="H552" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I552" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="553" ht="8" customHeight="1"/>
+    <row r="554" ht="18" customHeight="1">
+      <c r="A554" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B554" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C554" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D554" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E554" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F554" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G554" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H554" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I554" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="555" ht="15" customHeight="1">
+      <c r="A555" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.FME.2/2026</t>
+        </is>
+      </c>
+      <c r="B555" s="4" t="inlineStr">
+        <is>
+          <t>G C H REIS</t>
+        </is>
+      </c>
+      <c r="C555" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D555" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E555" s="4" t="inlineStr">
+        <is>
+          <t>R$ 12.559,42</t>
+        </is>
+      </c>
+      <c r="F555" s="4" t="inlineStr">
         <is>
           <t>09/02/2026</t>
         </is>
       </c>
-    </row>
-[...54 lines deleted...]
-      <c r="B380" s="4" t="inlineStr">
+      <c r="G555" s="4" t="inlineStr">
+        <is>
+          <t>09/02/2027</t>
+        </is>
+      </c>
+      <c r="H555" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I555" s="4" t="inlineStr"/>
+    </row>
+    <row r="556" ht="8" customHeight="1"/>
+    <row r="557" ht="18" customHeight="1">
+      <c r="A557" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B557" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C557" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D557" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E557" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F557" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G557" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H557" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I557" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="558" ht="15" customHeight="1">
+      <c r="A558" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.FME/2026</t>
+        </is>
+      </c>
+      <c r="B558" s="4" t="inlineStr">
         <is>
           <t>G C H REIS</t>
         </is>
       </c>
-      <c r="C380" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D380" s="4" t="inlineStr">
+      <c r="C558" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D558" s="4" t="inlineStr">
         <is>
           <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
-      <c r="E380" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F380" s="4" t="inlineStr">
+      <c r="E558" s="4" t="inlineStr">
+        <is>
+          <t>R$ 12.318,86</t>
+        </is>
+      </c>
+      <c r="F558" s="4" t="inlineStr">
         <is>
           <t>03/03/2025</t>
         </is>
       </c>
-      <c r="G380" s="4" t="inlineStr">
+      <c r="G558" s="4" t="inlineStr">
         <is>
           <t>03/03/2026</t>
         </is>
       </c>
-      <c r="H380" s="4" t="inlineStr">
+      <c r="H558" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I380" s="4" t="inlineStr">
+      <c r="I558" s="4" t="inlineStr">
         <is>
           <t>03/03/2025</t>
         </is>
       </c>
     </row>
-    <row r="381" ht="8" customHeight="1"/>
-[...53 lines deleted...]
-      <c r="B383" s="4" t="inlineStr">
+    <row r="559" ht="8" customHeight="1"/>
+    <row r="560" ht="18" customHeight="1">
+      <c r="A560" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B560" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C560" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D560" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E560" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F560" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G560" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H560" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I560" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="561" ht="15" customHeight="1">
+      <c r="A561" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.FMAS.2/2026</t>
+        </is>
+      </c>
+      <c r="B561" s="4" t="inlineStr">
         <is>
           <t>G C H REIS</t>
         </is>
       </c>
-      <c r="C383" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D383" s="4" t="inlineStr">
+      <c r="C561" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D561" s="4" t="inlineStr">
         <is>
           <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
-      <c r="E383" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F383" s="4" t="inlineStr">
+      <c r="E561" s="4" t="inlineStr">
+        <is>
+          <t>R$ 18.232,41</t>
+        </is>
+      </c>
+      <c r="F561" s="4" t="inlineStr">
         <is>
           <t>09/02/2026</t>
         </is>
       </c>
-      <c r="G383" s="4" t="inlineStr">
+      <c r="G561" s="4" t="inlineStr">
         <is>
           <t>09/02/2027</t>
         </is>
       </c>
-      <c r="H383" s="4" t="inlineStr">
+      <c r="H561" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I383" s="4" t="inlineStr">
+      <c r="I561" s="4" t="inlineStr"/>
+    </row>
+    <row r="562" ht="8" customHeight="1"/>
+    <row r="563" ht="18" customHeight="1">
+      <c r="A563" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B563" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C563" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D563" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E563" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F563" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G563" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H563" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I563" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="564" ht="15" customHeight="1">
+      <c r="A564" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.FMAS/2026</t>
+        </is>
+      </c>
+      <c r="B564" s="4" t="inlineStr">
+        <is>
+          <t>G C H REIS</t>
+        </is>
+      </c>
+      <c r="C564" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D564" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E564" s="4" t="inlineStr">
+        <is>
+          <t>R$ 17.216,78</t>
+        </is>
+      </c>
+      <c r="F564" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+      <c r="G564" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="H564" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I564" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="565" ht="8" customHeight="1"/>
+    <row r="566" ht="18" customHeight="1">
+      <c r="A566" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B566" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C566" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D566" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E566" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F566" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G566" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H566" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I566" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="567" ht="15" customHeight="1">
+      <c r="A567" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.Cultura.2/2026</t>
+        </is>
+      </c>
+      <c r="B567" s="4" t="inlineStr">
+        <is>
+          <t>G C H REIS</t>
+        </is>
+      </c>
+      <c r="C567" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D567" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E567" s="4" t="inlineStr">
+        <is>
+          <t>R$ 4.988,32</t>
+        </is>
+      </c>
+      <c r="F567" s="4" t="inlineStr">
         <is>
           <t>09/02/2026</t>
         </is>
       </c>
-    </row>
-[...54 lines deleted...]
-      <c r="B386" s="4" t="inlineStr">
+      <c r="G567" s="4" t="inlineStr">
+        <is>
+          <t>09/02/2027</t>
+        </is>
+      </c>
+      <c r="H567" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I567" s="4" t="inlineStr"/>
+    </row>
+    <row r="568" ht="8" customHeight="1"/>
+    <row r="569" ht="18" customHeight="1">
+      <c r="A569" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B569" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C569" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D569" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E569" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F569" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G569" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H569" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I569" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="570" ht="15" customHeight="1">
+      <c r="A570" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.Cultura/2026</t>
+        </is>
+      </c>
+      <c r="B570" s="4" t="inlineStr">
         <is>
           <t>G C H REIS</t>
         </is>
       </c>
-      <c r="C386" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D386" s="4" t="inlineStr">
+      <c r="C570" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D570" s="4" t="inlineStr">
         <is>
           <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
-      <c r="E386" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F386" s="4" t="inlineStr">
+      <c r="E570" s="4" t="inlineStr">
+        <is>
+          <t>R$ 4.727,05</t>
+        </is>
+      </c>
+      <c r="F570" s="4" t="inlineStr">
         <is>
           <t>03/03/2025</t>
         </is>
       </c>
-      <c r="G386" s="4" t="inlineStr">
+      <c r="G570" s="4" t="inlineStr">
         <is>
           <t>03/03/2026</t>
         </is>
       </c>
-      <c r="H386" s="4" t="inlineStr">
+      <c r="H570" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I386" s="4" t="inlineStr">
+      <c r="I570" s="4" t="inlineStr">
         <is>
           <t>03/03/2025</t>
         </is>
       </c>
     </row>
-    <row r="387" ht="8" customHeight="1"/>
-[...53 lines deleted...]
-      <c r="B389" s="4" t="inlineStr">
+    <row r="571" ht="8" customHeight="1"/>
+    <row r="572" ht="18" customHeight="1">
+      <c r="A572" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B572" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C572" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D572" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E572" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F572" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G572" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H572" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I572" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="573" ht="15" customHeight="1">
+      <c r="A573" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.CRAS.2/2026</t>
+        </is>
+      </c>
+      <c r="B573" s="4" t="inlineStr">
         <is>
           <t>G C H REIS</t>
         </is>
       </c>
-      <c r="C389" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D389" s="4" t="inlineStr">
+      <c r="C573" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D573" s="4" t="inlineStr">
         <is>
           <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
-      <c r="E389" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F389" s="4" t="inlineStr">
+      <c r="E573" s="4" t="inlineStr">
+        <is>
+          <t>R$ 7.476,26</t>
+        </is>
+      </c>
+      <c r="F573" s="4" t="inlineStr">
         <is>
           <t>09/02/2026</t>
         </is>
       </c>
-      <c r="G389" s="4" t="inlineStr">
+      <c r="G573" s="4" t="inlineStr">
         <is>
           <t>09/02/2027</t>
         </is>
       </c>
-      <c r="H389" s="4" t="inlineStr">
+      <c r="H573" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I389" s="4" t="inlineStr">
+      <c r="I573" s="4" t="inlineStr"/>
+    </row>
+    <row r="574" ht="8" customHeight="1"/>
+    <row r="575" ht="18" customHeight="1">
+      <c r="A575" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B575" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C575" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D575" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E575" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F575" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G575" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H575" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I575" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="576" ht="15" customHeight="1">
+      <c r="A576" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.CRAS/2026</t>
+        </is>
+      </c>
+      <c r="B576" s="4" t="inlineStr">
+        <is>
+          <t>G C H REIS</t>
+        </is>
+      </c>
+      <c r="C576" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D576" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E576" s="4" t="inlineStr">
+        <is>
+          <t>R$ 7.494,02</t>
+        </is>
+      </c>
+      <c r="F576" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+      <c r="G576" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="H576" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I576" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="577" ht="8" customHeight="1"/>
+    <row r="578" ht="18" customHeight="1">
+      <c r="A578" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B578" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C578" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D578" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E578" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F578" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G578" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H578" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I578" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="579" ht="15" customHeight="1">
+      <c r="A579" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.Agricultura.2/2026</t>
+        </is>
+      </c>
+      <c r="B579" s="4" t="inlineStr">
+        <is>
+          <t>G C H REIS</t>
+        </is>
+      </c>
+      <c r="C579" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D579" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E579" s="4" t="inlineStr">
+        <is>
+          <t>R$ 4.852,99</t>
+        </is>
+      </c>
+      <c r="F579" s="4" t="inlineStr">
         <is>
           <t>09/02/2026</t>
         </is>
       </c>
-    </row>
-[...54 lines deleted...]
-      <c r="B392" s="4" t="inlineStr">
+      <c r="G579" s="4" t="inlineStr">
+        <is>
+          <t>09/02/2027</t>
+        </is>
+      </c>
+      <c r="H579" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I579" s="4" t="inlineStr"/>
+    </row>
+    <row r="580" ht="8" customHeight="1"/>
+    <row r="581" ht="18" customHeight="1">
+      <c r="A581" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B581" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C581" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D581" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E581" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F581" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G581" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H581" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I581" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="582" ht="15" customHeight="1">
+      <c r="A582" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.Agricultura/2026</t>
+        </is>
+      </c>
+      <c r="B582" s="4" t="inlineStr">
         <is>
           <t>G C H REIS</t>
         </is>
       </c>
-      <c r="C392" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D392" s="4" t="inlineStr">
+      <c r="C582" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D582" s="4" t="inlineStr">
         <is>
           <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
-      <c r="E392" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F392" s="4" t="inlineStr">
+      <c r="E582" s="4" t="inlineStr">
+        <is>
+          <t>R$ 4.588,74</t>
+        </is>
+      </c>
+      <c r="F582" s="4" t="inlineStr">
         <is>
           <t>03/03/2025</t>
         </is>
       </c>
-      <c r="G392" s="4" t="inlineStr">
+      <c r="G582" s="4" t="inlineStr">
         <is>
           <t>03/03/2026</t>
         </is>
       </c>
-      <c r="H392" s="4" t="inlineStr">
+      <c r="H582" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I392" s="4" t="inlineStr">
+      <c r="I582" s="4" t="inlineStr">
         <is>
           <t>03/03/2025</t>
         </is>
       </c>
     </row>
-    <row r="393" ht="8" customHeight="1"/>
-[...53 lines deleted...]
-      <c r="B395" s="4" t="inlineStr">
+    <row r="583" ht="8" customHeight="1"/>
+    <row r="584" ht="18" customHeight="1">
+      <c r="A584" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B584" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C584" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D584" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E584" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F584" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G584" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H584" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I584" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="585" ht="15" customHeight="1">
+      <c r="A585" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.Administração/2026</t>
+        </is>
+      </c>
+      <c r="B585" s="4" t="inlineStr">
         <is>
           <t>G C H REIS</t>
         </is>
       </c>
-      <c r="C395" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D395" s="4" t="inlineStr">
+      <c r="C585" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D585" s="4" t="inlineStr">
         <is>
           <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
-      <c r="E395" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F395" s="4" t="inlineStr">
+      <c r="E585" s="4" t="inlineStr">
+        <is>
+          <t>R$ 3.723,73</t>
+        </is>
+      </c>
+      <c r="F585" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+      <c r="G585" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="H585" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I585" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="586" ht="8" customHeight="1"/>
+    <row r="587" ht="18" customHeight="1">
+      <c r="A587" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B587" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C587" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D587" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E587" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F587" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G587" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H587" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I587" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="588" ht="15" customHeight="1">
+      <c r="A588" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.ADM.2/2026</t>
+        </is>
+      </c>
+      <c r="B588" s="4" t="inlineStr">
+        <is>
+          <t>G C H REIS</t>
+        </is>
+      </c>
+      <c r="C588" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D588" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E588" s="4" t="inlineStr">
+        <is>
+          <t>R$ 3.920,05</t>
+        </is>
+      </c>
+      <c r="F588" s="4" t="inlineStr">
         <is>
           <t>09/02/2026</t>
         </is>
       </c>
-      <c r="G395" s="4" t="inlineStr">
+      <c r="G588" s="4" t="inlineStr">
         <is>
           <t>09/02/2027</t>
         </is>
       </c>
-      <c r="H395" s="4" t="inlineStr">
+      <c r="H588" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I395" s="4" t="inlineStr">
-[...59 lines deleted...]
-      <c r="B398" s="4" t="inlineStr">
+      <c r="I588" s="4" t="inlineStr"/>
+    </row>
+    <row r="589" ht="8" customHeight="1"/>
+    <row r="590" ht="18" customHeight="1">
+      <c r="A590" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B590" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C590" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D590" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E590" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F590" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G590" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H590" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I590" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="591" ht="15" customHeight="1">
+      <c r="A591" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.ABS/2026</t>
+        </is>
+      </c>
+      <c r="B591" s="4" t="inlineStr">
         <is>
           <t>G C H REIS</t>
         </is>
       </c>
-      <c r="C398" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D398" s="4" t="inlineStr">
+      <c r="C591" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D591" s="4" t="inlineStr">
         <is>
           <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
-      <c r="E398" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F398" s="4" t="inlineStr">
+      <c r="E591" s="4" t="inlineStr">
+        <is>
+          <t>R$ 58.286,85</t>
+        </is>
+      </c>
+      <c r="F591" s="4" t="inlineStr">
         <is>
           <t>03/03/2025</t>
         </is>
       </c>
-      <c r="G398" s="4" t="inlineStr">
+      <c r="G591" s="4" t="inlineStr">
         <is>
           <t>03/03/2026</t>
         </is>
       </c>
-      <c r="H398" s="4" t="inlineStr">
+      <c r="H591" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I398" s="4" t="inlineStr">
+      <c r="I591" s="4" t="inlineStr">
         <is>
           <t>03/03/2025</t>
         </is>
       </c>
     </row>
-    <row r="399" ht="8" customHeight="1"/>
-[...83 lines deleted...]
-      <c r="H401" s="4" t="inlineStr">
+    <row r="592" ht="8" customHeight="1"/>
+    <row r="593" ht="18" customHeight="1">
+      <c r="A593" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B593" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C593" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D593" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E593" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F593" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G593" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H593" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I593" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="594" ht="15" customHeight="1">
+      <c r="A594" s="4" t="inlineStr">
+        <is>
+          <t>/2026</t>
+        </is>
+      </c>
+      <c r="B594" s="4" t="inlineStr">
+        <is>
+          <t>Não informado</t>
+        </is>
+      </c>
+      <c r="C594" s="4" t="inlineStr"/>
+      <c r="D594" s="4" t="inlineStr"/>
+      <c r="E594" s="4" t="inlineStr">
+        <is>
+          <t>R$ 0,00</t>
+        </is>
+      </c>
+      <c r="F594" s="4" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="G594" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H594" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I401" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H404" s="4" t="inlineStr">
+      <c r="I594" s="4" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="595" ht="8" customHeight="1"/>
+    <row r="596" ht="18" customHeight="1">
+      <c r="A596" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B596" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C596" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D596" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E596" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F596" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G596" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H596" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I596" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="597" ht="15" customHeight="1">
+      <c r="A597" s="4" t="inlineStr">
+        <is>
+          <t>202512170001/2025</t>
+        </is>
+      </c>
+      <c r="B597" s="4" t="inlineStr">
+        <is>
+          <t>TRIMAP ASSESSORIA TRIBUTARIA LTDA</t>
+        </is>
+      </c>
+      <c r="C597" s="4" t="inlineStr">
+        <is>
+          <t>10.902.594/****-**</t>
+        </is>
+      </c>
+      <c r="D597" s="4" t="inlineStr">
+        <is>
+          <t>Contratação dos serviços de locação e manutenção de software de gestão tributária, destinados à Secretaria de Planejamento, Administração e Finanças do município de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E597" s="4" t="inlineStr">
+        <is>
+          <t>R$ 57.600,00</t>
+        </is>
+      </c>
+      <c r="F597" s="4" t="inlineStr">
+        <is>
+          <t>17/12/2025</t>
+        </is>
+      </c>
+      <c r="G597" s="4" t="inlineStr">
+        <is>
+          <t>17/12/2026</t>
+        </is>
+      </c>
+      <c r="H597" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I597" s="4" t="inlineStr">
+        <is>
+          <t>17/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="598" ht="8" customHeight="1"/>
+    <row r="599" ht="18" customHeight="1">
+      <c r="A599" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B599" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C599" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D599" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E599" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F599" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G599" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H599" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I599" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="600" ht="15" customHeight="1">
+      <c r="A600" s="4" t="inlineStr">
+        <is>
+          <t>202512030005/2025</t>
+        </is>
+      </c>
+      <c r="B600" s="4" t="inlineStr">
+        <is>
+          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C600" s="4" t="inlineStr">
+        <is>
+          <t>18.786.076/****-**</t>
+        </is>
+      </c>
+      <c r="D600" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços, na área de licitações e contratos, junto à Secretaria de Saúde de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E600" s="4" t="inlineStr">
+        <is>
+          <t>R$ 42.000,00</t>
+        </is>
+      </c>
+      <c r="F600" s="4" t="inlineStr">
+        <is>
+          <t>03/12/2025</t>
+        </is>
+      </c>
+      <c r="G600" s="4" t="inlineStr">
+        <is>
+          <t>03/12/2026</t>
+        </is>
+      </c>
+      <c r="H600" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I600" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="601" ht="8" customHeight="1"/>
+    <row r="602" ht="18" customHeight="1">
+      <c r="A602" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B602" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C602" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D602" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E602" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F602" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G602" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H602" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I602" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="603" ht="15" customHeight="1">
+      <c r="A603" s="4" t="inlineStr">
+        <is>
+          <t>202512030005/2025</t>
+        </is>
+      </c>
+      <c r="B603" s="4" t="inlineStr">
+        <is>
+          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C603" s="4" t="inlineStr">
+        <is>
+          <t>18.786.076/****-**</t>
+        </is>
+      </c>
+      <c r="D603" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços, na área de licitações e contratos, junto à Secretaria de Saúde de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E603" s="4" t="inlineStr">
+        <is>
+          <t>R$ 42.000,00</t>
+        </is>
+      </c>
+      <c r="F603" s="4" t="inlineStr">
+        <is>
+          <t>03/12/2025</t>
+        </is>
+      </c>
+      <c r="G603" s="4" t="inlineStr">
+        <is>
+          <t>03/12/2026</t>
+        </is>
+      </c>
+      <c r="H603" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I603" s="4" t="inlineStr">
+        <is>
+          <t>03/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="604" ht="8" customHeight="1"/>
+    <row r="605" ht="18" customHeight="1">
+      <c r="A605" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B605" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C605" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D605" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E605" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F605" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G605" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H605" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I605" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="606" ht="15" customHeight="1">
+      <c r="A606" s="4" t="inlineStr">
+        <is>
+          <t>202512030004/2025</t>
+        </is>
+      </c>
+      <c r="B606" s="4" t="inlineStr">
+        <is>
+          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C606" s="4" t="inlineStr">
+        <is>
+          <t>18.786.076/****-**</t>
+        </is>
+      </c>
+      <c r="D606" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços, na área de licitações e contratos, junto à Secretaria de de Infraestrutura, Transportes e Desenvolvimento Urbano de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E606" s="4" t="inlineStr">
+        <is>
+          <t>R$ 40.800,00</t>
+        </is>
+      </c>
+      <c r="F606" s="4" t="inlineStr">
+        <is>
+          <t>03/12/2025</t>
+        </is>
+      </c>
+      <c r="G606" s="4" t="inlineStr">
+        <is>
+          <t>03/12/2026</t>
+        </is>
+      </c>
+      <c r="H606" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I606" s="4" t="inlineStr">
+        <is>
+          <t>03/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="607" ht="8" customHeight="1"/>
+    <row r="608" ht="18" customHeight="1">
+      <c r="A608" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B608" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C608" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D608" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E608" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F608" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G608" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H608" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I608" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="609" ht="15" customHeight="1">
+      <c r="A609" s="4" t="inlineStr">
+        <is>
+          <t>202512030004/2025</t>
+        </is>
+      </c>
+      <c r="B609" s="4" t="inlineStr">
+        <is>
+          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C609" s="4" t="inlineStr">
+        <is>
+          <t>18.786.076/****-**</t>
+        </is>
+      </c>
+      <c r="D609" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços, na área de licitações e contratos, junto à Secretaria de de Infraestrutura, Transportes e Desenvolvimento Urbano de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E609" s="4" t="inlineStr">
+        <is>
+          <t>R$ 40.800,00</t>
+        </is>
+      </c>
+      <c r="F609" s="4" t="inlineStr">
+        <is>
+          <t>03/12/2025</t>
+        </is>
+      </c>
+      <c r="G609" s="4" t="inlineStr">
+        <is>
+          <t>03/12/2026</t>
+        </is>
+      </c>
+      <c r="H609" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I609" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="610" ht="8" customHeight="1"/>
+    <row r="611" ht="18" customHeight="1">
+      <c r="A611" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B611" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C611" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D611" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E611" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F611" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G611" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H611" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I611" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="612" ht="15" customHeight="1">
+      <c r="A612" s="4" t="inlineStr">
+        <is>
+          <t>202512030003/2025</t>
+        </is>
+      </c>
+      <c r="B612" s="4" t="inlineStr">
+        <is>
+          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C612" s="4" t="inlineStr">
+        <is>
+          <t>18.786.076/****-**</t>
+        </is>
+      </c>
+      <c r="D612" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços, na área de licitações e contratos, junto à Secretaria da Proteção Social, Empreendedorismo e Segurança Alimentar e Nutricional de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E612" s="4" t="inlineStr">
+        <is>
+          <t>R$ 37.200,00</t>
+        </is>
+      </c>
+      <c r="F612" s="4" t="inlineStr">
+        <is>
+          <t>03/12/2025</t>
+        </is>
+      </c>
+      <c r="G612" s="4" t="inlineStr">
+        <is>
+          <t>03/12/2026</t>
+        </is>
+      </c>
+      <c r="H612" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I612" s="4" t="inlineStr">
+        <is>
+          <t>03/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="613" ht="8" customHeight="1"/>
+    <row r="614" ht="18" customHeight="1">
+      <c r="A614" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B614" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C614" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D614" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E614" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F614" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G614" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H614" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I614" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="615" ht="15" customHeight="1">
+      <c r="A615" s="4" t="inlineStr">
+        <is>
+          <t>202512030003/2025</t>
+        </is>
+      </c>
+      <c r="B615" s="4" t="inlineStr">
+        <is>
+          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C615" s="4" t="inlineStr">
+        <is>
+          <t>18.786.076/****-**</t>
+        </is>
+      </c>
+      <c r="D615" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços, na área de licitações e contratos, junto à Secretaria da Proteção Social, Empreendedorismo e Segurança Alimentar e Nutricional de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E615" s="4" t="inlineStr">
+        <is>
+          <t>R$ 37.200,00</t>
+        </is>
+      </c>
+      <c r="F615" s="4" t="inlineStr">
+        <is>
+          <t>03/12/2025</t>
+        </is>
+      </c>
+      <c r="G615" s="4" t="inlineStr">
+        <is>
+          <t>03/12/2026</t>
+        </is>
+      </c>
+      <c r="H615" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I615" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="616" ht="8" customHeight="1"/>
+    <row r="617" ht="18" customHeight="1">
+      <c r="A617" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B617" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C617" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D617" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E617" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F617" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G617" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H617" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I617" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="618" ht="15" customHeight="1">
+      <c r="A618" s="4" t="inlineStr">
+        <is>
+          <t>202512030002/2025</t>
+        </is>
+      </c>
+      <c r="B618" s="4" t="inlineStr">
+        <is>
+          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C618" s="4" t="inlineStr">
+        <is>
+          <t>18.786.076/****-**</t>
+        </is>
+      </c>
+      <c r="D618" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços, na área de licitações e contratos, junto à Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E618" s="4" t="inlineStr">
+        <is>
+          <t>R$ 42.000,00</t>
+        </is>
+      </c>
+      <c r="F618" s="4" t="inlineStr">
+        <is>
+          <t>03/12/2025</t>
+        </is>
+      </c>
+      <c r="G618" s="4" t="inlineStr">
+        <is>
+          <t>03/12/2026</t>
+        </is>
+      </c>
+      <c r="H618" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I618" s="4" t="inlineStr">
+        <is>
+          <t>03/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="619" ht="8" customHeight="1"/>
+    <row r="620" ht="18" customHeight="1">
+      <c r="A620" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B620" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C620" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D620" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E620" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F620" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G620" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H620" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I620" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="621" ht="15" customHeight="1">
+      <c r="A621" s="4" t="inlineStr">
+        <is>
+          <t>202512030002/2025</t>
+        </is>
+      </c>
+      <c r="B621" s="4" t="inlineStr">
+        <is>
+          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C621" s="4" t="inlineStr">
+        <is>
+          <t>18.786.076/****-**</t>
+        </is>
+      </c>
+      <c r="D621" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços, na área de licitações e contratos, junto à Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E621" s="4" t="inlineStr">
+        <is>
+          <t>R$ 42.000,00</t>
+        </is>
+      </c>
+      <c r="F621" s="4" t="inlineStr">
+        <is>
+          <t>03/12/2025</t>
+        </is>
+      </c>
+      <c r="G621" s="4" t="inlineStr">
+        <is>
+          <t>03/12/2026</t>
+        </is>
+      </c>
+      <c r="H621" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I621" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="622" ht="8" customHeight="1"/>
+    <row r="623" ht="18" customHeight="1">
+      <c r="A623" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B623" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C623" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D623" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E623" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F623" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G623" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H623" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I623" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="624" ht="15" customHeight="1">
+      <c r="A624" s="4" t="inlineStr">
+        <is>
+          <t>202512030001/2025</t>
+        </is>
+      </c>
+      <c r="B624" s="4" t="inlineStr">
+        <is>
+          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C624" s="4" t="inlineStr">
+        <is>
+          <t>18.786.076/****-**</t>
+        </is>
+      </c>
+      <c r="D624" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços, na área de licitações e contratos, junto à Secretaria de Educação e Desporto de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E624" s="4" t="inlineStr">
+        <is>
+          <t>R$ 42.000,00</t>
+        </is>
+      </c>
+      <c r="F624" s="4" t="inlineStr">
+        <is>
+          <t>03/12/2025</t>
+        </is>
+      </c>
+      <c r="G624" s="4" t="inlineStr">
+        <is>
+          <t>03/12/2026</t>
+        </is>
+      </c>
+      <c r="H624" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I624" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="625" ht="8" customHeight="1"/>
+    <row r="626" ht="18" customHeight="1">
+      <c r="A626" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B626" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C626" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D626" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E626" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F626" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G626" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H626" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I626" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="627" ht="15" customHeight="1">
+      <c r="A627" s="4" t="inlineStr">
+        <is>
+          <t>202512030001/2025</t>
+        </is>
+      </c>
+      <c r="B627" s="4" t="inlineStr">
+        <is>
+          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C627" s="4" t="inlineStr">
+        <is>
+          <t>18.786.076/****-**</t>
+        </is>
+      </c>
+      <c r="D627" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços, na área de licitações e contratos, junto à Secretaria de Educação e Desporto de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E627" s="4" t="inlineStr">
+        <is>
+          <t>R$ 42.000,00</t>
+        </is>
+      </c>
+      <c r="F627" s="4" t="inlineStr">
+        <is>
+          <t>03/12/2025</t>
+        </is>
+      </c>
+      <c r="G627" s="4" t="inlineStr">
+        <is>
+          <t>03/12/2026</t>
+        </is>
+      </c>
+      <c r="H627" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I627" s="4" t="inlineStr">
+        <is>
+          <t>03/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="628" ht="8" customHeight="1"/>
+    <row r="629" ht="18" customHeight="1">
+      <c r="A629" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B629" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C629" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D629" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E629" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F629" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G629" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H629" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I629" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="630" ht="15" customHeight="1">
+      <c r="A630" s="4" t="inlineStr">
+        <is>
+          <t>202511240004/2025</t>
+        </is>
+      </c>
+      <c r="B630" s="4" t="inlineStr">
+        <is>
+          <t>AC &amp; C CONTABILIDADE E NEGOCIOS</t>
+        </is>
+      </c>
+      <c r="C630" s="4" t="inlineStr">
+        <is>
+          <t>28.066.594/****-**</t>
+        </is>
+      </c>
+      <c r="D630" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE ASSESSORAMENTO TÉCNICO E CONSULTORIA, EXECUTADOS ATRAVÉS DE ORIENTAÇÕES E INSTRUÇÕES PARA INSTALAÇÕES, GERAÇÃO E ENVIO DO E-SOCIAL (SPED-SOCIAL), EFD-REINF E DCTFWEB MENSAL, MIT (MODULO DE INCLUSÃO DE TRIBUTOS), CONFORME LEGISLAÇÃO VIGENTE PERTINENTE , PRESTADOS AOS COLABORADORES INTEGRANTES DA GESTÃO DE PESSOAL DE PESSOAL, BEM COMO, EXECUÇÃO DE DEMAIS PROCEDIMENTOS NECESSÁRIOS, PARA CORRETA PRESTAÇÕES DE INFORMAÇÕES FINANCEIRAS, SOCIAIS E FISCAIS DE TODOS OS PROFISSIONAIS DA SECRETARIA DE SAÚDE, LOTADOS NA SECRETARIA DE SAÚDE DA PREFEITURA MUNICIPAL DE CATUNDA/CE.</t>
+        </is>
+      </c>
+      <c r="E630" s="4" t="inlineStr">
+        <is>
+          <t>R$ 55.800,00</t>
+        </is>
+      </c>
+      <c r="F630" s="4" t="inlineStr">
+        <is>
+          <t>24/11/2025</t>
+        </is>
+      </c>
+      <c r="G630" s="4" t="inlineStr">
+        <is>
+          <t>24/11/2026</t>
+        </is>
+      </c>
+      <c r="H630" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I630" s="4" t="inlineStr">
+        <is>
+          <t>24/11/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="631" ht="8" customHeight="1"/>
+    <row r="632" ht="18" customHeight="1">
+      <c r="A632" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B632" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C632" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D632" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E632" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F632" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G632" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H632" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I632" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="633" ht="15" customHeight="1">
+      <c r="A633" s="4" t="inlineStr">
+        <is>
+          <t>202511240003/2025</t>
+        </is>
+      </c>
+      <c r="B633" s="4" t="inlineStr">
+        <is>
+          <t>AC &amp; C CONTABILIDADE E NEGOCIOS</t>
+        </is>
+      </c>
+      <c r="C633" s="4" t="inlineStr">
+        <is>
+          <t>28.066.594/****-**</t>
+        </is>
+      </c>
+      <c r="D633" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE ASSESSORAMENTO TÉCNICO E CONSULTORIA, JUNTO AO DEPARTAMENTO DE PESSOAL, COM FECHAMENTO DE FOLHA MENSAL, GERAÇÃO DO SIM JUNTO AO TCE E DEMAIS PROCEDIMENTOS NECESSÁRIOS PARA CORRETO FUNCIONAMENTO DO SETOR DE RESPONSABILIDADE DA SECRETARIA DE PLANEJAMENTO, ADMINISTRAÇÃO E FINANÇAS DA PREFEITURA MUNICIPAL DE CATUNDA/CE.</t>
+        </is>
+      </c>
+      <c r="E633" s="4" t="inlineStr">
+        <is>
+          <t>R$ 58.200,00</t>
+        </is>
+      </c>
+      <c r="F633" s="4" t="inlineStr">
+        <is>
+          <t>24/11/2025</t>
+        </is>
+      </c>
+      <c r="G633" s="4" t="inlineStr">
+        <is>
+          <t>24/11/2026</t>
+        </is>
+      </c>
+      <c r="H633" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I633" s="4" t="inlineStr">
+        <is>
+          <t>24/11/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="634" ht="8" customHeight="1"/>
+    <row r="635" ht="18" customHeight="1">
+      <c r="A635" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B635" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C635" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D635" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E635" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F635" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G635" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H635" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I635" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="636" ht="15" customHeight="1">
+      <c r="A636" s="4" t="inlineStr">
+        <is>
+          <t>202511240002/2025</t>
+        </is>
+      </c>
+      <c r="B636" s="4" t="inlineStr">
+        <is>
+          <t>AC &amp; C CONTABILIDADE E NEGOCIOS</t>
+        </is>
+      </c>
+      <c r="C636" s="4" t="inlineStr">
+        <is>
+          <t>28.066.594/****-**</t>
+        </is>
+      </c>
+      <c r="D636" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE ASSESSORAMENTO TÉCNICO E CONSULTORIA, JUNTO AO DEPARTAMENTO DE PESSOAL, EXECUTADOS ATRAVÉS DE ORIENTAÇÕES E INSTRUÇÕES PARA INSTALAÇÃO, GERAÇÃO E ENVIO DO E-SOCIAL (SPED-SOCIAL), EFD-REINF, (MIT (MODULO DE INCLUSÃO DE TRIBUTOS) E DCTFWEB MENSAL, CONFORME LEGISLAÇÃO VIGENTE PERTINENTE,  COM FECHAMENTO DE FOLHA MENSAL, GERAÇÃO DO SIM JUNTO AO TCE E DEMAIS PROCEDIMENTOS NECESSÁRIOS PARA CORRETO FUNCIONAMENTO DO SETOR DE RESPONSABILIDADE DA SECRETARIA DA PROTEÇÃO SOCIAL, EMPREENDEDORISMO E SEGURANÇA ALIMENTAR E NUTRICIONAL DA PREFEITURA MUNICIPAL DE CATUNDA/CE.</t>
+        </is>
+      </c>
+      <c r="E636" s="4" t="inlineStr">
+        <is>
+          <t>R$ 46.800,00</t>
+        </is>
+      </c>
+      <c r="F636" s="4" t="inlineStr">
+        <is>
+          <t>24/11/2025</t>
+        </is>
+      </c>
+      <c r="G636" s="4" t="inlineStr">
+        <is>
+          <t>24/11/2026</t>
+        </is>
+      </c>
+      <c r="H636" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I636" s="4" t="inlineStr">
+        <is>
+          <t>24/11/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="637" ht="8" customHeight="1"/>
+    <row r="638" ht="18" customHeight="1">
+      <c r="A638" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B638" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C638" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D638" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E638" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F638" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G638" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H638" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I638" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="639" ht="15" customHeight="1">
+      <c r="A639" s="4" t="inlineStr">
+        <is>
+          <t>202511120001.01/2025</t>
+        </is>
+      </c>
+      <c r="B639" s="4" t="inlineStr">
+        <is>
+          <t>PGLE VEICULOS,PECAS E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C639" s="4" t="inlineStr">
+        <is>
+          <t>22.424.379/****-**</t>
+        </is>
+      </c>
+      <c r="D639" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de ambulâncias para o município Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E639" s="4" t="inlineStr">
+        <is>
+          <t>R$ 425.670,00</t>
+        </is>
+      </c>
+      <c r="F639" s="4" t="inlineStr">
+        <is>
+          <t>12/11/2025</t>
+        </is>
+      </c>
+      <c r="G639" s="4" t="inlineStr">
+        <is>
+          <t>12/11/2026</t>
+        </is>
+      </c>
+      <c r="H639" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I639" s="4" t="inlineStr">
+        <is>
+          <t>12/11/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="640" ht="8" customHeight="1"/>
+    <row r="641" ht="18" customHeight="1">
+      <c r="A641" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B641" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C641" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D641" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E641" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F641" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G641" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H641" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I641" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="642" ht="15" customHeight="1">
+      <c r="A642" s="4" t="inlineStr">
+        <is>
+          <t>202510300005/2025</t>
+        </is>
+      </c>
+      <c r="B642" s="4" t="inlineStr">
+        <is>
+          <t>IRMAOS GONDIM DISTRIBUIDORA DE GAS E AGUA LTDA</t>
+        </is>
+      </c>
+      <c r="C642" s="4" t="inlineStr">
+        <is>
+          <t>16.526.331/****-**</t>
+        </is>
+      </c>
+      <c r="D642" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de Gás GLP 13kg (gás de cozinha), destinado a Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E642" s="4" t="inlineStr">
+        <is>
+          <t>R$ 3.500,00</t>
+        </is>
+      </c>
+      <c r="F642" s="4" t="inlineStr">
+        <is>
+          <t>30/10/2025</t>
+        </is>
+      </c>
+      <c r="G642" s="4" t="inlineStr">
+        <is>
+          <t>30/10/2026</t>
+        </is>
+      </c>
+      <c r="H642" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I642" s="4" t="inlineStr">
+        <is>
+          <t>30/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="643" ht="8" customHeight="1"/>
+    <row r="644" ht="18" customHeight="1">
+      <c r="A644" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B644" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C644" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D644" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E644" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F644" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G644" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H644" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I644" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="645" ht="15" customHeight="1">
+      <c r="A645" s="4" t="inlineStr">
+        <is>
+          <t>202510300004/2025</t>
+        </is>
+      </c>
+      <c r="B645" s="4" t="inlineStr">
+        <is>
+          <t>IRMAOS GONDIM DISTRIBUIDORA DE GAS E AGUA LTDA</t>
+        </is>
+      </c>
+      <c r="C645" s="4" t="inlineStr">
+        <is>
+          <t>16.526.331/****-**</t>
+        </is>
+      </c>
+      <c r="D645" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de Gás GLP 13kg (gás de cozinha), destinado a Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E645" s="4" t="inlineStr">
+        <is>
+          <t>R$ 3.500,00</t>
+        </is>
+      </c>
+      <c r="F645" s="4" t="inlineStr">
+        <is>
+          <t>30/10/2025</t>
+        </is>
+      </c>
+      <c r="G645" s="4" t="inlineStr">
+        <is>
+          <t>30/10/2026</t>
+        </is>
+      </c>
+      <c r="H645" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I645" s="4" t="inlineStr">
+        <is>
+          <t>30/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="646" ht="8" customHeight="1"/>
+    <row r="647" ht="18" customHeight="1">
+      <c r="A647" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B647" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C647" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D647" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E647" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F647" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G647" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H647" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I647" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="648" ht="15" customHeight="1">
+      <c r="A648" s="4" t="inlineStr">
+        <is>
+          <t>202510300003/2025</t>
+        </is>
+      </c>
+      <c r="B648" s="4" t="inlineStr">
+        <is>
+          <t>IRMAOS GONDIM DISTRIBUIDORA DE GAS E AGUA LTDA</t>
+        </is>
+      </c>
+      <c r="C648" s="4" t="inlineStr">
+        <is>
+          <t>16.526.331/****-**</t>
+        </is>
+      </c>
+      <c r="D648" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de Gás GLP 13kg (gás de cozinha), destinado a Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E648" s="4" t="inlineStr">
+        <is>
+          <t>R$ 3.500,00</t>
+        </is>
+      </c>
+      <c r="F648" s="4" t="inlineStr">
+        <is>
+          <t>30/10/2025</t>
+        </is>
+      </c>
+      <c r="G648" s="4" t="inlineStr">
+        <is>
+          <t>30/10/2026</t>
+        </is>
+      </c>
+      <c r="H648" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I648" s="4" t="inlineStr">
+        <is>
+          <t>30/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="649" ht="8" customHeight="1"/>
+    <row r="650" ht="18" customHeight="1">
+      <c r="A650" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B650" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C650" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D650" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E650" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F650" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G650" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H650" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I650" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="651" ht="15" customHeight="1">
+      <c r="A651" s="4" t="inlineStr">
+        <is>
+          <t>202510300002/2025</t>
+        </is>
+      </c>
+      <c r="B651" s="4" t="inlineStr">
+        <is>
+          <t>IRMAOS GONDIM DISTRIBUIDORA DE GAS E AGUA LTDA</t>
+        </is>
+      </c>
+      <c r="C651" s="4" t="inlineStr">
+        <is>
+          <t>16.526.331/****-**</t>
+        </is>
+      </c>
+      <c r="D651" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de Gás GLP 13kg (gás de cozinha), destinado a Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E651" s="4" t="inlineStr">
+        <is>
+          <t>R$ 15.000,00</t>
+        </is>
+      </c>
+      <c r="F651" s="4" t="inlineStr">
+        <is>
+          <t>30/10/2025</t>
+        </is>
+      </c>
+      <c r="G651" s="4" t="inlineStr">
+        <is>
+          <t>30/10/2026</t>
+        </is>
+      </c>
+      <c r="H651" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I651" s="4" t="inlineStr">
+        <is>
+          <t>30/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="652" ht="8" customHeight="1"/>
+    <row r="653" ht="18" customHeight="1">
+      <c r="A653" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B653" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C653" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D653" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E653" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F653" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G653" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H653" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I653" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="654" ht="15" customHeight="1">
+      <c r="A654" s="4" t="inlineStr">
+        <is>
+          <t>202510300001/2025</t>
+        </is>
+      </c>
+      <c r="B654" s="4" t="inlineStr">
+        <is>
+          <t>IRMAOS GONDIM DISTRIBUIDORA DE GAS E AGUA LTDA</t>
+        </is>
+      </c>
+      <c r="C654" s="4" t="inlineStr">
+        <is>
+          <t>16.526.331/****-**</t>
+        </is>
+      </c>
+      <c r="D654" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de Gás GLP 13kg (gás de cozinha), destinado a Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E654" s="4" t="inlineStr">
+        <is>
+          <t>R$ 3.500,00</t>
+        </is>
+      </c>
+      <c r="F654" s="4" t="inlineStr">
+        <is>
+          <t>30/10/2025</t>
+        </is>
+      </c>
+      <c r="G654" s="4" t="inlineStr">
+        <is>
+          <t>30/10/2026</t>
+        </is>
+      </c>
+      <c r="H654" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I654" s="4" t="inlineStr">
+        <is>
+          <t>30/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="655" ht="8" customHeight="1"/>
+    <row r="656" ht="18" customHeight="1">
+      <c r="A656" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B656" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C656" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D656" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E656" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F656" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G656" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H656" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I656" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="657" ht="15" customHeight="1">
+      <c r="A657" s="4" t="inlineStr">
+        <is>
+          <t>202510280001/2025</t>
+        </is>
+      </c>
+      <c r="B657" s="4" t="inlineStr">
+        <is>
+          <t>MOREIRA MESQUITA ENGENHARIA E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C657" s="4" t="inlineStr">
+        <is>
+          <t>21.691.178/****-**</t>
+        </is>
+      </c>
+      <c r="D657" s="4" t="inlineStr">
+        <is>
+          <t>CONSTRUÇÃO DE QUADRAS DE AREIA NO DISTRITO DE VIDEO E DISTRITO DE PARAÍSO NO MUNICÍPIO DE CATUNDA-CE.</t>
+        </is>
+      </c>
+      <c r="E657" s="4" t="inlineStr">
+        <is>
+          <t>R$ 445.709,52</t>
+        </is>
+      </c>
+      <c r="F657" s="4" t="inlineStr">
+        <is>
+          <t>28/10/2025</t>
+        </is>
+      </c>
+      <c r="G657" s="4" t="inlineStr">
+        <is>
+          <t>25/02/2026</t>
+        </is>
+      </c>
+      <c r="H657" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I404" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H407" s="4" t="inlineStr">
+      <c r="I657" s="4" t="inlineStr">
+        <is>
+          <t>28/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="658" ht="8" customHeight="1"/>
+    <row r="659" ht="18" customHeight="1">
+      <c r="A659" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B659" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C659" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D659" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E659" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F659" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G659" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H659" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I659" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="660" ht="15" customHeight="1">
+      <c r="A660" s="4" t="inlineStr">
+        <is>
+          <t>202510220006/2025</t>
+        </is>
+      </c>
+      <c r="B660" s="4" t="inlineStr">
+        <is>
+          <t>36.236.756 FRANCISCO NILSON DE OLIVEIRA MARTINS</t>
+        </is>
+      </c>
+      <c r="C660" s="4" t="inlineStr">
+        <is>
+          <t>36.236.756/****-**</t>
+        </is>
+      </c>
+      <c r="D660" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços para rastreamento veicular, destinado à frota de automóveis da Prefeitura Municipal de Catunda.</t>
+        </is>
+      </c>
+      <c r="E660" s="4" t="inlineStr">
+        <is>
+          <t>R$ 3.880,00</t>
+        </is>
+      </c>
+      <c r="F660" s="4" t="inlineStr">
+        <is>
+          <t>22/10/2025</t>
+        </is>
+      </c>
+      <c r="G660" s="4" t="inlineStr">
+        <is>
+          <t>22/10/2026</t>
+        </is>
+      </c>
+      <c r="H660" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I407" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H410" s="4" t="inlineStr">
+      <c r="I660" s="4" t="inlineStr">
+        <is>
+          <t>22/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="661" ht="8" customHeight="1"/>
+    <row r="662" ht="18" customHeight="1">
+      <c r="A662" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B662" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C662" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D662" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E662" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F662" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G662" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H662" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I662" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="663" ht="15" customHeight="1">
+      <c r="A663" s="4" t="inlineStr">
+        <is>
+          <t>202510220004/2025</t>
+        </is>
+      </c>
+      <c r="B663" s="4" t="inlineStr">
+        <is>
+          <t>36.236.756 FRANCISCO NILSON DE OLIVEIRA MARTINS</t>
+        </is>
+      </c>
+      <c r="C663" s="4" t="inlineStr">
+        <is>
+          <t>36.236.756/****-**</t>
+        </is>
+      </c>
+      <c r="D663" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços para rastreamento veicular, destinado à frota de automóveis da Prefeitura Municipal de Catunda.</t>
+        </is>
+      </c>
+      <c r="E663" s="4" t="inlineStr">
+        <is>
+          <t>R$ 970,00</t>
+        </is>
+      </c>
+      <c r="F663" s="4" t="inlineStr">
+        <is>
+          <t>22/10/2025</t>
+        </is>
+      </c>
+      <c r="G663" s="4" t="inlineStr">
+        <is>
+          <t>22/10/2026</t>
+        </is>
+      </c>
+      <c r="H663" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I663" s="4" t="inlineStr">
+        <is>
+          <t>22/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="664" ht="8" customHeight="1"/>
+    <row r="665" ht="18" customHeight="1">
+      <c r="A665" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B665" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C665" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D665" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E665" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F665" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G665" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H665" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I665" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="666" ht="15" customHeight="1">
+      <c r="A666" s="4" t="inlineStr">
+        <is>
+          <t>202510220003/2025</t>
+        </is>
+      </c>
+      <c r="B666" s="4" t="inlineStr">
+        <is>
+          <t>36.236.756 FRANCISCO NILSON DE OLIVEIRA MARTINS</t>
+        </is>
+      </c>
+      <c r="C666" s="4" t="inlineStr">
+        <is>
+          <t>36.236.756/****-**</t>
+        </is>
+      </c>
+      <c r="D666" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços para rastreamento veicular, destinado à frota de automóveis da Prefeitura Municipal de Catunda.</t>
+        </is>
+      </c>
+      <c r="E666" s="4" t="inlineStr">
+        <is>
+          <t>R$ 3.880,00</t>
+        </is>
+      </c>
+      <c r="F666" s="4" t="inlineStr">
+        <is>
+          <t>22/10/2025</t>
+        </is>
+      </c>
+      <c r="G666" s="4" t="inlineStr">
+        <is>
+          <t>22/10/2026</t>
+        </is>
+      </c>
+      <c r="H666" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I666" s="4" t="inlineStr">
+        <is>
+          <t>22/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="667" ht="8" customHeight="1"/>
+    <row r="668" ht="18" customHeight="1">
+      <c r="A668" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B668" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C668" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D668" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E668" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F668" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G668" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H668" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I668" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="669" ht="15" customHeight="1">
+      <c r="A669" s="4" t="inlineStr">
+        <is>
+          <t>202510220002/2025</t>
+        </is>
+      </c>
+      <c r="B669" s="4" t="inlineStr">
+        <is>
+          <t>36.236.756 FRANCISCO NILSON DE OLIVEIRA MARTINS</t>
+        </is>
+      </c>
+      <c r="C669" s="4" t="inlineStr">
+        <is>
+          <t>36.236.756/****-**</t>
+        </is>
+      </c>
+      <c r="D669" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços para rastreamento veicular, destinado à frota de automóveis da Prefeitura Municipal de Catunda.</t>
+        </is>
+      </c>
+      <c r="E669" s="4" t="inlineStr">
+        <is>
+          <t>R$ 18.430,00</t>
+        </is>
+      </c>
+      <c r="F669" s="4" t="inlineStr">
+        <is>
+          <t>22/10/2025</t>
+        </is>
+      </c>
+      <c r="G669" s="4" t="inlineStr">
+        <is>
+          <t>22/10/2026</t>
+        </is>
+      </c>
+      <c r="H669" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I669" s="4" t="inlineStr">
+        <is>
+          <t>22/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="670" ht="8" customHeight="1"/>
+    <row r="671" ht="18" customHeight="1">
+      <c r="A671" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B671" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C671" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D671" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E671" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F671" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G671" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H671" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I671" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="672" ht="15" customHeight="1">
+      <c r="A672" s="4" t="inlineStr">
+        <is>
+          <t>202510220001/2025</t>
+        </is>
+      </c>
+      <c r="B672" s="4" t="inlineStr">
+        <is>
+          <t>36.236.756 FRANCISCO NILSON DE OLIVEIRA MARTINS</t>
+        </is>
+      </c>
+      <c r="C672" s="4" t="inlineStr">
+        <is>
+          <t>36.236.756/****-**</t>
+        </is>
+      </c>
+      <c r="D672" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços para rastreamento veicular, destinado à frota de automóveis da Prefeitura Municipal de Catunda.</t>
+        </is>
+      </c>
+      <c r="E672" s="4" t="inlineStr">
+        <is>
+          <t>R$ 8.730,00</t>
+        </is>
+      </c>
+      <c r="F672" s="4" t="inlineStr">
+        <is>
+          <t>22/10/2025</t>
+        </is>
+      </c>
+      <c r="G672" s="4" t="inlineStr">
+        <is>
+          <t>22/10/2026</t>
+        </is>
+      </c>
+      <c r="H672" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I672" s="4" t="inlineStr">
+        <is>
+          <t>22/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="673" ht="8" customHeight="1"/>
+    <row r="674" ht="18" customHeight="1">
+      <c r="A674" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B674" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C674" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D674" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E674" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F674" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G674" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H674" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I674" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="675" ht="15" customHeight="1">
+      <c r="A675" s="4" t="inlineStr">
+        <is>
+          <t>202510220001/2025</t>
+        </is>
+      </c>
+      <c r="B675" s="4" t="inlineStr">
+        <is>
+          <t>36.236.756 FRANCISCO NILSON DE OLIVEIRA MARTINS</t>
+        </is>
+      </c>
+      <c r="C675" s="4" t="inlineStr">
+        <is>
+          <t>36.236.756/****-**</t>
+        </is>
+      </c>
+      <c r="D675" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços para rastreamento veicular, destinado à frota de automóveis da Prefeitura Municipal de Catunda.</t>
+        </is>
+      </c>
+      <c r="E675" s="4" t="inlineStr">
+        <is>
+          <t>R$ 8.730,00</t>
+        </is>
+      </c>
+      <c r="F675" s="4" t="inlineStr">
+        <is>
+          <t>22/10/2025</t>
+        </is>
+      </c>
+      <c r="G675" s="4" t="inlineStr">
+        <is>
+          <t>22/10/2026</t>
+        </is>
+      </c>
+      <c r="H675" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I675" s="4" t="inlineStr">
+        <is>
+          <t>22/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="676" ht="8" customHeight="1"/>
+    <row r="677" ht="18" customHeight="1">
+      <c r="A677" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B677" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C677" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D677" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E677" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F677" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G677" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H677" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I677" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="678" ht="15" customHeight="1">
+      <c r="A678" s="4" t="inlineStr">
+        <is>
+          <t>202510210001/2025</t>
+        </is>
+      </c>
+      <c r="B678" s="4" t="inlineStr">
+        <is>
+          <t>WILLIAM FERREIRA PAIVA</t>
+        </is>
+      </c>
+      <c r="C678" s="4" t="inlineStr">
+        <is>
+          <t>58.820.902/****-**</t>
+        </is>
+      </c>
+      <c r="D678" s="4" t="inlineStr">
+        <is>
+          <t>SERVIÇOS DE CONSTRUÇÃO DE BUEIROS NA ESTRADA VICINAL DE ACESSO A LOCALIDADE DE BELCHIOR NO MUNICÍPIO DE CATUNDA - CE</t>
+        </is>
+      </c>
+      <c r="E678" s="4" t="inlineStr">
+        <is>
+          <t>R$ 112.256,40</t>
+        </is>
+      </c>
+      <c r="F678" s="4" t="inlineStr">
+        <is>
+          <t>21/10/2025</t>
+        </is>
+      </c>
+      <c r="G678" s="4" t="inlineStr">
+        <is>
+          <t>21/10/2026</t>
+        </is>
+      </c>
+      <c r="H678" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I678" s="4" t="inlineStr">
+        <is>
+          <t>21/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="679" ht="8" customHeight="1"/>
+    <row r="680" ht="18" customHeight="1">
+      <c r="A680" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B680" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C680" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D680" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E680" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F680" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G680" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H680" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I680" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="681" ht="15" customHeight="1">
+      <c r="A681" s="4" t="inlineStr">
+        <is>
+          <t>202510200103/2025</t>
+        </is>
+      </c>
+      <c r="B681" s="4" t="inlineStr">
+        <is>
+          <t>TIMER SOLUCOES INTEGRADAS LTDA</t>
+        </is>
+      </c>
+      <c r="C681" s="4" t="inlineStr">
+        <is>
+          <t>41.878.173/****-**</t>
+        </is>
+      </c>
+      <c r="D681" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇAO DE SERVIÇO DE COLETA, TRANSPORTE E INCINERAÇAO DE RESÍDUOS SÉPTICOS (LIXO HOSPITALAR) PROVENIENTES DA REDE PÚBLICA MUNICIPAL DE SAÚDE DE CATUNDA– CE.</t>
+        </is>
+      </c>
+      <c r="E681" s="4" t="inlineStr">
+        <is>
+          <t>R$ 106.705,54</t>
+        </is>
+      </c>
+      <c r="F681" s="4" t="inlineStr">
+        <is>
+          <t>20/10/2025</t>
+        </is>
+      </c>
+      <c r="G681" s="4" t="inlineStr">
+        <is>
+          <t>20/10/2026</t>
+        </is>
+      </c>
+      <c r="H681" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I681" s="4" t="inlineStr">
+        <is>
+          <t>20/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="682" ht="8" customHeight="1"/>
+    <row r="683" ht="18" customHeight="1">
+      <c r="A683" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B683" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C683" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D683" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E683" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F683" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G683" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H683" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I683" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="684" ht="15" customHeight="1">
+      <c r="A684" s="4" t="inlineStr">
+        <is>
+          <t>202510200102/2025</t>
+        </is>
+      </c>
+      <c r="B684" s="4" t="inlineStr">
+        <is>
+          <t>CITO MAMA SERVICOS DE DIAGNOSTICOS POR IMAGEM LTDA</t>
+        </is>
+      </c>
+      <c r="C684" s="4" t="inlineStr">
+        <is>
+          <t>30.431.360/****-**</t>
+        </is>
+      </c>
+      <c r="D684" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços especializados a serem prestados na realização de exames por imagem (mamografia bilateral), utilizando unidade móvel, para atendimento a usuários do SUS junto à Secretaria Municipal de Saúde de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E684" s="4" t="inlineStr">
+        <is>
+          <t>R$ 16.500,00</t>
+        </is>
+      </c>
+      <c r="F684" s="4" t="inlineStr">
+        <is>
+          <t>20/10/2025</t>
+        </is>
+      </c>
+      <c r="G684" s="4" t="inlineStr">
+        <is>
+          <t>20/10/2026</t>
+        </is>
+      </c>
+      <c r="H684" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I684" s="4" t="inlineStr">
+        <is>
+          <t>20/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="685" ht="8" customHeight="1"/>
+    <row r="686" ht="18" customHeight="1">
+      <c r="A686" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B686" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C686" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D686" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E686" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F686" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G686" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H686" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I686" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="687" ht="15" customHeight="1">
+      <c r="A687" s="4" t="inlineStr">
+        <is>
+          <t>202510200001.01/2025</t>
+        </is>
+      </c>
+      <c r="B687" s="4" t="inlineStr">
+        <is>
+          <t>BENLOC LTDA</t>
+        </is>
+      </c>
+      <c r="C687" s="4" t="inlineStr">
+        <is>
+          <t>44.971.710/****-**</t>
+        </is>
+      </c>
+      <c r="D687" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços de locação de 01 (um) veículo, destinado à Secretaria de Infraestrutura, Transportes e Desenvolvimento Urbano.</t>
+        </is>
+      </c>
+      <c r="E687" s="4" t="inlineStr">
+        <is>
+          <t>R$ 69.000,00</t>
+        </is>
+      </c>
+      <c r="F687" s="4" t="inlineStr">
+        <is>
+          <t>20/10/2025</t>
+        </is>
+      </c>
+      <c r="G687" s="4" t="inlineStr">
+        <is>
+          <t>20/10/2026</t>
+        </is>
+      </c>
+      <c r="H687" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I687" s="4" t="inlineStr">
+        <is>
+          <t>20/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="688" ht="8" customHeight="1"/>
+    <row r="689" ht="18" customHeight="1">
+      <c r="A689" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B689" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C689" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D689" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E689" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F689" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G689" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H689" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I689" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="690" ht="15" customHeight="1">
+      <c r="A690" s="4" t="inlineStr">
+        <is>
+          <t>202510150001/2025</t>
+        </is>
+      </c>
+      <c r="B690" s="4" t="inlineStr">
+        <is>
+          <t>TIMER SOLUCOES INTEGRADAS LTDA</t>
+        </is>
+      </c>
+      <c r="C690" s="4" t="inlineStr">
+        <is>
+          <t>41.878.173/****-**</t>
+        </is>
+      </c>
+      <c r="D690" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA REALIZAÇÃO DE ADEQUAÇÕES NA INFRAESTRUTURA PARA ACESSIBILIDADE DAS ESCOLAS MUNICIPAIS EEF SÃO ZACARIAS, ETI RAIMUNDA CAMELO GOMES e EEIF FILOMENA BELARMINA NAU NA SEDE DO MUNICÍPIO DE CATUNDA-CE.</t>
+        </is>
+      </c>
+      <c r="E690" s="4" t="inlineStr">
+        <is>
+          <t>R$ 97.689,74</t>
+        </is>
+      </c>
+      <c r="F690" s="4" t="inlineStr">
+        <is>
+          <t>15/10/2025</t>
+        </is>
+      </c>
+      <c r="G690" s="4" t="inlineStr">
+        <is>
+          <t>14/12/2025</t>
+        </is>
+      </c>
+      <c r="H690" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I410" s="4" t="inlineStr">
-[...3871 lines deleted...]
-      <c r="F533" s="4" t="inlineStr">
+      <c r="I690" s="4" t="inlineStr">
         <is>
           <t>15/10/2025</t>
         </is>
       </c>
-      <c r="G533" s="4" t="inlineStr">
-[...64 lines deleted...]
-      <c r="A536" s="4" t="inlineStr">
+    </row>
+    <row r="691" ht="8" customHeight="1"/>
+    <row r="692" ht="18" customHeight="1">
+      <c r="A692" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B692" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C692" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D692" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E692" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F692" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G692" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H692" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I692" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="693" ht="15" customHeight="1">
+      <c r="A693" s="4" t="inlineStr">
         <is>
           <t>202510020002/2025</t>
         </is>
       </c>
-      <c r="B536" s="4" t="inlineStr">
+      <c r="B693" s="4" t="inlineStr">
         <is>
           <t>GSOL VIAGENS E TURISMO LTDA</t>
         </is>
       </c>
-      <c r="C536" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D536" s="4" t="inlineStr">
+      <c r="C693" s="4" t="inlineStr">
+        <is>
+          <t>29.505.214/****-**</t>
+        </is>
+      </c>
+      <c r="D693" s="4" t="inlineStr">
         <is>
           <t>Contratação de serviços de reserva de estadia em hotel, com emissão, alteração ou cancelamento, quarto com suíte, equipadas com ar condicionado, frigobar, televisão, wi-fi e 
 Café da manhã incluso.</t>
         </is>
       </c>
-      <c r="E536" s="4" t="inlineStr">
+      <c r="E693" s="4" t="inlineStr">
         <is>
           <t>R$ 27.000,00</t>
         </is>
       </c>
-      <c r="F536" s="4" t="inlineStr">
+      <c r="F693" s="4" t="inlineStr">
         <is>
           <t>02/10/2025</t>
         </is>
       </c>
-      <c r="G536" s="4" t="inlineStr">
+      <c r="G693" s="4" t="inlineStr">
         <is>
           <t>02/10/2026</t>
         </is>
       </c>
-      <c r="H536" s="4" t="inlineStr">
+      <c r="H693" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I536" s="4" t="inlineStr">
+      <c r="I693" s="4" t="inlineStr">
         <is>
           <t>02/10/2025</t>
         </is>
       </c>
     </row>
-    <row r="537" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A539" s="4" t="inlineStr">
+    <row r="694" ht="8" customHeight="1"/>
+    <row r="695" ht="18" customHeight="1">
+      <c r="A695" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B695" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C695" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D695" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E695" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F695" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G695" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H695" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I695" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="696" ht="15" customHeight="1">
+      <c r="A696" s="4" t="inlineStr">
         <is>
           <t>202510020001/2025</t>
         </is>
       </c>
-      <c r="B539" s="4" t="inlineStr">
+      <c r="B696" s="4" t="inlineStr">
         <is>
           <t>GSOL VIAGENS E TURISMO LTDA</t>
         </is>
       </c>
-      <c r="C539" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D539" s="4" t="inlineStr">
+      <c r="C696" s="4" t="inlineStr">
+        <is>
+          <t>29.505.214/****-**</t>
+        </is>
+      </c>
+      <c r="D696" s="4" t="inlineStr">
         <is>
           <t>Contratação de serviços de transporte aéreo através de reserva, marcação e remarcação, roteiros e horários de voos, aplicação de tarifas promocionais na época da emissão dos bilhetes, emissão e entrega de passagens aéreas.</t>
         </is>
       </c>
-      <c r="E539" s="4" t="inlineStr">
+      <c r="E696" s="4" t="inlineStr">
         <is>
           <t>R$ 27.000,00</t>
         </is>
       </c>
-      <c r="F539" s="4" t="inlineStr">
+      <c r="F696" s="4" t="inlineStr">
         <is>
           <t>02/10/2025</t>
         </is>
       </c>
-      <c r="G539" s="4" t="inlineStr">
+      <c r="G696" s="4" t="inlineStr">
         <is>
           <t>02/10/2026</t>
         </is>
       </c>
-      <c r="H539" s="4" t="inlineStr">
+      <c r="H696" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I539" s="4" t="inlineStr">
+      <c r="I696" s="4" t="inlineStr">
         <is>
           <t>02/10/2025</t>
         </is>
       </c>
     </row>
-    <row r="540" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A542" s="4" t="inlineStr">
+    <row r="697" ht="8" customHeight="1"/>
+    <row r="698" ht="18" customHeight="1">
+      <c r="A698" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B698" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C698" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D698" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E698" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F698" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G698" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H698" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I698" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="699" ht="15" customHeight="1">
+      <c r="A699" s="4" t="inlineStr">
         <is>
           <t>202509290001/2025</t>
         </is>
       </c>
-      <c r="B542" s="4" t="inlineStr">
+      <c r="B699" s="4" t="inlineStr">
         <is>
           <t>EMANUEL VICTOR SILVA COSTA</t>
         </is>
       </c>
-      <c r="C542" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D542" s="4" t="inlineStr">
+      <c r="C699" s="4" t="inlineStr">
+        <is>
+          <t>35.567.728/****-**</t>
+        </is>
+      </c>
+      <c r="D699" s="4" t="inlineStr">
         <is>
           <t>Aquisição de notebook, tablet, ventilador e ar-condicionado, destinado a Secretaria de Proteção Social, Empreendedorismo, Segurança Alimentar e Nutricional.</t>
         </is>
       </c>
-      <c r="E542" s="4" t="inlineStr">
+      <c r="E699" s="4" t="inlineStr">
         <is>
           <t>R$ 44.493,00</t>
         </is>
       </c>
-      <c r="F542" s="4" t="inlineStr">
+      <c r="F699" s="4" t="inlineStr">
         <is>
           <t>29/09/2025</t>
         </is>
       </c>
-      <c r="G542" s="4" t="inlineStr">
+      <c r="G699" s="4" t="inlineStr">
         <is>
           <t>29/09/2026</t>
         </is>
       </c>
-      <c r="H542" s="4" t="inlineStr">
+      <c r="H699" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I542" s="4" t="inlineStr">
+      <c r="I699" s="4" t="inlineStr">
         <is>
           <t>29/09/2025</t>
         </is>
       </c>
     </row>
-    <row r="543" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A545" s="4" t="inlineStr">
+    <row r="700" ht="8" customHeight="1"/>
+    <row r="701" ht="18" customHeight="1">
+      <c r="A701" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B701" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C701" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D701" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E701" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F701" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G701" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H701" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I701" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="702" ht="15" customHeight="1">
+      <c r="A702" s="4" t="inlineStr">
         <is>
           <t>202509290001/2025</t>
         </is>
       </c>
-      <c r="B545" s="4" t="inlineStr">
+      <c r="B702" s="4" t="inlineStr">
         <is>
           <t>EMANUEL VICTOR SILVA COSTA</t>
         </is>
       </c>
-      <c r="C545" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D545" s="4" t="inlineStr">
+      <c r="C702" s="4" t="inlineStr">
+        <is>
+          <t>35.567.728/****-**</t>
+        </is>
+      </c>
+      <c r="D702" s="4" t="inlineStr">
         <is>
           <t>Aquisição de notebook, tablet, ventilador e ar-condicionado, destinado a Secretaria de Proteção Social, Empreendedorismo, Segurança Alimentar e Nutricional.</t>
         </is>
       </c>
-      <c r="E545" s="4" t="inlineStr">
+      <c r="E702" s="4" t="inlineStr">
         <is>
           <t>R$ 44.493,00</t>
         </is>
       </c>
-      <c r="F545" s="4" t="inlineStr">
+      <c r="F702" s="4" t="inlineStr">
         <is>
           <t>29/09/2025</t>
         </is>
       </c>
-      <c r="G545" s="4" t="inlineStr">
+      <c r="G702" s="4" t="inlineStr">
         <is>
           <t>29/09/2026</t>
         </is>
       </c>
-      <c r="H545" s="4" t="inlineStr">
+      <c r="H702" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I545" s="4" t="inlineStr">
+      <c r="I702" s="4" t="inlineStr">
         <is>
           <t>29/09/2025</t>
         </is>
       </c>
     </row>
-    <row r="546" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A548" s="4" t="inlineStr">
+    <row r="703" ht="8" customHeight="1"/>
+    <row r="704" ht="18" customHeight="1">
+      <c r="A704" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B704" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C704" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D704" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E704" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F704" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G704" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H704" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I704" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="705" ht="15" customHeight="1">
+      <c r="A705" s="4" t="inlineStr">
         <is>
           <t>202509190002/2025</t>
         </is>
       </c>
-      <c r="B548" s="4" t="inlineStr">
+      <c r="B705" s="4" t="inlineStr">
         <is>
           <t>IRMAOS GONDIM DISTRIBUIDORA DE GAS E AGUA LTDA</t>
         </is>
       </c>
-      <c r="C548" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D548" s="4" t="inlineStr">
+      <c r="C705" s="4" t="inlineStr">
+        <is>
+          <t>16.526.331/****-**</t>
+        </is>
+      </c>
+      <c r="D705" s="4" t="inlineStr">
         <is>
           <t>Aquisição de Gás GLP 13kg (gás de cozinha), destinado a Secretaria de Educação e Desporto de Catunda-CE.</t>
         </is>
       </c>
-      <c r="E548" s="4" t="inlineStr">
+      <c r="E705" s="4" t="inlineStr">
         <is>
           <t>R$ 61.000,00</t>
         </is>
       </c>
-      <c r="F548" s="4" t="inlineStr">
+      <c r="F705" s="4" t="inlineStr">
         <is>
           <t>19/09/2025</t>
         </is>
       </c>
-      <c r="G548" s="4" t="inlineStr">
+      <c r="G705" s="4" t="inlineStr">
         <is>
           <t>19/09/2026</t>
         </is>
       </c>
-      <c r="H548" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I548" s="4" t="inlineStr">
+      <c r="H705" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I705" s="4" t="inlineStr">
         <is>
           <t>19/09/2025</t>
         </is>
       </c>
     </row>
-    <row r="549" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A551" s="4" t="inlineStr">
+    <row r="706" ht="8" customHeight="1"/>
+    <row r="707" ht="18" customHeight="1">
+      <c r="A707" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B707" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C707" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D707" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E707" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F707" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G707" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H707" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I707" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="708" ht="15" customHeight="1">
+      <c r="A708" s="4" t="inlineStr">
         <is>
           <t>202509160008/2025</t>
         </is>
       </c>
-      <c r="B551" s="4" t="inlineStr">
+      <c r="B708" s="4" t="inlineStr">
         <is>
           <t>CASA DE APOIO SANTA TRINDADE LTDA</t>
         </is>
       </c>
-      <c r="C551" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D551" s="4" t="inlineStr">
+      <c r="C708" s="4" t="inlineStr">
+        <is>
+          <t>54.405.945/****-**</t>
+        </is>
+      </c>
+      <c r="D708" s="4" t="inlineStr">
         <is>
           <t>CONTRATAÇÃO DE EMPRESA PARA A PRESTAÇÃO DOS SERVIÇOS DE HOSPEDAGEM (CASA DE APOIO), INCLUINDO ALIMENTAÇÃO E TRANSPORTE COM ENCAMINHAMENTO PARA HOSPITAIS E CLÍNICAS PARA PACIENTES QUE REALIZAM TRATAMENTOS DE SAÚDE E SERVIÇOS ESSENCIAIS NA CIDADE DE FORTALEZA–CE, JUNTO À SECRETARIA DA SAÚDE DO MUNICÍPIO DE CATUNDA -CE.</t>
         </is>
       </c>
-      <c r="E551" s="4" t="inlineStr">
+      <c r="E708" s="4" t="inlineStr">
         <is>
           <t>R$ 60.480,00</t>
         </is>
       </c>
-      <c r="F551" s="4" t="inlineStr">
+      <c r="F708" s="4" t="inlineStr">
         <is>
           <t>16/09/2025</t>
         </is>
       </c>
-      <c r="G551" s="4" t="inlineStr">
+      <c r="G708" s="4" t="inlineStr">
         <is>
           <t>16/09/2026</t>
         </is>
       </c>
-      <c r="H551" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I551" s="4" t="inlineStr">
+      <c r="H708" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I708" s="4" t="inlineStr">
         <is>
           <t>16/09/2025</t>
         </is>
       </c>
     </row>
-    <row r="552" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A554" s="4" t="inlineStr">
+    <row r="709" ht="8" customHeight="1"/>
+    <row r="710" ht="18" customHeight="1">
+      <c r="A710" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B710" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C710" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D710" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E710" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F710" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G710" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H710" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I710" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="711" ht="15" customHeight="1">
+      <c r="A711" s="4" t="inlineStr">
         <is>
           <t>202509160007/2025</t>
         </is>
       </c>
-      <c r="B554" s="4" t="inlineStr">
+      <c r="B711" s="4" t="inlineStr">
         <is>
           <t>60.412.029 VICTOR HUGO DE ARAUJO MARQUES</t>
         </is>
       </c>
-      <c r="C554" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D554" s="4" t="inlineStr">
+      <c r="C711" s="4" t="inlineStr">
+        <is>
+          <t>60.412.029/****-**</t>
+        </is>
+      </c>
+      <c r="D711" s="4" t="inlineStr">
         <is>
           <t>Aquisição de água mineral em vasilhame de 20 litros e de garrafões de água com capacidade de 20 litros, destinado as diversas secretarias.</t>
         </is>
       </c>
-      <c r="E554" s="4" t="inlineStr">
+      <c r="E711" s="4" t="inlineStr">
         <is>
           <t>R$ 2.640,00</t>
         </is>
       </c>
-      <c r="F554" s="4" t="inlineStr">
+      <c r="F711" s="4" t="inlineStr">
         <is>
           <t>16/09/2025</t>
         </is>
       </c>
-      <c r="G554" s="4" t="inlineStr">
+      <c r="G711" s="4" t="inlineStr">
         <is>
           <t>16/09/2026</t>
         </is>
       </c>
-      <c r="H554" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I554" s="4" t="inlineStr">
+      <c r="H711" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I711" s="4" t="inlineStr">
         <is>
           <t>16/09/2025</t>
         </is>
       </c>
     </row>
-    <row r="555" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A557" s="4" t="inlineStr">
+    <row r="712" ht="8" customHeight="1"/>
+    <row r="713" ht="18" customHeight="1">
+      <c r="A713" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B713" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C713" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D713" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E713" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F713" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G713" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H713" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I713" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="714" ht="15" customHeight="1">
+      <c r="A714" s="4" t="inlineStr">
         <is>
           <t>202509160006/2025</t>
         </is>
       </c>
-      <c r="B557" s="4" t="inlineStr">
+      <c r="B714" s="4" t="inlineStr">
         <is>
           <t>60.412.029 VICTOR HUGO DE ARAUJO MARQUES</t>
         </is>
       </c>
-      <c r="C557" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D557" s="4" t="inlineStr">
+      <c r="C714" s="4" t="inlineStr">
+        <is>
+          <t>60.412.029/****-**</t>
+        </is>
+      </c>
+      <c r="D714" s="4" t="inlineStr">
         <is>
           <t>Aquisição de água mineral em vasilhame de 20 litros e de garrafões de água com capacidade de 20 litros, destinado as diversas secretarias.</t>
         </is>
       </c>
-      <c r="E557" s="4" t="inlineStr">
+      <c r="E714" s="4" t="inlineStr">
         <is>
           <t>R$ 4.240,00</t>
         </is>
       </c>
-      <c r="F557" s="4" t="inlineStr">
+      <c r="F714" s="4" t="inlineStr">
         <is>
           <t>16/09/2025</t>
         </is>
       </c>
-      <c r="G557" s="4" t="inlineStr">
+      <c r="G714" s="4" t="inlineStr">
         <is>
           <t>16/09/2026</t>
         </is>
       </c>
-      <c r="H557" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I557" s="4" t="inlineStr">
+      <c r="H714" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I714" s="4" t="inlineStr">
         <is>
           <t>16/09/2025</t>
         </is>
       </c>
     </row>
-    <row r="558" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A560" s="4" t="inlineStr">
+    <row r="715" ht="8" customHeight="1"/>
+    <row r="716" ht="18" customHeight="1">
+      <c r="A716" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B716" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C716" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D716" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E716" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F716" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G716" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H716" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I716" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="717" ht="15" customHeight="1">
+      <c r="A717" s="4" t="inlineStr">
         <is>
           <t>202509160005/2025</t>
         </is>
       </c>
-      <c r="B560" s="4" t="inlineStr">
+      <c r="B717" s="4" t="inlineStr">
         <is>
           <t>60.412.029 VICTOR HUGO DE ARAUJO MARQUES</t>
         </is>
       </c>
-      <c r="C560" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D560" s="4" t="inlineStr">
+      <c r="C717" s="4" t="inlineStr">
+        <is>
+          <t>60.412.029/****-**</t>
+        </is>
+      </c>
+      <c r="D717" s="4" t="inlineStr">
         <is>
           <t>Aquisição de água mineral em vasilhame de 20 litros e de garrafões de água com capacidade de 20 litros, destinado as diversas secretarias.</t>
         </is>
       </c>
-      <c r="E560" s="4" t="inlineStr">
+      <c r="E717" s="4" t="inlineStr">
         <is>
           <t>R$ 4.240,00</t>
         </is>
       </c>
-      <c r="F560" s="4" t="inlineStr">
+      <c r="F717" s="4" t="inlineStr">
         <is>
           <t>16/09/2025</t>
         </is>
       </c>
-      <c r="G560" s="4" t="inlineStr">
+      <c r="G717" s="4" t="inlineStr">
         <is>
           <t>16/09/2026</t>
         </is>
       </c>
-      <c r="H560" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I560" s="4" t="inlineStr">
+      <c r="H717" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I717" s="4" t="inlineStr">
         <is>
           <t>16/09/2025</t>
         </is>
       </c>
     </row>
-    <row r="561" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A563" s="4" t="inlineStr">
+    <row r="718" ht="8" customHeight="1"/>
+    <row r="719" ht="18" customHeight="1">
+      <c r="A719" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B719" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C719" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D719" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E719" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F719" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G719" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H719" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I719" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="720" ht="15" customHeight="1">
+      <c r="A720" s="4" t="inlineStr">
         <is>
           <t>202509160004/2025</t>
         </is>
       </c>
-      <c r="B563" s="4" t="inlineStr">
+      <c r="B720" s="4" t="inlineStr">
         <is>
           <t>60.412.029 VICTOR HUGO DE ARAUJO MARQUES</t>
         </is>
       </c>
-      <c r="C563" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D563" s="4" t="inlineStr">
+      <c r="C720" s="4" t="inlineStr">
+        <is>
+          <t>60.412.029/****-**</t>
+        </is>
+      </c>
+      <c r="D720" s="4" t="inlineStr">
         <is>
           <t>Aquisição de água mineral em vasilhame de 20 litros e de garrafões de água com capacidade de 20 litros, destinado as diversas secretarias.</t>
         </is>
       </c>
-      <c r="E563" s="4" t="inlineStr">
+      <c r="E720" s="4" t="inlineStr">
         <is>
           <t>R$ 4.480,00</t>
         </is>
       </c>
-      <c r="F563" s="4" t="inlineStr">
+      <c r="F720" s="4" t="inlineStr">
         <is>
           <t>16/09/2025</t>
         </is>
       </c>
-      <c r="G563" s="4" t="inlineStr">
+      <c r="G720" s="4" t="inlineStr">
         <is>
           <t>16/09/2026</t>
         </is>
       </c>
-      <c r="H563" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I563" s="4" t="inlineStr">
+      <c r="H720" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I720" s="4" t="inlineStr">
         <is>
           <t>16/09/2025</t>
         </is>
       </c>
     </row>
-    <row r="564" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A566" s="4" t="inlineStr">
+    <row r="721" ht="8" customHeight="1"/>
+    <row r="722" ht="18" customHeight="1">
+      <c r="A722" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B722" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C722" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D722" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E722" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F722" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G722" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H722" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I722" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="723" ht="15" customHeight="1">
+      <c r="A723" s="4" t="inlineStr">
         <is>
           <t>202509160003/2025</t>
         </is>
       </c>
-      <c r="B566" s="4" t="inlineStr">
+      <c r="B723" s="4" t="inlineStr">
         <is>
           <t>60.412.029 VICTOR HUGO DE ARAUJO MARQUES</t>
         </is>
       </c>
-      <c r="C566" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D566" s="4" t="inlineStr">
+      <c r="C723" s="4" t="inlineStr">
+        <is>
+          <t>60.412.029/****-**</t>
+        </is>
+      </c>
+      <c r="D723" s="4" t="inlineStr">
         <is>
           <t>Aquisição de água mineral em vasilhame de 20 litros e de garrafões de água com capacidade de 20 litros, destinado as diversas secretarias.</t>
         </is>
       </c>
-      <c r="E566" s="4" t="inlineStr">
+      <c r="E723" s="4" t="inlineStr">
         <is>
           <t>R$ 28.720,00</t>
         </is>
       </c>
-      <c r="F566" s="4" t="inlineStr">
+      <c r="F723" s="4" t="inlineStr">
         <is>
           <t>16/09/2025</t>
         </is>
       </c>
-      <c r="G566" s="4" t="inlineStr">
+      <c r="G723" s="4" t="inlineStr">
         <is>
           <t>16/09/2026</t>
         </is>
       </c>
-      <c r="H566" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I566" s="4" t="inlineStr">
+      <c r="H723" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I723" s="4" t="inlineStr">
         <is>
           <t>16/09/2025</t>
         </is>
       </c>
     </row>
-    <row r="567" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A569" s="4" t="inlineStr">
+    <row r="724" ht="8" customHeight="1"/>
+    <row r="725" ht="18" customHeight="1">
+      <c r="A725" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B725" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C725" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D725" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E725" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F725" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G725" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H725" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I725" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="726" ht="15" customHeight="1">
+      <c r="A726" s="4" t="inlineStr">
         <is>
           <t>202509160002/2025</t>
         </is>
       </c>
-      <c r="B569" s="4" t="inlineStr">
+      <c r="B726" s="4" t="inlineStr">
         <is>
           <t>60.412.029 VICTOR HUGO DE ARAUJO MARQUES</t>
         </is>
       </c>
-      <c r="C569" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D569" s="4" t="inlineStr">
+      <c r="C726" s="4" t="inlineStr">
+        <is>
+          <t>60.412.029/****-**</t>
+        </is>
+      </c>
+      <c r="D726" s="4" t="inlineStr">
         <is>
           <t>Aquisição de água mineral em vasilhame de 20 litros e de garrafões de água com capacidade de 20 litros, destinado as diversas secretarias.</t>
         </is>
       </c>
-      <c r="E569" s="4" t="inlineStr">
+      <c r="E726" s="4" t="inlineStr">
         <is>
           <t>R$ 14.080,00</t>
         </is>
       </c>
-      <c r="F569" s="4" t="inlineStr">
+      <c r="F726" s="4" t="inlineStr">
         <is>
           <t>16/09/2025</t>
         </is>
       </c>
-      <c r="G569" s="4" t="inlineStr">
+      <c r="G726" s="4" t="inlineStr">
         <is>
           <t>16/09/2026</t>
         </is>
       </c>
-      <c r="H569" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I569" s="4" t="inlineStr">
+      <c r="H726" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I726" s="4" t="inlineStr">
         <is>
           <t>16/09/2025</t>
         </is>
       </c>
     </row>
-    <row r="570" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A572" s="4" t="inlineStr">
+    <row r="727" ht="8" customHeight="1"/>
+    <row r="728" ht="18" customHeight="1">
+      <c r="A728" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B728" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C728" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D728" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E728" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F728" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G728" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H728" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I728" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="729" ht="15" customHeight="1">
+      <c r="A729" s="4" t="inlineStr">
         <is>
           <t>202509160001/2025</t>
         </is>
       </c>
-      <c r="B572" s="4" t="inlineStr">
+      <c r="B729" s="4" t="inlineStr">
         <is>
           <t>60.412.029 VICTOR HUGO DE ARAUJO MARQUES</t>
         </is>
       </c>
-      <c r="C572" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D572" s="4" t="inlineStr">
+      <c r="C729" s="4" t="inlineStr">
+        <is>
+          <t>60.412.029/****-**</t>
+        </is>
+      </c>
+      <c r="D729" s="4" t="inlineStr">
         <is>
           <t>Aquisição de água mineral em vasilhame de 20 litros e de garrafões de água com capacidade de 20 litros, destinado as diversas secretarias.</t>
         </is>
       </c>
-      <c r="E572" s="4" t="inlineStr">
+      <c r="E729" s="4" t="inlineStr">
         <is>
           <t>R$ 2.640,00</t>
         </is>
       </c>
-      <c r="F572" s="4" t="inlineStr">
+      <c r="F729" s="4" t="inlineStr">
         <is>
           <t>16/09/2025</t>
         </is>
       </c>
-      <c r="G572" s="4" t="inlineStr">
+      <c r="G729" s="4" t="inlineStr">
         <is>
           <t>16/09/2026</t>
         </is>
       </c>
-      <c r="H572" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I572" s="4" t="inlineStr">
+      <c r="H729" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I729" s="4" t="inlineStr">
         <is>
           <t>16/09/2025</t>
         </is>
       </c>
     </row>
-    <row r="573" ht="8" customHeight="1"/>
-[...73 lines deleted...]
-      <c r="F575" s="4" t="inlineStr">
+    <row r="730" ht="8" customHeight="1"/>
+    <row r="731" ht="18" customHeight="1">
+      <c r="A731" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B731" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C731" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D731" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E731" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F731" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G731" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H731" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I731" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="732" ht="15" customHeight="1">
+      <c r="A732" s="4" t="inlineStr">
+        <is>
+          <t>202509030001.01/2025</t>
+        </is>
+      </c>
+      <c r="B732" s="4" t="inlineStr">
+        <is>
+          <t>SELECT COM E SERV LTDA</t>
+        </is>
+      </c>
+      <c r="C732" s="4" t="inlineStr">
+        <is>
+          <t>40.919.130/****-**</t>
+        </is>
+      </c>
+      <c r="D732" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de peças para máquinas pesadas para atender as necessidades da Secretaria de Obras e Serviços Públicos do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E732" s="4" t="inlineStr">
+        <is>
+          <t>R$ 349.250,99</t>
+        </is>
+      </c>
+      <c r="F732" s="4" t="inlineStr">
         <is>
           <t>09/09/2025</t>
         </is>
       </c>
-      <c r="G575" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H575" s="4" t="inlineStr">
+      <c r="G732" s="4" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+      <c r="H732" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I575" s="4" t="inlineStr">
+      <c r="I732" s="4" t="inlineStr">
         <is>
           <t>09/09/2025</t>
         </is>
       </c>
     </row>
-    <row r="576" ht="8" customHeight="1"/>
-[...238 lines deleted...]
-      <c r="A584" s="4" t="inlineStr">
+    <row r="733" ht="8" customHeight="1"/>
+    <row r="734" ht="18" customHeight="1">
+      <c r="A734" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B734" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C734" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D734" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E734" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F734" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G734" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H734" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I734" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="735" ht="15" customHeight="1">
+      <c r="A735" s="4" t="inlineStr">
         <is>
           <t>202509020001/2025</t>
         </is>
       </c>
-      <c r="B584" s="4" t="inlineStr">
+      <c r="B735" s="4" t="inlineStr">
         <is>
           <t>JONATHAS D. ARAGAO M. VASCONCELOS - ME</t>
         </is>
       </c>
-      <c r="C584" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D584" s="4" t="inlineStr">
+      <c r="C735" s="4" t="inlineStr">
+        <is>
+          <t>27.179.593/****-**</t>
+        </is>
+      </c>
+      <c r="D735" s="4" t="inlineStr">
         <is>
           <t>AQUISIÇÃO DE MATERIAL PERMANENTE, COMPRESSOR ODONTOLOGICO E AUTOCLAVES, JUNTO A SECRETARIA DE SAÚDE DE CATUNDA-CE</t>
         </is>
       </c>
-      <c r="E584" s="4" t="inlineStr">
+      <c r="E735" s="4" t="inlineStr">
         <is>
           <t>R$ 11.690,00</t>
         </is>
       </c>
-      <c r="F584" s="4" t="inlineStr">
+      <c r="F735" s="4" t="inlineStr">
         <is>
           <t>02/09/2025</t>
         </is>
       </c>
-      <c r="G584" s="4" t="inlineStr">
+      <c r="G735" s="4" t="inlineStr">
         <is>
           <t>01/03/2026</t>
         </is>
       </c>
-      <c r="H584" s="4" t="inlineStr">
+      <c r="H735" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I584" s="4" t="inlineStr">
+      <c r="I735" s="4" t="inlineStr">
         <is>
           <t>02/09/2025</t>
         </is>
       </c>
     </row>
-    <row r="585" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A587" s="4" t="inlineStr">
+    <row r="736" ht="8" customHeight="1"/>
+    <row r="737" ht="18" customHeight="1">
+      <c r="A737" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B737" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C737" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D737" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E737" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F737" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G737" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H737" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I737" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="738" ht="15" customHeight="1">
+      <c r="A738" s="4" t="inlineStr">
         <is>
           <t>202509020001/2025</t>
         </is>
       </c>
-      <c r="B587" s="4" t="inlineStr">
+      <c r="B738" s="4" t="inlineStr">
         <is>
           <t>JONATHAS D. ARAGAO M. VASCONCELOS - ME</t>
         </is>
       </c>
-      <c r="C587" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D587" s="4" t="inlineStr">
+      <c r="C738" s="4" t="inlineStr">
+        <is>
+          <t>27.179.593/****-**</t>
+        </is>
+      </c>
+      <c r="D738" s="4" t="inlineStr">
         <is>
           <t>AQUISIÇÃO DE MATERIAL PERMANENTE, COMPRESSOR ODONTOLOGICO E AUTOCLAVES, JUNTO A SECRETARIA DE SAÚDE DE CATUNDA-CE</t>
         </is>
       </c>
-      <c r="E587" s="4" t="inlineStr">
+      <c r="E738" s="4" t="inlineStr">
         <is>
           <t>R$ 11.690,00</t>
         </is>
       </c>
-      <c r="F587" s="4" t="inlineStr">
+      <c r="F738" s="4" t="inlineStr">
         <is>
           <t>02/09/2025</t>
         </is>
       </c>
-      <c r="G587" s="4" t="inlineStr">
+      <c r="G738" s="4" t="inlineStr">
         <is>
           <t>01/03/2026</t>
         </is>
       </c>
-      <c r="H587" s="4" t="inlineStr">
+      <c r="H738" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I587" s="4" t="inlineStr">
+      <c r="I738" s="4" t="inlineStr">
         <is>
           <t>02/09/2025</t>
         </is>
       </c>
     </row>
-    <row r="588" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A590" s="4" t="inlineStr">
+    <row r="739" ht="8" customHeight="1"/>
+    <row r="740" ht="18" customHeight="1">
+      <c r="A740" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B740" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C740" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D740" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E740" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F740" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G740" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H740" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I740" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="741" ht="15" customHeight="1">
+      <c r="A741" s="4" t="inlineStr">
         <is>
           <t>202508290001/2025</t>
         </is>
       </c>
-      <c r="B590" s="4" t="inlineStr">
+      <c r="B741" s="4" t="inlineStr">
         <is>
           <t>JJ LOCACOES E SERVICOS LTDA</t>
         </is>
       </c>
-      <c r="C590" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D590" s="4" t="inlineStr">
+      <c r="C741" s="4" t="inlineStr">
+        <is>
+          <t>15.376.324/****-**</t>
+        </is>
+      </c>
+      <c r="D741" s="4" t="inlineStr">
         <is>
           <t>Contratação de empresa para fornecimento de estrutura para realização de eventos e festividades no município de Catunda-CE.</t>
         </is>
       </c>
-      <c r="E590" s="4" t="inlineStr">
+      <c r="E741" s="4" t="inlineStr">
         <is>
           <t>R$ 70.266,52</t>
         </is>
       </c>
-      <c r="F590" s="4" t="inlineStr">
+      <c r="F741" s="4" t="inlineStr">
         <is>
           <t>29/08/2025</t>
         </is>
       </c>
-      <c r="G590" s="4" t="inlineStr">
+      <c r="G741" s="4" t="inlineStr">
         <is>
           <t>29/08/2026</t>
         </is>
       </c>
-      <c r="H590" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I590" s="4" t="inlineStr">
+      <c r="H741" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I741" s="4" t="inlineStr">
         <is>
           <t>29/08/2025</t>
         </is>
       </c>
     </row>
-    <row r="591" ht="8" customHeight="1"/>
-[...88 lines deleted...]
-      <c r="I593" s="4" t="inlineStr">
+    <row r="742" ht="8" customHeight="1"/>
+    <row r="743" ht="18" customHeight="1">
+      <c r="A743" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B743" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C743" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D743" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E743" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F743" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G743" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H743" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I743" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="744" ht="15" customHeight="1">
+      <c r="A744" s="4" t="inlineStr">
+        <is>
+          <t>202508210001/2025</t>
+        </is>
+      </c>
+      <c r="B744" s="4" t="inlineStr">
+        <is>
+          <t>CYNTHIA LOPES CHAVES ROCHA 01990208339</t>
+        </is>
+      </c>
+      <c r="C744" s="4" t="inlineStr">
+        <is>
+          <t>28.220.461/****-**</t>
+        </is>
+      </c>
+      <c r="D744" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços de capacitação de profissionais do CRAS, da Rede de Proteção Social e Capacitação para a Vigilância Social, junto a Secretaria de Proteção Social, Empreendedorismo e Segurança Alimentar e Nutricional.</t>
+        </is>
+      </c>
+      <c r="E744" s="4" t="inlineStr">
+        <is>
+          <t>R$ 15.000,00</t>
+        </is>
+      </c>
+      <c r="F744" s="4" t="inlineStr">
+        <is>
+          <t>21/08/2025</t>
+        </is>
+      </c>
+      <c r="G744" s="4" t="inlineStr">
+        <is>
+          <t>21/08/2026</t>
+        </is>
+      </c>
+      <c r="H744" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I744" s="4" t="inlineStr">
+        <is>
+          <t>21/08/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="745" ht="8" customHeight="1"/>
+    <row r="746" ht="18" customHeight="1">
+      <c r="A746" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B746" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C746" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D746" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E746" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F746" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G746" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H746" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I746" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="747" ht="15" customHeight="1">
+      <c r="A747" s="4" t="inlineStr">
+        <is>
+          <t>202508200001/2025</t>
+        </is>
+      </c>
+      <c r="B747" s="4" t="inlineStr">
+        <is>
+          <t>MF &amp; L LOCACOES E SERVICOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C747" s="4" t="inlineStr">
+        <is>
+          <t>33.941.917/****-**</t>
+        </is>
+      </c>
+      <c r="D747" s="4" t="inlineStr">
+        <is>
+          <t>Execução dos serviços de construção de praça no Bairro Açude na sede do município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E747" s="4" t="inlineStr">
+        <is>
+          <t>R$ 394.983,10</t>
+        </is>
+      </c>
+      <c r="F747" s="4" t="inlineStr">
+        <is>
+          <t>20/08/2025</t>
+        </is>
+      </c>
+      <c r="G747" s="4" t="inlineStr">
+        <is>
+          <t>18/11/2025</t>
+        </is>
+      </c>
+      <c r="H747" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I747" s="4" t="inlineStr">
+        <is>
+          <t>20/08/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="748" ht="8" customHeight="1"/>
+    <row r="749" ht="18" customHeight="1">
+      <c r="A749" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B749" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C749" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D749" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E749" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F749" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G749" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H749" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I749" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="750" ht="15" customHeight="1">
+      <c r="A750" s="4" t="inlineStr">
+        <is>
+          <t>202508200001/2025</t>
+        </is>
+      </c>
+      <c r="B750" s="4" t="inlineStr">
+        <is>
+          <t>MF &amp; L LOCACOES E SERVICOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C750" s="4" t="inlineStr">
+        <is>
+          <t>33.941.917/****-**</t>
+        </is>
+      </c>
+      <c r="D750" s="4" t="inlineStr">
+        <is>
+          <t>Execução dos serviços de construção de praça no Bairro Açude na sede do município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E750" s="4" t="inlineStr">
+        <is>
+          <t>R$ 394.983,10</t>
+        </is>
+      </c>
+      <c r="F750" s="4" t="inlineStr">
+        <is>
+          <t>20/08/2025</t>
+        </is>
+      </c>
+      <c r="G750" s="4" t="inlineStr">
+        <is>
+          <t>18/11/2025</t>
+        </is>
+      </c>
+      <c r="H750" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I750" s="4" t="inlineStr">
         <is>
           <t>09/03/2025</t>
         </is>
       </c>
     </row>
-    <row r="594" ht="8" customHeight="1"/>
-[...178 lines deleted...]
-      <c r="H599" s="4" t="inlineStr">
+    <row r="751" ht="8" customHeight="1"/>
+    <row r="752" ht="18" customHeight="1">
+      <c r="A752" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B752" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C752" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D752" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E752" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F752" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G752" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H752" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I752" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="753" ht="15" customHeight="1">
+      <c r="A753" s="4" t="inlineStr">
+        <is>
+          <t>202508060001/2025</t>
+        </is>
+      </c>
+      <c r="B753" s="4" t="inlineStr">
+        <is>
+          <t>DIAMANTE SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C753" s="4" t="inlineStr">
+        <is>
+          <t>52.977.301/****-**</t>
+        </is>
+      </c>
+      <c r="D753" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada em serviços técnicos de georrefereciamento e topografia, para criação de plantas topográficas e fotos aéreas com utilização de equipamento especializado acoplado a Drone de precisão, compreendendo todo o perímetro urbano do município de Catunda CE.</t>
+        </is>
+      </c>
+      <c r="E753" s="4" t="inlineStr">
+        <is>
+          <t>R$ 61.900,00</t>
+        </is>
+      </c>
+      <c r="F753" s="4" t="inlineStr">
+        <is>
+          <t>06/08/2025</t>
+        </is>
+      </c>
+      <c r="G753" s="4" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+      <c r="H753" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I599" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H602" s="4" t="inlineStr">
+      <c r="I753" s="4" t="inlineStr">
+        <is>
+          <t>06/08/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="754" ht="8" customHeight="1"/>
+    <row r="755" ht="18" customHeight="1">
+      <c r="A755" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B755" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C755" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D755" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E755" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F755" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G755" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H755" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I755" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="756" ht="15" customHeight="1">
+      <c r="A756" s="4" t="inlineStr">
+        <is>
+          <t>202508040001/2025</t>
+        </is>
+      </c>
+      <c r="B756" s="4" t="inlineStr">
+        <is>
+          <t>JR F.SILVA LTDA</t>
+        </is>
+      </c>
+      <c r="C756" s="4" t="inlineStr">
+        <is>
+          <t>48.299.061/****-**</t>
+        </is>
+      </c>
+      <c r="D756" s="4" t="inlineStr">
+        <is>
+          <t>Serviços de assessoria administrativa e financeira na elaboração de planejamento financeiro bem como realização de treinamento em finanças públicas e planejamento gerencial, financeiro e estratégico junto à Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E756" s="4" t="inlineStr">
+        <is>
+          <t>R$ 60.960,00</t>
+        </is>
+      </c>
+      <c r="F756" s="4" t="inlineStr">
+        <is>
+          <t>04/08/2025</t>
+        </is>
+      </c>
+      <c r="G756" s="4" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+      <c r="H756" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I602" s="4" t="inlineStr">
-[...59 lines deleted...]
-      <c r="B605" s="4" t="inlineStr">
+      <c r="I756" s="4" t="inlineStr">
+        <is>
+          <t>08/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="757" ht="8" customHeight="1"/>
+    <row r="758" ht="18" customHeight="1">
+      <c r="A758" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B758" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C758" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D758" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E758" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F758" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G758" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H758" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I758" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="759" ht="15" customHeight="1">
+      <c r="A759" s="4" t="inlineStr">
+        <is>
+          <t>202508040001/2025</t>
+        </is>
+      </c>
+      <c r="B759" s="4" t="inlineStr">
+        <is>
+          <t>JR F.SILVA LTDA</t>
+        </is>
+      </c>
+      <c r="C759" s="4" t="inlineStr">
+        <is>
+          <t>48.299.061/****-**</t>
+        </is>
+      </c>
+      <c r="D759" s="4" t="inlineStr">
+        <is>
+          <t>Serviços de assessoria administrativa e financeira na elaboração de planejamento financeiro bem como realização de treinamento em finanças públicas e planejamento gerencial, financeiro e estratégico junto à Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E759" s="4" t="inlineStr">
+        <is>
+          <t>R$ 60.960,00</t>
+        </is>
+      </c>
+      <c r="F759" s="4" t="inlineStr">
+        <is>
+          <t>04/08/2025</t>
+        </is>
+      </c>
+      <c r="G759" s="4" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+      <c r="H759" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I759" s="4" t="inlineStr">
+        <is>
+          <t>04/08/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="760" ht="8" customHeight="1"/>
+    <row r="761" ht="18" customHeight="1">
+      <c r="A761" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B761" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C761" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D761" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E761" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F761" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G761" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H761" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I761" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="762" ht="15" customHeight="1">
+      <c r="A762" s="4" t="inlineStr">
+        <is>
+          <t>202507230009/2025</t>
+        </is>
+      </c>
+      <c r="B762" s="4" t="inlineStr">
+        <is>
+          <t>LIMA TECHSERVICES LTDA</t>
+        </is>
+      </c>
+      <c r="C762" s="4" t="inlineStr">
+        <is>
+          <t>42.058.542/****-**</t>
+        </is>
+      </c>
+      <c r="D762" s="4" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE SOFTWARE ESPECIALIZADO PARA ELABORAÇÃO, GESTÃO E PUBLICAÇÃO DO PLANO DE CONTRATAÇÃO ANUAL (PCA), NA MODALIDADE SAAS (SOFTWARE AS A SERVICE), COM SUPORTE TÉCNICO REMOTO PARA ATENDIMENTO DAS NECESSIDADES DAS DIVERSAS SECRETARIAS DO MUNICÍPIO DE CATUNDA – CE.</t>
+        </is>
+      </c>
+      <c r="E762" s="4" t="inlineStr">
+        <is>
+          <t>R$ 7.500,00</t>
+        </is>
+      </c>
+      <c r="F762" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2025</t>
+        </is>
+      </c>
+      <c r="G762" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2026</t>
+        </is>
+      </c>
+      <c r="H762" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I762" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="763" ht="8" customHeight="1"/>
+    <row r="764" ht="18" customHeight="1">
+      <c r="A764" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B764" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C764" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D764" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E764" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F764" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G764" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H764" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I764" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="765" ht="15" customHeight="1">
+      <c r="A765" s="4" t="inlineStr">
+        <is>
+          <t>202507230008/2025</t>
+        </is>
+      </c>
+      <c r="B765" s="4" t="inlineStr">
+        <is>
+          <t>LIMA TECHSERVICES LTDA</t>
+        </is>
+      </c>
+      <c r="C765" s="4" t="inlineStr">
+        <is>
+          <t>42.058.542/****-**</t>
+        </is>
+      </c>
+      <c r="D765" s="4" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE SOFTWARE ESPECIALIZADO PARA ELABORAÇÃO, GESTÃO E PUBLICAÇÃO DO PLANO DE CONTRATAÇÃO ANUAL (PCA), NA MODALIDADE SAAS (SOFTWARE AS A SERVICE), COM SUPORTE TÉCNICO REMOTO PARA ATENDIMENTO DAS NECESSIDADES DAS DIVERSAS SECRETARIAS DO MUNICÍPIO DE CATUNDA – CE.</t>
+        </is>
+      </c>
+      <c r="E765" s="4" t="inlineStr">
+        <is>
+          <t>R$ 7.500,00</t>
+        </is>
+      </c>
+      <c r="F765" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2025</t>
+        </is>
+      </c>
+      <c r="G765" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2026</t>
+        </is>
+      </c>
+      <c r="H765" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I765" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="766" ht="8" customHeight="1"/>
+    <row r="767" ht="18" customHeight="1">
+      <c r="A767" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B767" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C767" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D767" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E767" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F767" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G767" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H767" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I767" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="768" ht="15" customHeight="1">
+      <c r="A768" s="4" t="inlineStr">
+        <is>
+          <t>202507230007/2025</t>
+        </is>
+      </c>
+      <c r="B768" s="4" t="inlineStr">
+        <is>
+          <t>LIMA TECHSERVICES LTDA</t>
+        </is>
+      </c>
+      <c r="C768" s="4" t="inlineStr">
+        <is>
+          <t>42.058.542/****-**</t>
+        </is>
+      </c>
+      <c r="D768" s="4" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE SOFTWARE ESPECIALIZADO PARA ELABORAÇÃO, GESTÃO E PUBLICAÇÃO DO PLANO DE CONTRATAÇÃO ANUAL (PCA), NA MODALIDADE SAAS (SOFTWARE AS A SERVICE), COM SUPORTE TÉCNICO REMOTO PARA ATENDIMENTO DAS NECESSIDADES DAS DIVERSAS SECRETARIAS DO MUNICÍPIO DE CATUNDA – CE.</t>
+        </is>
+      </c>
+      <c r="E768" s="4" t="inlineStr">
+        <is>
+          <t>R$ 7.500,00</t>
+        </is>
+      </c>
+      <c r="F768" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2025</t>
+        </is>
+      </c>
+      <c r="G768" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2026</t>
+        </is>
+      </c>
+      <c r="H768" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I768" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="769" ht="8" customHeight="1"/>
+    <row r="770" ht="18" customHeight="1">
+      <c r="A770" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B770" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C770" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D770" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E770" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F770" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G770" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H770" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I770" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="771" ht="15" customHeight="1">
+      <c r="A771" s="4" t="inlineStr">
+        <is>
+          <t>202507230006/2025</t>
+        </is>
+      </c>
+      <c r="B771" s="4" t="inlineStr">
+        <is>
+          <t>LIMA TECHSERVICES LTDA</t>
+        </is>
+      </c>
+      <c r="C771" s="4" t="inlineStr">
+        <is>
+          <t>42.058.542/****-**</t>
+        </is>
+      </c>
+      <c r="D771" s="4" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE SOFTWARE ESPECIALIZADO PARA ELABORAÇÃO, GESTÃO E PUBLICAÇÃO DO PLANO DE CONTRATAÇÃO ANUAL (PCA), NA MODALIDADE SAAS (SOFTWARE AS A SERVICE), COM SUPORTE TÉCNICO REMOTO PARA ATENDIMENTO DAS NECESSIDADES DAS DIVERSAS SECRETARIAS DO MUNICÍPIO DE CATUNDA – CE.</t>
+        </is>
+      </c>
+      <c r="E771" s="4" t="inlineStr">
+        <is>
+          <t>R$ 7.500,00</t>
+        </is>
+      </c>
+      <c r="F771" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2025</t>
+        </is>
+      </c>
+      <c r="G771" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2026</t>
+        </is>
+      </c>
+      <c r="H771" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I771" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="772" ht="8" customHeight="1"/>
+    <row r="773" ht="18" customHeight="1">
+      <c r="A773" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B773" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C773" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D773" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E773" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F773" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G773" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H773" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I773" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="774" ht="15" customHeight="1">
+      <c r="A774" s="4" t="inlineStr">
+        <is>
+          <t>202507230005/2025</t>
+        </is>
+      </c>
+      <c r="B774" s="4" t="inlineStr">
+        <is>
+          <t>LIMA TECHSERVICES LTDA</t>
+        </is>
+      </c>
+      <c r="C774" s="4" t="inlineStr">
+        <is>
+          <t>42.058.542/****-**</t>
+        </is>
+      </c>
+      <c r="D774" s="4" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE SOFTWARE ESPECIALIZADO PARA ELABORAÇÃO, GESTÃO E PUBLICAÇÃO DO PLANO DE CONTRATAÇÃO ANUAL (PCA), NA MODALIDADE SAAS (SOFTWARE AS A SERVICE), COM SUPORTE TÉCNICO REMOTO PARA ATENDIMENTO DAS NECESSIDADES DAS DIVERSAS SECRETARIAS DO MUNICÍPIO DE CATUNDA – CE.</t>
+        </is>
+      </c>
+      <c r="E774" s="4" t="inlineStr">
+        <is>
+          <t>R$ 7.500,00</t>
+        </is>
+      </c>
+      <c r="F774" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2025</t>
+        </is>
+      </c>
+      <c r="G774" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2026</t>
+        </is>
+      </c>
+      <c r="H774" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I774" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="775" ht="8" customHeight="1"/>
+    <row r="776" ht="18" customHeight="1">
+      <c r="A776" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B776" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C776" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D776" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E776" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F776" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G776" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H776" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I776" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="777" ht="15" customHeight="1">
+      <c r="A777" s="4" t="inlineStr">
+        <is>
+          <t>202507230004/2025</t>
+        </is>
+      </c>
+      <c r="B777" s="4" t="inlineStr">
+        <is>
+          <t>LIMA TECHSERVICES LTDA</t>
+        </is>
+      </c>
+      <c r="C777" s="4" t="inlineStr">
+        <is>
+          <t>42.058.542/****-**</t>
+        </is>
+      </c>
+      <c r="D777" s="4" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE SOFTWARE ESPECIALIZADO PARA ELABORAÇÃO, GESTÃO E PUBLICAÇÃO DO PLANO DE CONTRATAÇÃO ANUAL (PCA), NA MODALIDADE SAAS (SOFTWARE AS A SERVICE), COM SUPORTE TÉCNICO REMOTO PARA ATENDIMENTO DAS NECESSIDADES DAS DIVERSAS SECRETARIAS DO MUNICÍPIO DE CATUNDA – CE.</t>
+        </is>
+      </c>
+      <c r="E777" s="4" t="inlineStr">
+        <is>
+          <t>R$ 7.500,00</t>
+        </is>
+      </c>
+      <c r="F777" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2025</t>
+        </is>
+      </c>
+      <c r="G777" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2026</t>
+        </is>
+      </c>
+      <c r="H777" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I777" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="778" ht="8" customHeight="1"/>
+    <row r="779" ht="18" customHeight="1">
+      <c r="A779" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B779" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C779" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D779" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E779" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F779" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G779" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H779" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I779" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="780" ht="15" customHeight="1">
+      <c r="A780" s="4" t="inlineStr">
+        <is>
+          <t>202507230003/2025</t>
+        </is>
+      </c>
+      <c r="B780" s="4" t="inlineStr">
+        <is>
+          <t>LIMA TECHSERVICES LTDA</t>
+        </is>
+      </c>
+      <c r="C780" s="4" t="inlineStr">
+        <is>
+          <t>42.058.542/****-**</t>
+        </is>
+      </c>
+      <c r="D780" s="4" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE SOFTWARE ESPECIALIZADO PARA ELABORAÇÃO, GESTÃO E PUBLICAÇÃO DO PLANO DE CONTRATAÇÃO ANUAL (PCA), NA MODALIDADE SAAS (SOFTWARE AS A SERVICE), COM SUPORTE TÉCNICO REMOTO PARA ATENDIMENTO DAS NECESSIDADES DAS DIVERSAS SECRETARIAS DO MUNICÍPIO DE CATUNDA – CE.</t>
+        </is>
+      </c>
+      <c r="E780" s="4" t="inlineStr">
+        <is>
+          <t>R$ 7.500,00</t>
+        </is>
+      </c>
+      <c r="F780" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2025</t>
+        </is>
+      </c>
+      <c r="G780" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2026</t>
+        </is>
+      </c>
+      <c r="H780" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I780" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="781" ht="8" customHeight="1"/>
+    <row r="782" ht="18" customHeight="1">
+      <c r="A782" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B782" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C782" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D782" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E782" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F782" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G782" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H782" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I782" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="783" ht="15" customHeight="1">
+      <c r="A783" s="4" t="inlineStr">
+        <is>
+          <t>202507230002/2025</t>
+        </is>
+      </c>
+      <c r="B783" s="4" t="inlineStr">
+        <is>
+          <t>LIMA TECHSERVICES LTDA</t>
+        </is>
+      </c>
+      <c r="C783" s="4" t="inlineStr">
+        <is>
+          <t>42.058.542/****-**</t>
+        </is>
+      </c>
+      <c r="D783" s="4" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE SOFTWARE ESPECIALIZADO PARA ELABORAÇÃO, GESTÃO E PUBLICAÇÃO DO PLANO DE CONTRATAÇÃO ANUAL (PCA), NA MODALIDADE SAAS (SOFTWARE AS A SERVICE), COM SUPORTE TÉCNICO REMOTO PARA ATENDIMENTO DAS NECESSIDADES DAS DIVERSAS SECRETARIAS DO MUNICÍPIO DE CATUNDA – CE.</t>
+        </is>
+      </c>
+      <c r="E783" s="4" t="inlineStr">
+        <is>
+          <t>R$ 7.500,00</t>
+        </is>
+      </c>
+      <c r="F783" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2025</t>
+        </is>
+      </c>
+      <c r="G783" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2026</t>
+        </is>
+      </c>
+      <c r="H783" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I783" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="784" ht="8" customHeight="1"/>
+    <row r="785" ht="18" customHeight="1">
+      <c r="A785" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B785" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C785" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D785" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E785" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F785" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G785" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H785" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I785" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="786" ht="15" customHeight="1">
+      <c r="A786" s="4" t="inlineStr">
+        <is>
+          <t>202507160001/2025</t>
+        </is>
+      </c>
+      <c r="B786" s="4" t="inlineStr">
+        <is>
+          <t>MOREIRA MESQUITA ENGENHARIA E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C786" s="4" t="inlineStr">
+        <is>
+          <t>21.691.178/****-**</t>
+        </is>
+      </c>
+      <c r="D786" s="4" t="inlineStr">
+        <is>
+          <t>EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE PASSAGEM MOLHADA NA LOCALIDADE DE BOM TEMPO, NA ZONA RURAL DO MUNICÍPIO DE CATUNDA-CE.</t>
+        </is>
+      </c>
+      <c r="E786" s="4" t="inlineStr">
+        <is>
+          <t>R$ 709.808,01</t>
+        </is>
+      </c>
+      <c r="F786" s="4" t="inlineStr">
+        <is>
+          <t>16/07/2025</t>
+        </is>
+      </c>
+      <c r="G786" s="4" t="inlineStr">
+        <is>
+          <t>13/11/2025</t>
+        </is>
+      </c>
+      <c r="H786" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I786" s="4" t="inlineStr">
+        <is>
+          <t>16/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="787" ht="8" customHeight="1"/>
+    <row r="788" ht="18" customHeight="1">
+      <c r="A788" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B788" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C788" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D788" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E788" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F788" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G788" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H788" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I788" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="789" ht="15" customHeight="1">
+      <c r="A789" s="4" t="inlineStr">
+        <is>
+          <t>202507150001/2025</t>
+        </is>
+      </c>
+      <c r="B789" s="4" t="inlineStr">
+        <is>
+          <t>TIMER SOLUCOES INTEGRADAS LTDA</t>
+        </is>
+      </c>
+      <c r="C789" s="4" t="inlineStr">
+        <is>
+          <t>41.878.173/****-**</t>
+        </is>
+      </c>
+      <c r="D789" s="4" t="inlineStr">
+        <is>
+          <t>EXECUÇÃO DO SERVIÇO DE ROÇO MANUAL E MECANIZADO NAS LATERAIS DAS ESTRADAS VICINAIS DO MUNICÍPIO DE CATUNDA-CE.</t>
+        </is>
+      </c>
+      <c r="E789" s="4" t="inlineStr">
+        <is>
+          <t>R$ 107.137,33</t>
+        </is>
+      </c>
+      <c r="F789" s="4" t="inlineStr">
+        <is>
+          <t>15/07/2025</t>
+        </is>
+      </c>
+      <c r="G789" s="4" t="inlineStr">
+        <is>
+          <t>13/09/2025</t>
+        </is>
+      </c>
+      <c r="H789" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I789" s="4" t="inlineStr">
+        <is>
+          <t>15/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="790" ht="8" customHeight="1"/>
+    <row r="791" ht="18" customHeight="1">
+      <c r="A791" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B791" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C791" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D791" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E791" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F791" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G791" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H791" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I791" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="792" ht="15" customHeight="1">
+      <c r="A792" s="4" t="inlineStr">
+        <is>
+          <t>202507150001/2025</t>
+        </is>
+      </c>
+      <c r="B792" s="4" t="inlineStr">
+        <is>
+          <t>TIMER SOLUCOES INTEGRADAS LTDA</t>
+        </is>
+      </c>
+      <c r="C792" s="4" t="inlineStr">
+        <is>
+          <t>41.878.173/****-**</t>
+        </is>
+      </c>
+      <c r="D792" s="4" t="inlineStr">
+        <is>
+          <t>EXECUÇÃO DO SERVIÇO DE ROÇO MANUAL E MECANIZADO NAS LATERAIS DAS ESTRADAS VICINAIS DO MUNICÍPIO DE CATUNDA-CE.</t>
+        </is>
+      </c>
+      <c r="E792" s="4" t="inlineStr">
+        <is>
+          <t>R$ 107.137,33</t>
+        </is>
+      </c>
+      <c r="F792" s="4" t="inlineStr">
+        <is>
+          <t>15/07/2025</t>
+        </is>
+      </c>
+      <c r="G792" s="4" t="inlineStr">
+        <is>
+          <t>13/09/2025</t>
+        </is>
+      </c>
+      <c r="H792" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I792" s="4" t="inlineStr">
+        <is>
+          <t>15/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="793" ht="8" customHeight="1"/>
+    <row r="794" ht="18" customHeight="1">
+      <c r="A794" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B794" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C794" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D794" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E794" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F794" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G794" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H794" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I794" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="795" ht="15" customHeight="1">
+      <c r="A795" s="4" t="inlineStr">
+        <is>
+          <t>202506270001/2025</t>
+        </is>
+      </c>
+      <c r="B795" s="4" t="inlineStr">
+        <is>
+          <t>F G M SERVICOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C795" s="4" t="inlineStr">
+        <is>
+          <t>50.454.564/****-**</t>
+        </is>
+      </c>
+      <c r="D795" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços de coleta de material para análise médica, junto a secretaria de Saúde de Catunda.</t>
+        </is>
+      </c>
+      <c r="E795" s="4" t="inlineStr">
+        <is>
+          <t>R$ 58.560,00</t>
+        </is>
+      </c>
+      <c r="F795" s="4" t="inlineStr">
+        <is>
+          <t>27/06/2025</t>
+        </is>
+      </c>
+      <c r="G795" s="4" t="inlineStr">
+        <is>
+          <t>27/06/2026</t>
+        </is>
+      </c>
+      <c r="H795" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I795" s="4" t="inlineStr">
+        <is>
+          <t>27/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="796" ht="8" customHeight="1"/>
+    <row r="797" ht="18" customHeight="1">
+      <c r="A797" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B797" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C797" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D797" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E797" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F797" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G797" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H797" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I797" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="798" ht="15" customHeight="1">
+      <c r="A798" s="4" t="inlineStr">
+        <is>
+          <t>202506270001/2025</t>
+        </is>
+      </c>
+      <c r="B798" s="4" t="inlineStr">
+        <is>
+          <t>F G M SERVICOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C798" s="4" t="inlineStr">
+        <is>
+          <t>50.454.564/****-**</t>
+        </is>
+      </c>
+      <c r="D798" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços de coleta de material para análise médica, junto a secretaria de Saúde de Catunda.</t>
+        </is>
+      </c>
+      <c r="E798" s="4" t="inlineStr">
+        <is>
+          <t>R$ 58.560,00</t>
+        </is>
+      </c>
+      <c r="F798" s="4" t="inlineStr">
+        <is>
+          <t>27/06/2025</t>
+        </is>
+      </c>
+      <c r="G798" s="4" t="inlineStr">
+        <is>
+          <t>27/06/2026</t>
+        </is>
+      </c>
+      <c r="H798" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I798" s="4" t="inlineStr">
+        <is>
+          <t>27/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="799" ht="8" customHeight="1"/>
+    <row r="800" ht="18" customHeight="1">
+      <c r="A800" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B800" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C800" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D800" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E800" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F800" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G800" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H800" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I800" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="801" ht="15" customHeight="1">
+      <c r="A801" s="4" t="inlineStr">
+        <is>
+          <t>202506250001/2025</t>
+        </is>
+      </c>
+      <c r="B801" s="4" t="inlineStr">
         <is>
           <t>DIAMANTE SERVIÇOS LTDA</t>
         </is>
       </c>
-      <c r="C605" s="4" t="inlineStr">
-[...219 lines deleted...]
-      <c r="I611" s="4" t="inlineStr">
+      <c r="C801" s="4" t="inlineStr">
+        <is>
+          <t>52.977.301/****-**</t>
+        </is>
+      </c>
+      <c r="D801" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada, para recadastramento imobiliário e econômico, visando, atualização da base de cadastrais junto ao Município de Catunda - CE</t>
+        </is>
+      </c>
+      <c r="E801" s="4" t="inlineStr">
+        <is>
+          <t>R$ 59.900,00</t>
+        </is>
+      </c>
+      <c r="F801" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="G801" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2026</t>
+        </is>
+      </c>
+      <c r="H801" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I801" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="802" ht="8" customHeight="1"/>
+    <row r="803" ht="18" customHeight="1">
+      <c r="A803" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B803" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C803" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D803" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E803" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F803" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G803" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H803" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I803" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="804" ht="15" customHeight="1">
+      <c r="A804" s="4" t="inlineStr">
+        <is>
+          <t>202506250001/2025</t>
+        </is>
+      </c>
+      <c r="B804" s="4" t="inlineStr">
+        <is>
+          <t>DIAMANTE SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C804" s="4" t="inlineStr">
+        <is>
+          <t>52.977.301/****-**</t>
+        </is>
+      </c>
+      <c r="D804" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada, para recadastramento imobiliário e econômico, visando, atualização da base de cadastrais junto ao Município de Catunda - CE</t>
+        </is>
+      </c>
+      <c r="E804" s="4" t="inlineStr">
+        <is>
+          <t>R$ 59.900,00</t>
+        </is>
+      </c>
+      <c r="F804" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="G804" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2026</t>
+        </is>
+      </c>
+      <c r="H804" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I804" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="805" ht="8" customHeight="1"/>
+    <row r="806" ht="18" customHeight="1">
+      <c r="A806" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B806" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C806" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D806" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E806" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F806" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G806" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H806" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I806" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="807" ht="15" customHeight="1">
+      <c r="A807" s="4" t="inlineStr">
+        <is>
+          <t>202506230001/2025</t>
+        </is>
+      </c>
+      <c r="B807" s="4" t="inlineStr">
+        <is>
+          <t>F J VIRGINIO SILVA LTDA</t>
+        </is>
+      </c>
+      <c r="C807" s="4" t="inlineStr">
+        <is>
+          <t>39.846.029/****-**</t>
+        </is>
+      </c>
+      <c r="D807" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa para confecção e atualização da legislação tributária municipal, compreendendo a atualização da planilha de alvarás de localização e funcionamento, junto à Secretaria de Planejamento, Administração e Finanças do município de Catunda</t>
+        </is>
+      </c>
+      <c r="E807" s="4" t="inlineStr">
+        <is>
+          <t>R$ 59.860,00</t>
+        </is>
+      </c>
+      <c r="F807" s="4" t="inlineStr">
+        <is>
+          <t>23/06/2025</t>
+        </is>
+      </c>
+      <c r="G807" s="4" t="inlineStr">
+        <is>
+          <t>23/06/2026</t>
+        </is>
+      </c>
+      <c r="H807" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I807" s="4" t="inlineStr">
+        <is>
+          <t>23/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="808" ht="8" customHeight="1"/>
+    <row r="809" ht="18" customHeight="1">
+      <c r="A809" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B809" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C809" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D809" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E809" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F809" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G809" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H809" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I809" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="810" ht="15" customHeight="1">
+      <c r="A810" s="4" t="inlineStr">
+        <is>
+          <t>202506230001/2025</t>
+        </is>
+      </c>
+      <c r="B810" s="4" t="inlineStr">
+        <is>
+          <t>F J VIRGINIO SILVA LTDA</t>
+        </is>
+      </c>
+      <c r="C810" s="4" t="inlineStr">
+        <is>
+          <t>39.846.029/****-**</t>
+        </is>
+      </c>
+      <c r="D810" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa para confecção e atualização da legislação tributária municipal, compreendendo a atualização da planilha de alvarás de localização e funcionamento, junto à Secretaria de Planejamento, Administração e Finanças do município de Catunda</t>
+        </is>
+      </c>
+      <c r="E810" s="4" t="inlineStr">
+        <is>
+          <t>R$ 59.860,00</t>
+        </is>
+      </c>
+      <c r="F810" s="4" t="inlineStr">
+        <is>
+          <t>23/06/2025</t>
+        </is>
+      </c>
+      <c r="G810" s="4" t="inlineStr">
+        <is>
+          <t>23/06/2026</t>
+        </is>
+      </c>
+      <c r="H810" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I810" s="4" t="inlineStr">
+        <is>
+          <t>23/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="811" ht="8" customHeight="1"/>
+    <row r="812" ht="18" customHeight="1">
+      <c r="A812" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B812" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C812" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D812" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E812" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F812" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G812" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H812" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I812" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="813" ht="15" customHeight="1">
+      <c r="A813" s="4" t="inlineStr">
+        <is>
+          <t>202506180001/2025</t>
+        </is>
+      </c>
+      <c r="B813" s="4" t="inlineStr">
+        <is>
+          <t>ARKTEC CONSTRUTORA E ARQUITETURA LTDA</t>
+        </is>
+      </c>
+      <c r="C813" s="4" t="inlineStr">
+        <is>
+          <t>51.007.107/****-**</t>
+        </is>
+      </c>
+      <c r="D813" s="4" t="inlineStr">
+        <is>
+          <t>EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE PASSAGEM MOLHADA NA FAZENDA MACACOS, NA ZONA RURAL DO MUNICÍPIO DE CATUNDA-CE.</t>
+        </is>
+      </c>
+      <c r="E813" s="4" t="inlineStr">
+        <is>
+          <t>R$ 623.583,11</t>
+        </is>
+      </c>
+      <c r="F813" s="4" t="inlineStr">
+        <is>
+          <t>18/06/2025</t>
+        </is>
+      </c>
+      <c r="G813" s="4" t="inlineStr">
+        <is>
+          <t>16/09/2025</t>
+        </is>
+      </c>
+      <c r="H813" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I813" s="4" t="inlineStr">
+        <is>
+          <t>18/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="814" ht="8" customHeight="1"/>
+    <row r="815" ht="18" customHeight="1">
+      <c r="A815" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B815" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C815" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D815" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E815" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F815" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G815" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H815" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I815" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="816" ht="15" customHeight="1">
+      <c r="A816" s="4" t="inlineStr">
+        <is>
+          <t>202506030001/2025</t>
+        </is>
+      </c>
+      <c r="B816" s="4" t="inlineStr">
+        <is>
+          <t>JONATHAS D. ARAGAO M. VASCONCELOS - ME</t>
+        </is>
+      </c>
+      <c r="C816" s="4" t="inlineStr">
+        <is>
+          <t>27.179.593/****-**</t>
+        </is>
+      </c>
+      <c r="D816" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material e equipamentos para atender as necessidades do Hospital de Catunda_CE.</t>
+        </is>
+      </c>
+      <c r="E816" s="4" t="inlineStr">
+        <is>
+          <t>R$ 57.284,00</t>
+        </is>
+      </c>
+      <c r="F816" s="4" t="inlineStr">
+        <is>
+          <t>03/06/2025</t>
+        </is>
+      </c>
+      <c r="G816" s="4" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+      <c r="H816" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I816" s="4" t="inlineStr">
+        <is>
+          <t>03/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="817" ht="8" customHeight="1"/>
+    <row r="818" ht="18" customHeight="1">
+      <c r="A818" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B818" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C818" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D818" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E818" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F818" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G818" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H818" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I818" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="819" ht="15" customHeight="1">
+      <c r="A819" s="4" t="inlineStr">
+        <is>
+          <t>202506030001/2025</t>
+        </is>
+      </c>
+      <c r="B819" s="4" t="inlineStr">
+        <is>
+          <t>JONATHAS D. ARAGAO M. VASCONCELOS - ME</t>
+        </is>
+      </c>
+      <c r="C819" s="4" t="inlineStr">
+        <is>
+          <t>27.179.593/****-**</t>
+        </is>
+      </c>
+      <c r="D819" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material e equipamentos para atender as necessidades do Hospital de Catunda_CE.</t>
+        </is>
+      </c>
+      <c r="E819" s="4" t="inlineStr">
+        <is>
+          <t>R$ 57.284,00</t>
+        </is>
+      </c>
+      <c r="F819" s="4" t="inlineStr">
+        <is>
+          <t>03/06/2025</t>
+        </is>
+      </c>
+      <c r="G819" s="4" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+      <c r="H819" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I819" s="4" t="inlineStr">
+        <is>
+          <t>03/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="820" ht="8" customHeight="1"/>
+    <row r="821" ht="18" customHeight="1">
+      <c r="A821" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B821" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C821" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D821" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E821" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F821" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G821" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H821" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I821" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="822" ht="15" customHeight="1">
+      <c r="A822" s="4" t="inlineStr">
+        <is>
+          <t>202505220004/2025</t>
+        </is>
+      </c>
+      <c r="B822" s="4" t="inlineStr">
+        <is>
+          <t>GOMES DE FREITAS VAREJO LTDA</t>
+        </is>
+      </c>
+      <c r="C822" s="4" t="inlineStr">
+        <is>
+          <t>52.621.431/****-**</t>
+        </is>
+      </c>
+      <c r="D822" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada para a prestação de serviços continuados de manutenção preventiva e corretiva em informática (com periodicidade mensal), incluindo o fornecimento de peças e acessórios originais ou compatíveis, para computadores desktop, notebooks, impressoras multifuncionais a laser e jato de tinta e periféricos diversos (mouses, teclados, scanners), bem como serviços de higienização e configuração e manutenção da rede de computadores existente (compreendendo a instalação e configuração de pontos de rede) visando garantir o pleno funcionamento dos equipamentos e da infraestrutura de rede da contratante.</t>
+        </is>
+      </c>
+      <c r="E822" s="4" t="inlineStr">
+        <is>
+          <t>R$ 32.400,00</t>
+        </is>
+      </c>
+      <c r="F822" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="G822" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2026</t>
+        </is>
+      </c>
+      <c r="H822" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I822" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="823" ht="8" customHeight="1"/>
+    <row r="824" ht="18" customHeight="1">
+      <c r="A824" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B824" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C824" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D824" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E824" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F824" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G824" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H824" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I824" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="825" ht="15" customHeight="1">
+      <c r="A825" s="4" t="inlineStr">
+        <is>
+          <t>202505220004/2025</t>
+        </is>
+      </c>
+      <c r="B825" s="4" t="inlineStr">
+        <is>
+          <t>GOMES DE FREITAS VAREJO LTDA</t>
+        </is>
+      </c>
+      <c r="C825" s="4" t="inlineStr">
+        <is>
+          <t>52.621.431/****-**</t>
+        </is>
+      </c>
+      <c r="D825" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada para a prestação de serviços continuados de manutenção preventiva e corretiva em informática (com periodicidade mensal), incluindo o fornecimento de peças e acessórios originais ou compatíveis, para computadores desktop, notebooks, impressoras multifuncionais a laser e jato de tinta e periféricos diversos (mouses, teclados, scanners), bem como serviços de higienização e configuração e manutenção da rede de computadores existente (compreendendo a instalação e configuração de pontos de rede) visando garantir o pleno funcionamento dos equipamentos e da infraestrutura de rede da contratante.</t>
+        </is>
+      </c>
+      <c r="E825" s="4" t="inlineStr">
+        <is>
+          <t>R$ 32.400,00</t>
+        </is>
+      </c>
+      <c r="F825" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="G825" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2026</t>
+        </is>
+      </c>
+      <c r="H825" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I825" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="826" ht="8" customHeight="1"/>
+    <row r="827" ht="18" customHeight="1">
+      <c r="A827" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B827" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C827" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D827" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E827" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F827" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G827" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H827" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I827" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="828" ht="15" customHeight="1">
+      <c r="A828" s="4" t="inlineStr">
+        <is>
+          <t>202505220003/2025</t>
+        </is>
+      </c>
+      <c r="B828" s="4" t="inlineStr">
+        <is>
+          <t>GOMES DE FREITAS VAREJO LTDA</t>
+        </is>
+      </c>
+      <c r="C828" s="4" t="inlineStr">
+        <is>
+          <t>52.621.431/****-**</t>
+        </is>
+      </c>
+      <c r="D828" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada para a prestação de serviços continuados de manutenção preventiva e corretiva em informática (com periodicidade mensal), incluindo o fornecimento de peças e acessórios originais ou compatíveis, para computadores desktop, notebooks, impressoras multifuncionais a laser e jato de tinta e periféricos diversos (mouses, teclados, scanners), bem como serviços de higienização e configuração e manutenção da rede de computadores existente (compreendendo a instalação e configuração de pontos de rede) visando garantir o pleno funcionamento dos equipamentos e da infraestrutura de rede da contratante.</t>
+        </is>
+      </c>
+      <c r="E828" s="4" t="inlineStr">
+        <is>
+          <t>R$ 32.400,00</t>
+        </is>
+      </c>
+      <c r="F828" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="G828" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2026</t>
+        </is>
+      </c>
+      <c r="H828" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I828" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="829" ht="8" customHeight="1"/>
+    <row r="830" ht="18" customHeight="1">
+      <c r="A830" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B830" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C830" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D830" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E830" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F830" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G830" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H830" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I830" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="831" ht="15" customHeight="1">
+      <c r="A831" s="4" t="inlineStr">
+        <is>
+          <t>202505220003/2025</t>
+        </is>
+      </c>
+      <c r="B831" s="4" t="inlineStr">
+        <is>
+          <t>GOMES DE FREITAS VAREJO LTDA</t>
+        </is>
+      </c>
+      <c r="C831" s="4" t="inlineStr">
+        <is>
+          <t>52.621.431/****-**</t>
+        </is>
+      </c>
+      <c r="D831" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada para a prestação de serviços continuados de manutenção preventiva e corretiva em informática (com periodicidade mensal), incluindo o fornecimento de peças e acessórios originais ou compatíveis, para computadores desktop, notebooks, impressoras multifuncionais a laser e jato de tinta e periféricos diversos (mouses, teclados, scanners), bem como serviços de higienização e configuração e manutenção da rede de computadores existente (compreendendo a instalação e configuração de pontos de rede) visando garantir o pleno funcionamento dos equipamentos e da infraestrutura de rede da contratante.</t>
+        </is>
+      </c>
+      <c r="E831" s="4" t="inlineStr">
+        <is>
+          <t>R$ 32.400,00</t>
+        </is>
+      </c>
+      <c r="F831" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="G831" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2026</t>
+        </is>
+      </c>
+      <c r="H831" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I831" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="832" ht="8" customHeight="1"/>
+    <row r="833" ht="18" customHeight="1">
+      <c r="A833" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B833" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C833" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D833" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E833" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F833" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G833" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H833" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I833" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="834" ht="15" customHeight="1">
+      <c r="A834" s="4" t="inlineStr">
+        <is>
+          <t>202505220002/2025</t>
+        </is>
+      </c>
+      <c r="B834" s="4" t="inlineStr">
+        <is>
+          <t>GOMES DE FREITAS VAREJO LTDA</t>
+        </is>
+      </c>
+      <c r="C834" s="4" t="inlineStr">
+        <is>
+          <t>52.621.431/****-**</t>
+        </is>
+      </c>
+      <c r="D834" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada para a prestação de serviços continuados de manutenção preventiva e corretiva em informática (com periodicidade mensal), incluindo o fornecimento de peças e acessórios originais ou compatíveis, para computadores desktop, notebooks, impressoras multifuncionais a laser e jato de tinta e periféricos diversos (mouses, teclados, scanners), bem como serviços de higienização e configuração e manutenção da rede de computadores existente (compreendendo a instalação e configuração de pontos de rede) visando garantir o pleno funcionamento dos equipamentos e da infraestrutura de rede da contratante.</t>
+        </is>
+      </c>
+      <c r="E834" s="4" t="inlineStr">
+        <is>
+          <t>R$ 32.400,00</t>
+        </is>
+      </c>
+      <c r="F834" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="G834" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2026</t>
+        </is>
+      </c>
+      <c r="H834" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I834" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="835" ht="8" customHeight="1"/>
+    <row r="836" ht="18" customHeight="1">
+      <c r="A836" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B836" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C836" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D836" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E836" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F836" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G836" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H836" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I836" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="837" ht="15" customHeight="1">
+      <c r="A837" s="4" t="inlineStr">
+        <is>
+          <t>202505220002/2025</t>
+        </is>
+      </c>
+      <c r="B837" s="4" t="inlineStr">
+        <is>
+          <t>GOMES DE FREITAS VAREJO LTDA</t>
+        </is>
+      </c>
+      <c r="C837" s="4" t="inlineStr">
+        <is>
+          <t>52.621.431/****-**</t>
+        </is>
+      </c>
+      <c r="D837" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada para a prestação de serviços continuados de manutenção preventiva e corretiva em informática (com periodicidade mensal), incluindo o fornecimento de peças e acessórios originais ou compatíveis, para computadores desktop, notebooks, impressoras multifuncionais a laser e jato de tinta e periféricos diversos (mouses, teclados, scanners), bem como serviços de higienização e configuração e manutenção da rede de computadores existente (compreendendo a instalação e configuração de pontos de rede) visando garantir o pleno funcionamento dos equipamentos e da infraestrutura de rede da contratante.</t>
+        </is>
+      </c>
+      <c r="E837" s="4" t="inlineStr">
+        <is>
+          <t>R$ 32.400,00</t>
+        </is>
+      </c>
+      <c r="F837" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="G837" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2026</t>
+        </is>
+      </c>
+      <c r="H837" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I837" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="838" ht="8" customHeight="1"/>
+    <row r="839" ht="18" customHeight="1">
+      <c r="A839" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B839" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C839" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D839" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E839" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F839" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G839" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H839" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I839" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="840" ht="15" customHeight="1">
+      <c r="A840" s="4" t="inlineStr">
+        <is>
+          <t>202505220001/2025</t>
+        </is>
+      </c>
+      <c r="B840" s="4" t="inlineStr">
+        <is>
+          <t>GOMES DE FREITAS VAREJO LTDA</t>
+        </is>
+      </c>
+      <c r="C840" s="4" t="inlineStr">
+        <is>
+          <t>52.621.431/****-**</t>
+        </is>
+      </c>
+      <c r="D840" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada para a prestação de serviços continuados de manutenção preventiva e corretiva em informática (com periodicidade mensal), incluindo o fornecimento de peças e acessórios originais ou compatíveis, para computadores desktop, notebooks, impressoras multifuncionais a laser e jato de tinta e periféricos diversos (mouses, teclados, scanners), bem como serviços de higienização e configuração e manutenção da rede de computadores existente (compreendendo a instalação e configuração de pontos de rede) visando garantir o pleno funcionamento dos equipamentos e da infraestrutura de rede da contratante.</t>
+        </is>
+      </c>
+      <c r="E840" s="4" t="inlineStr">
+        <is>
+          <t>R$ 32.400,00</t>
+        </is>
+      </c>
+      <c r="F840" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="G840" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2026</t>
+        </is>
+      </c>
+      <c r="H840" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I840" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="841" ht="8" customHeight="1"/>
+    <row r="842" ht="18" customHeight="1">
+      <c r="A842" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B842" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C842" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D842" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E842" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F842" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G842" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H842" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I842" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="843" ht="15" customHeight="1">
+      <c r="A843" s="4" t="inlineStr">
+        <is>
+          <t>202505220001/2025</t>
+        </is>
+      </c>
+      <c r="B843" s="4" t="inlineStr">
+        <is>
+          <t>GOMES DE FREITAS VAREJO LTDA</t>
+        </is>
+      </c>
+      <c r="C843" s="4" t="inlineStr">
+        <is>
+          <t>52.621.431/****-**</t>
+        </is>
+      </c>
+      <c r="D843" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada para a prestação de serviços continuados de manutenção preventiva e corretiva em informática (com periodicidade mensal), incluindo o fornecimento de peças e acessórios originais ou compatíveis, para computadores desktop, notebooks, impressoras multifuncionais a laser e jato de tinta e periféricos diversos (mouses, teclados, scanners), bem como serviços de higienização e configuração e manutenção da rede de computadores existente (compreendendo a instalação e configuração de pontos de rede) visando garantir o pleno funcionamento dos equipamentos e da infraestrutura de rede da contratante.</t>
+        </is>
+      </c>
+      <c r="E843" s="4" t="inlineStr">
+        <is>
+          <t>R$ 32.400,00</t>
+        </is>
+      </c>
+      <c r="F843" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="G843" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2026</t>
+        </is>
+      </c>
+      <c r="H843" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I843" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="844" ht="8" customHeight="1"/>
+    <row r="845" ht="18" customHeight="1">
+      <c r="A845" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B845" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C845" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D845" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E845" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F845" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G845" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H845" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I845" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="846" ht="15" customHeight="1">
+      <c r="A846" s="4" t="inlineStr">
+        <is>
+          <t>202505210002/2025</t>
+        </is>
+      </c>
+      <c r="B846" s="4" t="inlineStr">
+        <is>
+          <t>V6 CONSTRUTORA E ASSESSORIA TECNICA EIRE</t>
+        </is>
+      </c>
+      <c r="C846" s="4" t="inlineStr">
+        <is>
+          <t>26.749.547/****-**</t>
+        </is>
+      </c>
+      <c r="D846" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE SERVIÇOS DE MONITORAMENTO, ACOMPANHAMENTO, CADASTROS, INSERÇÃO DE DOCUMENTOS RELACIONADOS A OBRAS ORIUNDAS DE CONVÊNIOS E SIMILARES POR MEIO DE ORGÃOS FEDERAIS E ESTADUAIS, JUNTO AOS SISTEMAS SISMOB, SIMEC, SIGA, TRANSFEREGOV E E-PARCERIAS, JUNTO À SECRETARIA DE INFRAESTRUTURA, TRANSPORTES E DESENVOLVIMENTO URBANO DE CATUNDA-CE</t>
+        </is>
+      </c>
+      <c r="E846" s="4" t="inlineStr">
+        <is>
+          <t>R$ 44.400,00</t>
+        </is>
+      </c>
+      <c r="F846" s="4" t="inlineStr">
+        <is>
+          <t>21/05/2025</t>
+        </is>
+      </c>
+      <c r="G846" s="4" t="inlineStr">
+        <is>
+          <t>21/05/2026</t>
+        </is>
+      </c>
+      <c r="H846" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I846" s="4" t="inlineStr">
+        <is>
+          <t>21/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="847" ht="8" customHeight="1"/>
+    <row r="848" ht="18" customHeight="1">
+      <c r="A848" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B848" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C848" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D848" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E848" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F848" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G848" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H848" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I848" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="849" ht="15" customHeight="1">
+      <c r="A849" s="4" t="inlineStr">
+        <is>
+          <t>202505210002/2025</t>
+        </is>
+      </c>
+      <c r="B849" s="4" t="inlineStr">
+        <is>
+          <t>V6 CONSTRUTORA E ASSESSORIA TECNICA EIRELI - EPP</t>
+        </is>
+      </c>
+      <c r="C849" s="4" t="inlineStr">
+        <is>
+          <t>26.749.547/****-**</t>
+        </is>
+      </c>
+      <c r="D849" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE SERVIÇOS DE MONITORAMENTO, ACOMPANHAMENTO, CADASTROS, INSERÇÃO DE DOCUMENTOS RELACIONADOS A OBRAS ORIUNDAS DE CONVÊNIOS E SIMILARES POR MEIO DE ORGÃOS FEDERAIS E ESTADUAIS, JUNTO AOS SISTEMAS SISMOB, SIMEC, SIGA, TRANSFEREGOV E E-PARCERIAS, JUNTO À SECRETARIA DE INFRAESTRUTURA, TRANSPORTES E DESENVOLVIMENTO URBANO DE CATUNDA-CE</t>
+        </is>
+      </c>
+      <c r="E849" s="4" t="inlineStr">
+        <is>
+          <t>R$ 44.400,00</t>
+        </is>
+      </c>
+      <c r="F849" s="4" t="inlineStr">
+        <is>
+          <t>21/05/2025</t>
+        </is>
+      </c>
+      <c r="G849" s="4" t="inlineStr">
+        <is>
+          <t>21/05/2026</t>
+        </is>
+      </c>
+      <c r="H849" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I849" s="4" t="inlineStr">
+        <is>
+          <t>21/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="850" ht="8" customHeight="1"/>
+    <row r="851" ht="18" customHeight="1">
+      <c r="A851" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B851" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C851" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D851" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E851" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F851" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G851" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H851" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I851" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="852" ht="15" customHeight="1">
+      <c r="A852" s="4" t="inlineStr">
+        <is>
+          <t>202505210001/2025</t>
+        </is>
+      </c>
+      <c r="B852" s="4" t="inlineStr">
+        <is>
+          <t>V6 CONSTRUTORA E ASSESSORIA TECNICA EIRELI - EPP</t>
+        </is>
+      </c>
+      <c r="C852" s="4" t="inlineStr">
+        <is>
+          <t>26.749.547/****-**</t>
+        </is>
+      </c>
+      <c r="D852" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços técnicos especializados em arquitetura e engenharia civil, para elaboração de projetos técnicos, peças gráficas, memoriais descritivos, especificações técnicas, memorial de cálculo, BDI, planilhas orçamentárias, cronograma físico-financeiro, acompanhamento e fiscalização de obras, junto à Secretaria de Cultura do município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E852" s="4" t="inlineStr">
+        <is>
+          <t>R$ 54.000,00</t>
+        </is>
+      </c>
+      <c r="F852" s="4" t="inlineStr">
+        <is>
+          <t>21/05/2025</t>
+        </is>
+      </c>
+      <c r="G852" s="4" t="inlineStr">
+        <is>
+          <t>21/05/2026</t>
+        </is>
+      </c>
+      <c r="H852" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I852" s="4" t="inlineStr">
+        <is>
+          <t>21/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="853" ht="8" customHeight="1"/>
+    <row r="854" ht="18" customHeight="1">
+      <c r="A854" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B854" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C854" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D854" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E854" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F854" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G854" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H854" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I854" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="855" ht="15" customHeight="1">
+      <c r="A855" s="4" t="inlineStr">
+        <is>
+          <t>202505210001/2025</t>
+        </is>
+      </c>
+      <c r="B855" s="4" t="inlineStr">
+        <is>
+          <t>V6 CONSTRUTORA E ASSESSORIA TECNICA EIRE</t>
+        </is>
+      </c>
+      <c r="C855" s="4" t="inlineStr">
+        <is>
+          <t>26.749.547/****-**</t>
+        </is>
+      </c>
+      <c r="D855" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços técnicos especializados em arquitetura e engenharia civil, para elaboração de projetos técnicos, peças gráficas, memoriais descritivos, especificações técnicas, memorial de cálculo, BDI, planilhas orçamentárias, cronograma físico-financeiro, acompanhamento e fiscalização de obras, junto à Secretaria de Cultura do município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E855" s="4" t="inlineStr">
+        <is>
+          <t>R$ 54.000,00</t>
+        </is>
+      </c>
+      <c r="F855" s="4" t="inlineStr">
+        <is>
+          <t>21/05/2025</t>
+        </is>
+      </c>
+      <c r="G855" s="4" t="inlineStr">
+        <is>
+          <t>21/05/2026</t>
+        </is>
+      </c>
+      <c r="H855" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I855" s="4" t="inlineStr">
+        <is>
+          <t>21/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="856" ht="8" customHeight="1"/>
+    <row r="857" ht="18" customHeight="1">
+      <c r="A857" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B857" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C857" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D857" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E857" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F857" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G857" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H857" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I857" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="858" ht="15" customHeight="1">
+      <c r="A858" s="4" t="inlineStr">
+        <is>
+          <t>202505120003/2025</t>
+        </is>
+      </c>
+      <c r="B858" s="4" t="inlineStr">
+        <is>
+          <t>ANTONIO PEREIRA LOPES FILHO</t>
+        </is>
+      </c>
+      <c r="C858" s="4" t="inlineStr">
+        <is>
+          <t>28.034.779/****-**</t>
+        </is>
+      </c>
+      <c r="D858" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de uma empresa para prestação de serviço de servidor online para o ESUSAB - PEC e software que atende as necessidades de monitoramento e avaliação das ações e serviços do Componente de Qualidade das Equipes de Atenção Primária à Saúde (APS), para acompanhar os Componentes Fixo, Componente de Vinculo e Acompanhamento e demais Componentes conforme a metodologia de cofinanciamento do piso da APS</t>
+        </is>
+      </c>
+      <c r="E858" s="4" t="inlineStr">
+        <is>
+          <t>R$ 28.200,00</t>
+        </is>
+      </c>
+      <c r="F858" s="4" t="inlineStr">
+        <is>
+          <t>12/05/2025</t>
+        </is>
+      </c>
+      <c r="G858" s="4" t="inlineStr">
+        <is>
+          <t>12/05/2026</t>
+        </is>
+      </c>
+      <c r="H858" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I858" s="4" t="inlineStr">
+        <is>
+          <t>12/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="859" ht="8" customHeight="1"/>
+    <row r="860" ht="18" customHeight="1">
+      <c r="A860" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B860" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C860" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D860" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E860" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F860" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G860" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H860" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I860" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="861" ht="15" customHeight="1">
+      <c r="A861" s="4" t="inlineStr">
+        <is>
+          <t>202505120003/2025</t>
+        </is>
+      </c>
+      <c r="B861" s="4" t="inlineStr">
+        <is>
+          <t>ANTONIO PEREIRA LOPES FILHO</t>
+        </is>
+      </c>
+      <c r="C861" s="4" t="inlineStr">
+        <is>
+          <t>28.034.779/****-**</t>
+        </is>
+      </c>
+      <c r="D861" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de uma empresa para prestação de serviço de servidor online para o ESUSAB - PEC e software que atende as necessidades de monitoramento e avaliação das ações e serviços do Componente de Qualidade das Equipes de Atenção Primária à Saúde (APS), para acompanhar os Componentes Fixo, Componente de Vinculo e Acompanhamento e demais Componentes conforme a metodologia de cofinanciamento do piso da APS</t>
+        </is>
+      </c>
+      <c r="E861" s="4" t="inlineStr">
+        <is>
+          <t>R$ 28.200,00</t>
+        </is>
+      </c>
+      <c r="F861" s="4" t="inlineStr">
+        <is>
+          <t>12/05/2025</t>
+        </is>
+      </c>
+      <c r="G861" s="4" t="inlineStr">
+        <is>
+          <t>12/05/2026</t>
+        </is>
+      </c>
+      <c r="H861" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I861" s="4" t="inlineStr">
+        <is>
+          <t>12/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="862" ht="8" customHeight="1"/>
+    <row r="863" ht="18" customHeight="1">
+      <c r="A863" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B863" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C863" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D863" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E863" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F863" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G863" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H863" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I863" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="864" ht="15" customHeight="1">
+      <c r="A864" s="4" t="inlineStr">
+        <is>
+          <t>202505120002/2025</t>
+        </is>
+      </c>
+      <c r="B864" s="4" t="inlineStr">
+        <is>
+          <t>ITARGET TECNOLOGIA LTDA</t>
+        </is>
+      </c>
+      <c r="C864" s="4" t="inlineStr">
+        <is>
+          <t>02.130.122/****-**</t>
+        </is>
+      </c>
+      <c r="D864" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA IMPLANTAÇÃO E LICENCIAMENTO DE SISTEMA COMPUTACIONAL CUSTOMIZÁVEL, BASEADO EM PLATAFORMA WEB DE GESTÃO DE PESSOAS PARA O CONTROLE DE FREQUÊNCIA, DOCUMENTOS, RECADASTRAMENTO, COMUNICAÇÃO E FINANCEIRO DO FUNCIONÁRIO DE INTERESSE DE DIVERSAS SECRETARIAS DO MUNICÍPIO.</t>
+        </is>
+      </c>
+      <c r="E864" s="4" t="inlineStr">
+        <is>
+          <t>R$ 25.440,00</t>
+        </is>
+      </c>
+      <c r="F864" s="4" t="inlineStr">
+        <is>
+          <t>12/05/2025</t>
+        </is>
+      </c>
+      <c r="G864" s="4" t="inlineStr">
+        <is>
+          <t>12/05/2026</t>
+        </is>
+      </c>
+      <c r="H864" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I864" s="4" t="inlineStr">
+        <is>
+          <t>12/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="865" ht="8" customHeight="1"/>
+    <row r="866" ht="18" customHeight="1">
+      <c r="A866" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B866" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C866" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D866" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E866" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F866" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G866" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H866" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I866" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="867" ht="15" customHeight="1">
+      <c r="A867" s="4" t="inlineStr">
+        <is>
+          <t>202505120002/2025</t>
+        </is>
+      </c>
+      <c r="B867" s="4" t="inlineStr">
+        <is>
+          <t>ITARGET TECNOLOGIA LTDA</t>
+        </is>
+      </c>
+      <c r="C867" s="4" t="inlineStr">
+        <is>
+          <t>02.130.122/****-**</t>
+        </is>
+      </c>
+      <c r="D867" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA IMPLANTAÇÃO E LICENCIAMENTO DE SISTEMA COMPUTACIONAL CUSTOMIZÁVEL, BASEADO EM PLATAFORMA WEB DE GESTÃO DE PESSOAS PARA O CONTROLE DE FREQUÊNCIA, DOCUMENTOS, RECADASTRAMENTO, COMUNICAÇÃO E FINANCEIRO DO FUNCIONÁRIO DE INTERESSE DE DIVERSAS SECRETARIAS DO MUNICÍPIO.</t>
+        </is>
+      </c>
+      <c r="E867" s="4" t="inlineStr">
+        <is>
+          <t>R$ 25.440,00</t>
+        </is>
+      </c>
+      <c r="F867" s="4" t="inlineStr">
+        <is>
+          <t>12/05/2025</t>
+        </is>
+      </c>
+      <c r="G867" s="4" t="inlineStr">
+        <is>
+          <t>12/05/2026</t>
+        </is>
+      </c>
+      <c r="H867" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I867" s="4" t="inlineStr">
+        <is>
+          <t>12/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="868" ht="8" customHeight="1"/>
+    <row r="869" ht="18" customHeight="1">
+      <c r="A869" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B869" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C869" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D869" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E869" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F869" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G869" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H869" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I869" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="870" ht="15" customHeight="1">
+      <c r="A870" s="4" t="inlineStr">
+        <is>
+          <t>202505090001/2025</t>
+        </is>
+      </c>
+      <c r="B870" s="4" t="inlineStr">
+        <is>
+          <t>F DARLEY COELHO-ME</t>
+        </is>
+      </c>
+      <c r="C870" s="4" t="inlineStr">
+        <is>
+          <t>14.469.129/****-**</t>
+        </is>
+      </c>
+      <c r="D870" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE UTENSÍLIOS DE COZINHA, ELETRODOMÉSTICOS, ELETROELETRÔNICOS, MÓVEIS E OUTROS, PARA SEREM DISTRIBUÍDOS, NA FORMA DE PREMIAÇÃO, NA OCASIÃO DA COMEMORAÇÃO AO DIA DAS MÃES, NO MUNICÍPIO DE CATUNDA.</t>
+        </is>
+      </c>
+      <c r="E870" s="4" t="inlineStr">
+        <is>
+          <t>R$ 31.620,00</t>
+        </is>
+      </c>
+      <c r="F870" s="4" t="inlineStr">
+        <is>
+          <t>09/05/2025</t>
+        </is>
+      </c>
+      <c r="G870" s="4" t="inlineStr">
         <is>
           <t>08/06/2025</t>
         </is>
       </c>
-    </row>
-[...84 lines deleted...]
-      <c r="H614" s="4" t="inlineStr">
+      <c r="H870" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I614" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H617" s="4" t="inlineStr">
+      <c r="I870" s="4" t="inlineStr">
+        <is>
+          <t>09/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="871" ht="8" customHeight="1"/>
+    <row r="872" ht="18" customHeight="1">
+      <c r="A872" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B872" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C872" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D872" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E872" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F872" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G872" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H872" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I872" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="873" ht="15" customHeight="1">
+      <c r="A873" s="4" t="inlineStr">
+        <is>
+          <t>202505090001/2025</t>
+        </is>
+      </c>
+      <c r="B873" s="4" t="inlineStr">
+        <is>
+          <t>F DARLEY COELHO</t>
+        </is>
+      </c>
+      <c r="C873" s="4" t="inlineStr">
+        <is>
+          <t>14.469.129/****-**</t>
+        </is>
+      </c>
+      <c r="D873" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE UTENSÍLIOS DE COZINHA, ELETRODOMÉSTICOS, ELETROELETRÔNICOS, MÓVEIS E OUTROS, PARA SEREM DISTRIBUÍDOS, NA FORMA DE PREMIAÇÃO, NA OCASIÃO DA COMEMORAÇÃO AO DIA DAS MÃES, NO MUNICÍPIO DE CATUNDA.</t>
+        </is>
+      </c>
+      <c r="E873" s="4" t="inlineStr">
+        <is>
+          <t>R$ 31.620,00</t>
+        </is>
+      </c>
+      <c r="F873" s="4" t="inlineStr">
+        <is>
+          <t>09/05/2025</t>
+        </is>
+      </c>
+      <c r="G873" s="4" t="inlineStr">
+        <is>
+          <t>08/06/2025</t>
+        </is>
+      </c>
+      <c r="H873" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I617" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H620" s="4" t="inlineStr">
+      <c r="I873" s="4" t="inlineStr">
+        <is>
+          <t>09/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="874" ht="8" customHeight="1"/>
+    <row r="875" ht="18" customHeight="1">
+      <c r="A875" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B875" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C875" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D875" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E875" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F875" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G875" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H875" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I875" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="876" ht="15" customHeight="1">
+      <c r="A876" s="4" t="inlineStr">
+        <is>
+          <t>202505060004/2025</t>
+        </is>
+      </c>
+      <c r="B876" s="4" t="inlineStr">
+        <is>
+          <t>2K EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C876" s="4" t="inlineStr">
+        <is>
+          <t>31.260.742/****-**</t>
+        </is>
+      </c>
+      <c r="D876" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada na prestação de serviços em assessoria de comunicação e marketing, relações públicas, assessoria de imprensa e comunicação social junto a Secretaria de Saúde</t>
+        </is>
+      </c>
+      <c r="E876" s="4" t="inlineStr">
+        <is>
+          <t>R$ 38.400,00</t>
+        </is>
+      </c>
+      <c r="F876" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+      <c r="G876" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+      <c r="H876" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I620" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H623" s="4" t="inlineStr">
+      <c r="I876" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="877" ht="8" customHeight="1"/>
+    <row r="878" ht="18" customHeight="1">
+      <c r="A878" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B878" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C878" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D878" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E878" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F878" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G878" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H878" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I878" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="879" ht="15" customHeight="1">
+      <c r="A879" s="4" t="inlineStr">
+        <is>
+          <t>202505060004/2025</t>
+        </is>
+      </c>
+      <c r="B879" s="4" t="inlineStr">
+        <is>
+          <t>2K EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C879" s="4" t="inlineStr">
+        <is>
+          <t>31.260.742/****-**</t>
+        </is>
+      </c>
+      <c r="D879" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada na prestação de serviços em assessoria de comunicação e marketing, relações públicas, assessoria de imprensa e comunicação social junto a Secretaria de Saúde</t>
+        </is>
+      </c>
+      <c r="E879" s="4" t="inlineStr">
+        <is>
+          <t>R$ 38.400,00</t>
+        </is>
+      </c>
+      <c r="F879" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+      <c r="G879" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+      <c r="H879" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I623" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H626" s="4" t="inlineStr">
+      <c r="I879" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="880" ht="8" customHeight="1"/>
+    <row r="881" ht="18" customHeight="1">
+      <c r="A881" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B881" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C881" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D881" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E881" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F881" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G881" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H881" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I881" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="882" ht="15" customHeight="1">
+      <c r="A882" s="4" t="inlineStr">
+        <is>
+          <t>202505060003/2025</t>
+        </is>
+      </c>
+      <c r="B882" s="4" t="inlineStr">
+        <is>
+          <t>2K EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C882" s="4" t="inlineStr">
+        <is>
+          <t>31.260.742/****-**</t>
+        </is>
+      </c>
+      <c r="D882" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada na prestação de serviços em assessoria de comunicação e marketing, relações públicas, assessoria de imprensa e comunicação social junto ao Gabinete do Prefeito.</t>
+        </is>
+      </c>
+      <c r="E882" s="4" t="inlineStr">
+        <is>
+          <t>R$ 36.000,00</t>
+        </is>
+      </c>
+      <c r="F882" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+      <c r="G882" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+      <c r="H882" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I626" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H629" s="4" t="inlineStr">
+      <c r="I882" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="883" ht="8" customHeight="1"/>
+    <row r="884" ht="18" customHeight="1">
+      <c r="A884" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B884" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C884" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D884" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E884" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F884" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G884" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H884" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I884" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="885" ht="15" customHeight="1">
+      <c r="A885" s="4" t="inlineStr">
+        <is>
+          <t>202505060003/2025</t>
+        </is>
+      </c>
+      <c r="B885" s="4" t="inlineStr">
+        <is>
+          <t>2K EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C885" s="4" t="inlineStr">
+        <is>
+          <t>31.260.742/****-**</t>
+        </is>
+      </c>
+      <c r="D885" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada na prestação de serviços em assessoria de comunicação e marketing, relações públicas, assessoria de imprensa e comunicação social junto ao Gabinete do Prefeito.</t>
+        </is>
+      </c>
+      <c r="E885" s="4" t="inlineStr">
+        <is>
+          <t>R$ 36.000,00</t>
+        </is>
+      </c>
+      <c r="F885" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+      <c r="G885" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+      <c r="H885" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I629" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H632" s="4" t="inlineStr">
+      <c r="I885" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="886" ht="8" customHeight="1"/>
+    <row r="887" ht="18" customHeight="1">
+      <c r="A887" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B887" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C887" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D887" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E887" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F887" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G887" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H887" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I887" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="888" ht="15" customHeight="1">
+      <c r="A888" s="4" t="inlineStr">
+        <is>
+          <t>202505060002/2025</t>
+        </is>
+      </c>
+      <c r="B888" s="4" t="inlineStr">
+        <is>
+          <t>2K EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C888" s="4" t="inlineStr">
+        <is>
+          <t>31.260.742/****-**</t>
+        </is>
+      </c>
+      <c r="D888" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada na prestação de serviços em assessoria de comunicação e marketing, relações públicas, assessoria de imprensa e comunicação social junto a Secretaria de Educação</t>
+        </is>
+      </c>
+      <c r="E888" s="4" t="inlineStr">
+        <is>
+          <t>R$ 38.400,00</t>
+        </is>
+      </c>
+      <c r="F888" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+      <c r="G888" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+      <c r="H888" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I632" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H635" s="4" t="inlineStr">
+      <c r="I888" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="889" ht="8" customHeight="1"/>
+    <row r="890" ht="18" customHeight="1">
+      <c r="A890" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B890" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C890" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D890" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E890" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F890" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G890" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H890" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I890" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="891" ht="15" customHeight="1">
+      <c r="A891" s="4" t="inlineStr">
+        <is>
+          <t>202505060002/2025</t>
+        </is>
+      </c>
+      <c r="B891" s="4" t="inlineStr">
+        <is>
+          <t>2K EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C891" s="4" t="inlineStr">
+        <is>
+          <t>31.260.742/****-**</t>
+        </is>
+      </c>
+      <c r="D891" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada na prestação de serviços em assessoria de comunicação e marketing, relações públicas, assessoria de imprensa e comunicação social junto a Secretaria de Educação</t>
+        </is>
+      </c>
+      <c r="E891" s="4" t="inlineStr">
+        <is>
+          <t>R$ 38.400,00</t>
+        </is>
+      </c>
+      <c r="F891" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+      <c r="G891" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+      <c r="H891" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I635" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H638" s="4" t="inlineStr">
+      <c r="I891" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="892" ht="8" customHeight="1"/>
+    <row r="893" ht="18" customHeight="1">
+      <c r="A893" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B893" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C893" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D893" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E893" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F893" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G893" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H893" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I893" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="894" ht="15" customHeight="1">
+      <c r="A894" s="4" t="inlineStr">
+        <is>
+          <t>202505060001.01/2025</t>
+        </is>
+      </c>
+      <c r="B894" s="4" t="inlineStr">
+        <is>
+          <t>R E SOUSA CONSTRUCOES E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C894" s="4" t="inlineStr">
+        <is>
+          <t>40.560.312/****-**</t>
+        </is>
+      </c>
+      <c r="D894" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa para realização de futuros e eventuais serviços de pavimentação asfáltica e sinalização viária em diversas ruas do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E894" s="4" t="inlineStr">
+        <is>
+          <t>R$ 8.000.830,79</t>
+        </is>
+      </c>
+      <c r="F894" s="4" t="inlineStr">
+        <is>
+          <t>07/05/2025</t>
+        </is>
+      </c>
+      <c r="G894" s="4" t="inlineStr">
+        <is>
+          <t>07/01/2026</t>
+        </is>
+      </c>
+      <c r="H894" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I638" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H641" s="4" t="inlineStr">
+      <c r="I894" s="4" t="inlineStr">
+        <is>
+          <t>07/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="895" ht="8" customHeight="1"/>
+    <row r="896" ht="18" customHeight="1">
+      <c r="A896" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B896" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C896" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D896" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E896" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F896" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G896" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H896" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I896" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="897" ht="15" customHeight="1">
+      <c r="A897" s="4" t="inlineStr">
+        <is>
+          <t>202505060001/2025</t>
+        </is>
+      </c>
+      <c r="B897" s="4" t="inlineStr">
+        <is>
+          <t>2K EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C897" s="4" t="inlineStr">
+        <is>
+          <t>31.260.742/****-**</t>
+        </is>
+      </c>
+      <c r="D897" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada na prestação de serviços em assessoria de comunicação e marketing, relações públicas, assessoria de imprensa e comunicação social junto a Secretaria de Cultura</t>
+        </is>
+      </c>
+      <c r="E897" s="4" t="inlineStr">
+        <is>
+          <t>R$ 36.000,00</t>
+        </is>
+      </c>
+      <c r="F897" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+      <c r="G897" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+      <c r="H897" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I641" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H644" s="4" t="inlineStr">
+      <c r="I897" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="898" ht="8" customHeight="1"/>
+    <row r="899" ht="18" customHeight="1">
+      <c r="A899" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B899" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C899" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D899" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E899" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F899" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G899" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H899" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I899" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="900" ht="15" customHeight="1">
+      <c r="A900" s="4" t="inlineStr">
+        <is>
+          <t>202505060001/2025</t>
+        </is>
+      </c>
+      <c r="B900" s="4" t="inlineStr">
+        <is>
+          <t>2K EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C900" s="4" t="inlineStr">
+        <is>
+          <t>31.260.742/****-**</t>
+        </is>
+      </c>
+      <c r="D900" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada na prestação de serviços em assessoria de comunicação e marketing, relações públicas, assessoria de imprensa e comunicação social junto a Secretaria de Cultura</t>
+        </is>
+      </c>
+      <c r="E900" s="4" t="inlineStr">
+        <is>
+          <t>R$ 36.000,00</t>
+        </is>
+      </c>
+      <c r="F900" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+      <c r="G900" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+      <c r="H900" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I644" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H647" s="4" t="inlineStr">
+      <c r="I900" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="901" ht="8" customHeight="1"/>
+    <row r="902" ht="18" customHeight="1">
+      <c r="A902" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B902" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C902" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D902" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E902" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F902" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G902" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H902" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I902" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="903" ht="15" customHeight="1">
+      <c r="A903" s="4" t="inlineStr">
+        <is>
+          <t>202504140001/EDUC/2025</t>
+        </is>
+      </c>
+      <c r="B903" s="4" t="inlineStr">
+        <is>
+          <t>VITORIA DISTRIBUIDORA DE LIVROS LTDA</t>
+        </is>
+      </c>
+      <c r="C903" s="4" t="inlineStr">
+        <is>
+          <t>56.159.039/****-**</t>
+        </is>
+      </c>
+      <c r="D903" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de livros didáticos destinados à Educação de Jovens e Adultos - EJA - da rede de ensino do município de Catunda-CE, com formação dos professores, gestores e técnicos.</t>
+        </is>
+      </c>
+      <c r="E903" s="4" t="inlineStr">
+        <is>
+          <t>R$ 387.890,00</t>
+        </is>
+      </c>
+      <c r="F903" s="4" t="inlineStr">
+        <is>
+          <t>15/04/2025</t>
+        </is>
+      </c>
+      <c r="G903" s="4" t="inlineStr">
+        <is>
+          <t>15/04/2026</t>
+        </is>
+      </c>
+      <c r="H903" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I647" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H650" s="4" t="inlineStr">
+      <c r="I903" s="4" t="inlineStr">
+        <is>
+          <t>15/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="904" ht="8" customHeight="1"/>
+    <row r="905" ht="18" customHeight="1">
+      <c r="A905" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B905" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C905" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D905" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E905" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F905" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G905" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H905" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I905" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="906" ht="15" customHeight="1">
+      <c r="A906" s="4" t="inlineStr">
+        <is>
+          <t>202504090001/2025</t>
+        </is>
+      </c>
+      <c r="B906" s="4" t="inlineStr">
+        <is>
+          <t>46.208.645 SABRINA FROTA CAVALCANTE PORTO</t>
+        </is>
+      </c>
+      <c r="C906" s="4" t="inlineStr">
+        <is>
+          <t>46.208.645/****-**</t>
+        </is>
+      </c>
+      <c r="D906" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de Serviços de Assessoria, Consultoria, Análise de Dados e Alimentação do Sistema de Informação em Planejamento do SUS – DIGISUS Gestor, com a elaboração e acompanhamento da execução dos Instrumentos de Planejamento, conforme legislação vigente</t>
+        </is>
+      </c>
+      <c r="E906" s="4" t="inlineStr">
+        <is>
+          <t>R$ 16.800,00</t>
+        </is>
+      </c>
+      <c r="F906" s="4" t="inlineStr">
+        <is>
+          <t>09/04/2025</t>
+        </is>
+      </c>
+      <c r="G906" s="4" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+      <c r="H906" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I650" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H653" s="4" t="inlineStr">
+      <c r="I906" s="4" t="inlineStr">
+        <is>
+          <t>09/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="907" ht="8" customHeight="1"/>
+    <row r="908" ht="18" customHeight="1">
+      <c r="A908" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B908" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C908" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D908" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E908" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F908" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G908" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H908" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I908" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="909" ht="15" customHeight="1">
+      <c r="A909" s="4" t="inlineStr">
+        <is>
+          <t>202504090001/2025</t>
+        </is>
+      </c>
+      <c r="B909" s="4" t="inlineStr">
+        <is>
+          <t>SABRINA FROTA CAVALCANTE PORTO</t>
+        </is>
+      </c>
+      <c r="C909" s="4" t="inlineStr">
+        <is>
+          <t>46.208.645/****-**</t>
+        </is>
+      </c>
+      <c r="D909" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de Serviços de Assessoria, Consultoria, Análise de Dados e Alimentação do Sistema de Informação em Planejamento do SUS – DIGISUS Gestor, com a elaboração e acompanhamento da execução dos Instrumentos de Planejamento, conforme legislação vigente</t>
+        </is>
+      </c>
+      <c r="E909" s="4" t="inlineStr">
+        <is>
+          <t>R$ 16.800,00</t>
+        </is>
+      </c>
+      <c r="F909" s="4" t="inlineStr">
+        <is>
+          <t>09/04/2025</t>
+        </is>
+      </c>
+      <c r="G909" s="4" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+      <c r="H909" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I653" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H656" s="4" t="inlineStr">
+      <c r="I909" s="4" t="inlineStr">
+        <is>
+          <t>09/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="910" ht="8" customHeight="1"/>
+    <row r="911" ht="18" customHeight="1">
+      <c r="A911" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B911" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C911" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D911" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E911" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F911" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G911" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H911" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I911" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="912" ht="15" customHeight="1">
+      <c r="A912" s="4" t="inlineStr">
+        <is>
+          <t>202504080001/2025</t>
+        </is>
+      </c>
+      <c r="B912" s="4" t="inlineStr">
+        <is>
+          <t>INSTITUTO CRIAR EIRELE</t>
+        </is>
+      </c>
+      <c r="C912" s="4" t="inlineStr">
+        <is>
+          <t>29.558.596/****-**</t>
+        </is>
+      </c>
+      <c r="D912" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa para prestação de serviço de assessoria pedagógica envolvendo execução de palestras, oficinas e treinamentos, acompanhamento e monitoramento de avaliações externas da Secretaria Municipal de Educação e Desporto de Catunda- CE.</t>
+        </is>
+      </c>
+      <c r="E912" s="4" t="inlineStr">
+        <is>
+          <t>R$ 57.600,00</t>
+        </is>
+      </c>
+      <c r="F912" s="4" t="inlineStr">
+        <is>
+          <t>08/04/2025</t>
+        </is>
+      </c>
+      <c r="G912" s="4" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+      <c r="H912" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I656" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H659" s="4" t="inlineStr">
+      <c r="I912" s="4" t="inlineStr">
+        <is>
+          <t>08/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="913" ht="8" customHeight="1"/>
+    <row r="914" ht="18" customHeight="1">
+      <c r="A914" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B914" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C914" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D914" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E914" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F914" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G914" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H914" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I914" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="915" ht="15" customHeight="1">
+      <c r="A915" s="4" t="inlineStr">
+        <is>
+          <t>202504080001/2025</t>
+        </is>
+      </c>
+      <c r="B915" s="4" t="inlineStr">
+        <is>
+          <t>INSTITUTO CRIAR LTDA</t>
+        </is>
+      </c>
+      <c r="C915" s="4" t="inlineStr">
+        <is>
+          <t>29.558.596/****-**</t>
+        </is>
+      </c>
+      <c r="D915" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa para prestação de serviço de assessoria pedagógica envolvendo execução de palestras, oficinas e treinamentos, acompanhamento e monitoramento de avaliações externas da Secretaria Municipal de Educação e Desporto de Catunda- CE.</t>
+        </is>
+      </c>
+      <c r="E915" s="4" t="inlineStr">
+        <is>
+          <t>R$ 57.600,00</t>
+        </is>
+      </c>
+      <c r="F915" s="4" t="inlineStr">
+        <is>
+          <t>08/04/2025</t>
+        </is>
+      </c>
+      <c r="G915" s="4" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+      <c r="H915" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I659" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H662" s="4" t="inlineStr">
+      <c r="I915" s="4" t="inlineStr">
+        <is>
+          <t>08/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="916" ht="8" customHeight="1"/>
+    <row r="917" ht="18" customHeight="1">
+      <c r="A917" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B917" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C917" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D917" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E917" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F917" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G917" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H917" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I917" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="918" ht="15" customHeight="1">
+      <c r="A918" s="4" t="inlineStr">
+        <is>
+          <t>202504070001/2025</t>
+        </is>
+      </c>
+      <c r="B918" s="4" t="inlineStr">
+        <is>
+          <t>MESQUITA &amp; NEGREIROS ADVOGADOS ASSOCIADOS</t>
+        </is>
+      </c>
+      <c r="C918" s="4" t="inlineStr">
+        <is>
+          <t>26.133.003/****-**</t>
+        </is>
+      </c>
+      <c r="D918" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada na prestação de serviços técnicos profissionais em consultoria e assessoria para diretrizes de introdução, implementação e adequação à Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709/2018 junto à Secretaria de Educação e Desporto do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E918" s="4" t="inlineStr">
+        <is>
+          <t>R$ 36.000,00</t>
+        </is>
+      </c>
+      <c r="F918" s="4" t="inlineStr">
+        <is>
+          <t>07/04/2025</t>
+        </is>
+      </c>
+      <c r="G918" s="4" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="H918" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I662" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H665" s="4" t="inlineStr">
+      <c r="I918" s="4" t="inlineStr">
+        <is>
+          <t>07/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="919" ht="8" customHeight="1"/>
+    <row r="920" ht="18" customHeight="1">
+      <c r="A920" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B920" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C920" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D920" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E920" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F920" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G920" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H920" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I920" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="921" ht="15" customHeight="1">
+      <c r="A921" s="4" t="inlineStr">
+        <is>
+          <t>202504070001/2025</t>
+        </is>
+      </c>
+      <c r="B921" s="4" t="inlineStr">
+        <is>
+          <t>MESQUITA &amp; NEGREIROS ADVOGADOS ASSOCIADOS</t>
+        </is>
+      </c>
+      <c r="C921" s="4" t="inlineStr">
+        <is>
+          <t>26.133.003/****-**</t>
+        </is>
+      </c>
+      <c r="D921" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada na prestação de serviços técnicos profissionais em consultoria e assessoria para diretrizes de introdução, implementação e adequação à Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709/2018 junto à Secretaria de Educação e Desporto do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E921" s="4" t="inlineStr">
+        <is>
+          <t>R$ 36.000,00</t>
+        </is>
+      </c>
+      <c r="F921" s="4" t="inlineStr">
+        <is>
+          <t>07/04/2025</t>
+        </is>
+      </c>
+      <c r="G921" s="4" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="H921" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I665" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H668" s="4" t="inlineStr">
+      <c r="I921" s="4" t="inlineStr">
+        <is>
+          <t>07/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="922" ht="8" customHeight="1"/>
+    <row r="923" ht="18" customHeight="1">
+      <c r="A923" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B923" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C923" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D923" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E923" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F923" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G923" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H923" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I923" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="924" ht="15" customHeight="1">
+      <c r="A924" s="4" t="inlineStr">
+        <is>
+          <t>202503280001/2025</t>
+        </is>
+      </c>
+      <c r="B924" s="4" t="inlineStr">
+        <is>
+          <t>MESQUITA &amp; NEGREIROS ADVOGADOS ASSOCIADOS</t>
+        </is>
+      </c>
+      <c r="C924" s="4" t="inlineStr">
+        <is>
+          <t>26.133.003/****-**</t>
+        </is>
+      </c>
+      <c r="D924" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada na prestação de serviços técnicos profissionais em consultoria e assessoria para diretrizes de introdução, implementação e adequação à Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709/2018 junto à Secretaria de Saúde do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E924" s="4" t="inlineStr">
+        <is>
+          <t>R$ 32.400,00</t>
+        </is>
+      </c>
+      <c r="F924" s="4" t="inlineStr">
+        <is>
+          <t>28/03/2025</t>
+        </is>
+      </c>
+      <c r="G924" s="4" t="inlineStr">
+        <is>
+          <t>28/03/2026</t>
+        </is>
+      </c>
+      <c r="H924" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I668" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H671" s="4" t="inlineStr">
+      <c r="I924" s="4" t="inlineStr">
+        <is>
+          <t>28/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="925" ht="8" customHeight="1"/>
+    <row r="926" ht="18" customHeight="1">
+      <c r="A926" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B926" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C926" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D926" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E926" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F926" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G926" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H926" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I926" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="927" ht="15" customHeight="1">
+      <c r="A927" s="4" t="inlineStr">
+        <is>
+          <t>202503280001/2025</t>
+        </is>
+      </c>
+      <c r="B927" s="4" t="inlineStr">
+        <is>
+          <t>MESQUITA &amp; NEGREIROS ADVOGADOS ASSOCIADOS</t>
+        </is>
+      </c>
+      <c r="C927" s="4" t="inlineStr">
+        <is>
+          <t>26.133.003/****-**</t>
+        </is>
+      </c>
+      <c r="D927" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada na prestação de serviços técnicos profissionais em consultoria e assessoria para diretrizes de introdução, implementação e adequação à Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709/2018 junto à Secretaria de Saúde do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E927" s="4" t="inlineStr">
+        <is>
+          <t>R$ 32.400,00</t>
+        </is>
+      </c>
+      <c r="F927" s="4" t="inlineStr">
+        <is>
+          <t>28/03/2025</t>
+        </is>
+      </c>
+      <c r="G927" s="4" t="inlineStr">
+        <is>
+          <t>28/03/2026</t>
+        </is>
+      </c>
+      <c r="H927" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I671" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H674" s="4" t="inlineStr">
+      <c r="I927" s="4" t="inlineStr">
+        <is>
+          <t>28/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="928" ht="8" customHeight="1"/>
+    <row r="929" ht="18" customHeight="1">
+      <c r="A929" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B929" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C929" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D929" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E929" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F929" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G929" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H929" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I929" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="930" ht="15" customHeight="1">
+      <c r="A930" s="4" t="inlineStr">
+        <is>
+          <t>202503270001/2025</t>
+        </is>
+      </c>
+      <c r="B930" s="4" t="inlineStr">
+        <is>
+          <t>CEMENT. CAPACITAÇÃO E MENTORIA EM SISTEMAS DE INFORMAÇÕES NA SAUDE LTDA</t>
+        </is>
+      </c>
+      <c r="C930" s="4" t="inlineStr">
+        <is>
+          <t>56.943.973/****-**</t>
+        </is>
+      </c>
+      <c r="D930" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE SERVIÇOS DE CONSULTORIA E MENTORIA NA ÁREA DE SAUDE, DESTINADOS À SECRETARIA DE SAÚDE DO MUNICÍPIO DE CATUNDA-CE.</t>
+        </is>
+      </c>
+      <c r="E930" s="4" t="inlineStr">
+        <is>
+          <t>R$ 36.000,00</t>
+        </is>
+      </c>
+      <c r="F930" s="4" t="inlineStr">
+        <is>
+          <t>27/03/2025</t>
+        </is>
+      </c>
+      <c r="G930" s="4" t="inlineStr">
+        <is>
+          <t>27/03/2026</t>
+        </is>
+      </c>
+      <c r="H930" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I674" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H677" s="4" t="inlineStr">
+      <c r="I930" s="4" t="inlineStr">
+        <is>
+          <t>27/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="931" ht="8" customHeight="1"/>
+    <row r="932" ht="18" customHeight="1">
+      <c r="A932" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B932" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C932" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D932" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E932" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F932" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G932" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H932" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I932" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="933" ht="15" customHeight="1">
+      <c r="A933" s="4" t="inlineStr">
+        <is>
+          <t>202503270001/2025</t>
+        </is>
+      </c>
+      <c r="B933" s="4" t="inlineStr">
+        <is>
+          <t>CEMENT. CAPACITAÇÃO E MENTORIA EM SISTEMAS DE INFORMAÇÕES NA SAUDE LTDA</t>
+        </is>
+      </c>
+      <c r="C933" s="4" t="inlineStr">
+        <is>
+          <t>56.943.973/****-**</t>
+        </is>
+      </c>
+      <c r="D933" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE SERVIÇOS DE CONSULTORIA E MENTORIA NA ÁREA DE SAUDE, DESTINADOS À SECRETARIA DE SAÚDE DO MUNICÍPIO DE CATUNDA-CE.</t>
+        </is>
+      </c>
+      <c r="E933" s="4" t="inlineStr">
+        <is>
+          <t>R$ 36.000,00</t>
+        </is>
+      </c>
+      <c r="F933" s="4" t="inlineStr">
+        <is>
+          <t>27/03/2025</t>
+        </is>
+      </c>
+      <c r="G933" s="4" t="inlineStr">
+        <is>
+          <t>27/03/2026</t>
+        </is>
+      </c>
+      <c r="H933" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I677" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H680" s="4" t="inlineStr">
+      <c r="I933" s="4" t="inlineStr">
+        <is>
+          <t>27/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="934" ht="8" customHeight="1"/>
+    <row r="935" ht="18" customHeight="1">
+      <c r="A935" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B935" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C935" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D935" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E935" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F935" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G935" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H935" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I935" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="936" ht="15" customHeight="1">
+      <c r="A936" s="4" t="inlineStr">
+        <is>
+          <t>202503260002/2025</t>
+        </is>
+      </c>
+      <c r="B936" s="4" t="inlineStr">
+        <is>
+          <t>MESQUITA &amp; NEGREIROS ADVOGADOS ASSOCIADOS</t>
+        </is>
+      </c>
+      <c r="C936" s="4" t="inlineStr">
+        <is>
+          <t>26.133.003/****-**</t>
+        </is>
+      </c>
+      <c r="D936" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada na prestação de serviços técnicos profissionais em consultoria e assessoria para diretrizes de introdução, implementação e adequação à Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709/2018 junto à Secretaria de Proteção Social, Empreendedorismo e Segurança Alimentar e Nutricional do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E936" s="4" t="inlineStr">
+        <is>
+          <t>R$ 36.000,00</t>
+        </is>
+      </c>
+      <c r="F936" s="4" t="inlineStr">
+        <is>
+          <t>26/03/2025</t>
+        </is>
+      </c>
+      <c r="G936" s="4" t="inlineStr">
+        <is>
+          <t>26/03/2026</t>
+        </is>
+      </c>
+      <c r="H936" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I680" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H683" s="4" t="inlineStr">
+      <c r="I936" s="4" t="inlineStr">
+        <is>
+          <t>26/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="937" ht="8" customHeight="1"/>
+    <row r="938" ht="18" customHeight="1">
+      <c r="A938" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B938" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C938" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D938" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E938" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F938" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G938" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H938" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I938" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="939" ht="15" customHeight="1">
+      <c r="A939" s="4" t="inlineStr">
+        <is>
+          <t>202503260002/2025</t>
+        </is>
+      </c>
+      <c r="B939" s="4" t="inlineStr">
+        <is>
+          <t>MESQUITA &amp; NEGREIROS ADVOGADOS ASSOCIADOS</t>
+        </is>
+      </c>
+      <c r="C939" s="4" t="inlineStr">
+        <is>
+          <t>26.133.003/****-**</t>
+        </is>
+      </c>
+      <c r="D939" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada na prestação de serviços técnicos profissionais em consultoria e assessoria para diretrizes de introdução, implementação e adequação à Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709/2018 junto à Secretaria de Proteção Social, Empreendedorismo e Segurança Alimentar e Nutricional do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E939" s="4" t="inlineStr">
+        <is>
+          <t>R$ 36.000,00</t>
+        </is>
+      </c>
+      <c r="F939" s="4" t="inlineStr">
+        <is>
+          <t>26/03/2025</t>
+        </is>
+      </c>
+      <c r="G939" s="4" t="inlineStr">
+        <is>
+          <t>26/03/2026</t>
+        </is>
+      </c>
+      <c r="H939" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I683" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H686" s="4" t="inlineStr">
+      <c r="I939" s="4" t="inlineStr">
+        <is>
+          <t>26/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="940" ht="8" customHeight="1"/>
+    <row r="941" ht="18" customHeight="1">
+      <c r="A941" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B941" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C941" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D941" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E941" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F941" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G941" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H941" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I941" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="942" ht="15" customHeight="1">
+      <c r="A942" s="4" t="inlineStr">
+        <is>
+          <t>202503260001/2025</t>
+        </is>
+      </c>
+      <c r="B942" s="4" t="inlineStr">
+        <is>
+          <t>MESQUITA &amp; NEGREIROS ADVOGADOS ASSOCIADOS</t>
+        </is>
+      </c>
+      <c r="C942" s="4" t="inlineStr">
+        <is>
+          <t>26.133.003/****-**</t>
+        </is>
+      </c>
+      <c r="D942" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada na prestação de serviços técnicos profissionais em consultoria e assessoria para diretrizes de introdução, implementação e adequação à Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709/2018 junto à Secretaria de Planejamento, Administração e Finanças do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E942" s="4" t="inlineStr">
+        <is>
+          <t>R$ 39.999,96</t>
+        </is>
+      </c>
+      <c r="F942" s="4" t="inlineStr">
+        <is>
+          <t>26/03/2025</t>
+        </is>
+      </c>
+      <c r="G942" s="4" t="inlineStr">
+        <is>
+          <t>26/03/2026</t>
+        </is>
+      </c>
+      <c r="H942" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I686" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H689" s="4" t="inlineStr">
+      <c r="I942" s="4" t="inlineStr">
+        <is>
+          <t>26/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="943" ht="8" customHeight="1"/>
+    <row r="944" ht="18" customHeight="1">
+      <c r="A944" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B944" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C944" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D944" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E944" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F944" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G944" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H944" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I944" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="945" ht="15" customHeight="1">
+      <c r="A945" s="4" t="inlineStr">
+        <is>
+          <t>202503260001/2025</t>
+        </is>
+      </c>
+      <c r="B945" s="4" t="inlineStr">
+        <is>
+          <t>MESQUITA &amp; NEGREIROS ADVOGADOS ASSOCIADOS</t>
+        </is>
+      </c>
+      <c r="C945" s="4" t="inlineStr">
+        <is>
+          <t>26.133.003/****-**</t>
+        </is>
+      </c>
+      <c r="D945" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada na prestação de serviços técnicos profissionais em consultoria e assessoria para diretrizes de introdução, implementação e adequação à Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709/2018 junto à Secretaria de Planejamento, Administração e Finanças do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E945" s="4" t="inlineStr">
+        <is>
+          <t>R$ 39.999,96</t>
+        </is>
+      </c>
+      <c r="F945" s="4" t="inlineStr">
+        <is>
+          <t>26/03/2025</t>
+        </is>
+      </c>
+      <c r="G945" s="4" t="inlineStr">
+        <is>
+          <t>26/03/2026</t>
+        </is>
+      </c>
+      <c r="H945" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I689" s="4" t="inlineStr">
-[...1484 lines deleted...]
-      <c r="B737" s="4" t="inlineStr">
+      <c r="I945" s="4" t="inlineStr">
+        <is>
+          <t>26/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="946" ht="8" customHeight="1"/>
+    <row r="947" ht="18" customHeight="1">
+      <c r="A947" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B947" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C947" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D947" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E947" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F947" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G947" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H947" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I947" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="948" ht="15" customHeight="1">
+      <c r="A948" s="4" t="inlineStr">
+        <is>
+          <t>202503140002/2025</t>
+        </is>
+      </c>
+      <c r="B948" s="4" t="inlineStr">
         <is>
           <t>2K EMPREENDIMENTOS LTDA</t>
         </is>
       </c>
-      <c r="C737" s="4" t="inlineStr">
-[...2284 lines deleted...]
-      <c r="D809" s="4" t="inlineStr">
+      <c r="C948" s="4" t="inlineStr">
+        <is>
+          <t>31.260.742/****-**</t>
+        </is>
+      </c>
+      <c r="D948" s="4" t="inlineStr">
         <is>
           <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho
 informativo, educacional e orientação social e serviços de transmissão de live streaming, destinados ao Gabinete do Prefeito do município de Catunda-CE.</t>
         </is>
       </c>
-      <c r="E809" s="4" t="inlineStr">
+      <c r="E948" s="4" t="inlineStr">
         <is>
           <t>R$ 51.200,00</t>
         </is>
       </c>
-      <c r="F809" s="4" t="inlineStr">
+      <c r="F948" s="4" t="inlineStr">
         <is>
           <t>14/03/2025</t>
         </is>
       </c>
-      <c r="G809" s="4" t="inlineStr">
+      <c r="G948" s="4" t="inlineStr">
         <is>
           <t>14/03/2026</t>
         </is>
       </c>
-      <c r="H809" s="4" t="inlineStr">
+      <c r="H948" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I809" s="4" t="inlineStr">
+      <c r="I948" s="4" t="inlineStr">
         <is>
           <t>14/03/2025</t>
         </is>
       </c>
     </row>
-    <row r="810" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A812" s="4" t="inlineStr">
+    <row r="949" ht="8" customHeight="1"/>
+    <row r="950" ht="18" customHeight="1">
+      <c r="A950" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B950" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C950" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D950" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E950" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F950" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G950" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H950" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I950" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="951" ht="15" customHeight="1">
+      <c r="A951" s="4" t="inlineStr">
         <is>
           <t>202503140002/2025</t>
         </is>
       </c>
-      <c r="B812" s="4" t="inlineStr">
+      <c r="B951" s="4" t="inlineStr">
         <is>
           <t>2K EMPREENDIMENTOS LTDA</t>
         </is>
       </c>
-      <c r="C812" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D812" s="4" t="inlineStr">
+      <c r="C951" s="4" t="inlineStr">
+        <is>
+          <t>31.260.742/****-**</t>
+        </is>
+      </c>
+      <c r="D951" s="4" t="inlineStr">
         <is>
           <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho
 informativo, educacional e orientação social e serviços de transmissão de live streaming, destinados ao Gabinete do Prefeito do município de Catunda-CE.</t>
         </is>
       </c>
-      <c r="E812" s="4" t="inlineStr">
+      <c r="E951" s="4" t="inlineStr">
         <is>
           <t>R$ 51.200,00</t>
         </is>
       </c>
-      <c r="F812" s="4" t="inlineStr">
+      <c r="F951" s="4" t="inlineStr">
         <is>
           <t>14/03/2025</t>
         </is>
       </c>
-      <c r="G812" s="4" t="inlineStr">
+      <c r="G951" s="4" t="inlineStr">
         <is>
           <t>14/03/2026</t>
         </is>
       </c>
-      <c r="H812" s="4" t="inlineStr">
+      <c r="H951" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I812" s="4" t="inlineStr">
+      <c r="I951" s="4" t="inlineStr">
         <is>
           <t>14/03/2025</t>
         </is>
       </c>
     </row>
-    <row r="813" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A815" s="4" t="inlineStr">
+    <row r="952" ht="8" customHeight="1"/>
+    <row r="953" ht="18" customHeight="1">
+      <c r="A953" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B953" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C953" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D953" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E953" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F953" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G953" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H953" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I953" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="954" ht="15" customHeight="1">
+      <c r="A954" s="4" t="inlineStr">
         <is>
           <t>202503140001/2025</t>
         </is>
       </c>
-      <c r="B815" s="4" t="inlineStr">
+      <c r="B954" s="4" t="inlineStr">
         <is>
           <t>ENGERCON ENGENHARIA LTDA</t>
         </is>
       </c>
-      <c r="C815" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D815" s="4" t="inlineStr">
+      <c r="C954" s="4" t="inlineStr">
+        <is>
+          <t>40.798.782/****-**</t>
+        </is>
+      </c>
+      <c r="D954" s="4" t="inlineStr">
         <is>
           <t>Execução dos serviços de construção de banheiros na Escola de Tempo Integral Tomé Alves Martins, na Localidade de Salitre, no município de Catunda-CE.</t>
         </is>
       </c>
-      <c r="E815" s="4" t="inlineStr">
+      <c r="E954" s="4" t="inlineStr">
         <is>
           <t>R$ 106.725,47</t>
         </is>
       </c>
-      <c r="F815" s="4" t="inlineStr">
+      <c r="F954" s="4" t="inlineStr">
         <is>
           <t>14/03/2025</t>
         </is>
       </c>
-      <c r="G815" s="4" t="inlineStr">
+      <c r="G954" s="4" t="inlineStr">
         <is>
           <t>13/05/2025</t>
         </is>
       </c>
-      <c r="H815" s="4" t="inlineStr">
+      <c r="H954" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I815" s="4" t="inlineStr">
+      <c r="I954" s="4" t="inlineStr">
         <is>
           <t>14/03/2025</t>
         </is>
       </c>
     </row>
-    <row r="816" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A818" s="4" t="inlineStr">
+    <row r="955" ht="8" customHeight="1"/>
+    <row r="956" ht="18" customHeight="1">
+      <c r="A956" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B956" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C956" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D956" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E956" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F956" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G956" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H956" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I956" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="957" ht="15" customHeight="1">
+      <c r="A957" s="4" t="inlineStr">
         <is>
           <t>202503140001/2025</t>
         </is>
       </c>
-      <c r="B818" s="4" t="inlineStr">
+      <c r="B957" s="4" t="inlineStr">
         <is>
           <t>ENGERCON ENGENHARIA LTDA</t>
         </is>
       </c>
-      <c r="C818" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D818" s="4" t="inlineStr">
+      <c r="C957" s="4" t="inlineStr">
+        <is>
+          <t>40.798.782/****-**</t>
+        </is>
+      </c>
+      <c r="D957" s="4" t="inlineStr">
         <is>
           <t>Execução dos serviços de construção de banheiros na Escola de Tempo Integral Tomé Alves Martins, na Localidade de Salitre, no município de Catunda-CE.</t>
         </is>
       </c>
-      <c r="E818" s="4" t="inlineStr">
+      <c r="E957" s="4" t="inlineStr">
         <is>
           <t>R$ 106.725,47</t>
         </is>
       </c>
-      <c r="F818" s="4" t="inlineStr">
+      <c r="F957" s="4" t="inlineStr">
         <is>
           <t>14/03/2025</t>
         </is>
       </c>
-      <c r="G818" s="4" t="inlineStr">
+      <c r="G957" s="4" t="inlineStr">
         <is>
           <t>13/05/2025</t>
         </is>
       </c>
-      <c r="H818" s="4" t="inlineStr">
+      <c r="H957" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I818" s="4" t="inlineStr">
+      <c r="I957" s="4" t="inlineStr">
         <is>
           <t>14/03/2025</t>
         </is>
       </c>
     </row>
-    <row r="819" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A821" s="4" t="inlineStr">
+    <row r="958" ht="8" customHeight="1"/>
+    <row r="959" ht="18" customHeight="1">
+      <c r="A959" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B959" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C959" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D959" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E959" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F959" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G959" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H959" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I959" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="960" ht="15" customHeight="1">
+      <c r="A960" s="4" t="inlineStr">
         <is>
           <t>202503130004/2025</t>
         </is>
       </c>
-      <c r="B821" s="4" t="inlineStr">
+      <c r="B960" s="4" t="inlineStr">
         <is>
           <t>ESCRITA PUBLICIDADE PROPAGANDA E ASSESSORIA PUBLICA LTDA.</t>
         </is>
       </c>
-      <c r="C821" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D821" s="4" t="inlineStr">
+      <c r="C960" s="4" t="inlineStr">
+        <is>
+          <t>11.439.609/****-**</t>
+        </is>
+      </c>
+      <c r="D960" s="4" t="inlineStr">
         <is>
           <t>Contratação de prestação de serviços especializados em publicidade legal através de jornais de grande circulação e diários oficiais</t>
         </is>
       </c>
-      <c r="E821" s="4" t="inlineStr">
+      <c r="E960" s="4" t="inlineStr">
         <is>
           <t>R$ 59.770,00</t>
         </is>
       </c>
-      <c r="F821" s="4" t="inlineStr">
+      <c r="F960" s="4" t="inlineStr">
         <is>
           <t>13/03/2025</t>
         </is>
       </c>
-      <c r="G821" s="4" t="inlineStr">
+      <c r="G960" s="4" t="inlineStr">
         <is>
           <t>13/03/2026</t>
         </is>
       </c>
-      <c r="H821" s="4" t="inlineStr">
+      <c r="H960" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I821" s="4" t="inlineStr">
+      <c r="I960" s="4" t="inlineStr">
         <is>
           <t>13/03/2025</t>
         </is>
       </c>
     </row>
-    <row r="822" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A824" s="4" t="inlineStr">
+    <row r="961" ht="8" customHeight="1"/>
+    <row r="962" ht="18" customHeight="1">
+      <c r="A962" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B962" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C962" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D962" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E962" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F962" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G962" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H962" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I962" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="963" ht="15" customHeight="1">
+      <c r="A963" s="4" t="inlineStr">
         <is>
           <t>202503130004/2025</t>
         </is>
       </c>
-      <c r="B824" s="4" t="inlineStr">
+      <c r="B963" s="4" t="inlineStr">
         <is>
           <t>ESCRITA PUBLICIDADE PROPAGANDA E ASSESSORIA PUBLICA LTDA.</t>
         </is>
       </c>
-      <c r="C824" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D824" s="4" t="inlineStr">
+      <c r="C963" s="4" t="inlineStr">
+        <is>
+          <t>11.439.609/****-**</t>
+        </is>
+      </c>
+      <c r="D963" s="4" t="inlineStr">
         <is>
           <t>Contratação de prestação de serviços especializados em publicidade legal através de jornais de grande circulação e diários oficiais</t>
         </is>
       </c>
-      <c r="E824" s="4" t="inlineStr">
+      <c r="E963" s="4" t="inlineStr">
         <is>
           <t>R$ 59.770,00</t>
         </is>
       </c>
-      <c r="F824" s="4" t="inlineStr">
+      <c r="F963" s="4" t="inlineStr">
         <is>
           <t>13/03/2025</t>
         </is>
       </c>
-      <c r="G824" s="4" t="inlineStr">
+      <c r="G963" s="4" t="inlineStr">
         <is>
           <t>13/03/2026</t>
         </is>
       </c>
-      <c r="H824" s="4" t="inlineStr">
+      <c r="H963" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I824" s="4" t="inlineStr">
+      <c r="I963" s="4" t="inlineStr">
         <is>
           <t>13/03/2025</t>
         </is>
       </c>
     </row>
-    <row r="825" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A827" s="4" t="inlineStr">
+    <row r="964" ht="8" customHeight="1"/>
+    <row r="965" ht="18" customHeight="1">
+      <c r="A965" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B965" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C965" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D965" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E965" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F965" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G965" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H965" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I965" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="966" ht="15" customHeight="1">
+      <c r="A966" s="4" t="inlineStr">
         <is>
           <t>202503130003/2025</t>
         </is>
       </c>
-      <c r="B827" s="4" t="inlineStr">
+      <c r="B966" s="4" t="inlineStr">
         <is>
           <t>TRES REIS CONSTRUCOES E SERVICOS LTDA</t>
         </is>
       </c>
-      <c r="C827" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D827" s="4" t="inlineStr">
+      <c r="C966" s="4" t="inlineStr">
+        <is>
+          <t>48.639.332/****-**</t>
+        </is>
+      </c>
+      <c r="D966" s="4" t="inlineStr">
         <is>
           <t>Reforma e ampliação do muro lateral do estádio municipal na sede de Catunda-CE</t>
         </is>
       </c>
-      <c r="E827" s="4" t="inlineStr">
+      <c r="E966" s="4" t="inlineStr">
         <is>
           <t>R$ 121.749,87</t>
         </is>
       </c>
-      <c r="F827" s="4" t="inlineStr">
+      <c r="F966" s="4" t="inlineStr">
         <is>
           <t>13/03/2025</t>
         </is>
       </c>
-      <c r="G827" s="4" t="inlineStr">
+      <c r="G966" s="4" t="inlineStr">
         <is>
           <t>12/05/2025</t>
         </is>
       </c>
-      <c r="H827" s="4" t="inlineStr">
+      <c r="H966" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I827" s="4" t="inlineStr">
+      <c r="I966" s="4" t="inlineStr">
         <is>
           <t>13/03/2025</t>
         </is>
       </c>
     </row>
-    <row r="828" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A830" s="4" t="inlineStr">
+    <row r="967" ht="8" customHeight="1"/>
+    <row r="968" ht="18" customHeight="1">
+      <c r="A968" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B968" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C968" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D968" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E968" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F968" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G968" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H968" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I968" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="969" ht="15" customHeight="1">
+      <c r="A969" s="4" t="inlineStr">
         <is>
           <t>202503130003/2025</t>
         </is>
       </c>
-      <c r="B830" s="4" t="inlineStr">
+      <c r="B969" s="4" t="inlineStr">
         <is>
           <t>TRES REIS CONSTRUCOES E SERVICOS LTDA</t>
         </is>
       </c>
-      <c r="C830" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D830" s="4" t="inlineStr">
+      <c r="C969" s="4" t="inlineStr">
+        <is>
+          <t>48.639.332/****-**</t>
+        </is>
+      </c>
+      <c r="D969" s="4" t="inlineStr">
         <is>
           <t>Reforma e ampliação do muro lateral do estádio municipal na sede de Catunda-CE</t>
         </is>
       </c>
-      <c r="E830" s="4" t="inlineStr">
+      <c r="E969" s="4" t="inlineStr">
         <is>
           <t>R$ 121.749,87</t>
         </is>
       </c>
-      <c r="F830" s="4" t="inlineStr">
+      <c r="F969" s="4" t="inlineStr">
         <is>
           <t>13/03/2025</t>
         </is>
       </c>
-      <c r="G830" s="4" t="inlineStr">
+      <c r="G969" s="4" t="inlineStr">
         <is>
           <t>12/05/2025</t>
         </is>
       </c>
-      <c r="H830" s="4" t="inlineStr">
+      <c r="H969" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I830" s="4" t="inlineStr">
+      <c r="I969" s="4" t="inlineStr">
         <is>
           <t>13/03/2025</t>
         </is>
       </c>
     </row>
-    <row r="831" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A833" s="4" t="inlineStr">
+    <row r="970" ht="8" customHeight="1"/>
+    <row r="971" ht="18" customHeight="1">
+      <c r="A971" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B971" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C971" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D971" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E971" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F971" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G971" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H971" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I971" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="972" ht="15" customHeight="1">
+      <c r="A972" s="4" t="inlineStr">
         <is>
           <t>202503130002/2025</t>
         </is>
       </c>
-      <c r="B833" s="4" t="inlineStr">
+      <c r="B972" s="4" t="inlineStr">
         <is>
           <t>2K EMPREENDIMENTOS LTDA</t>
         </is>
       </c>
-      <c r="C833" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D833" s="4" t="inlineStr">
+      <c r="C972" s="4" t="inlineStr">
+        <is>
+          <t>31.260.742/****-**</t>
+        </is>
+      </c>
+      <c r="D972" s="4" t="inlineStr">
         <is>
           <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho
 informativo, educacional e orientação social e serviços de transmissão live streaming, destinados à Secretaria de Saúde do município de Catunda-CE.</t>
         </is>
       </c>
-      <c r="E833" s="4" t="inlineStr">
+      <c r="E972" s="4" t="inlineStr">
         <is>
           <t>R$ 49.600,00</t>
         </is>
       </c>
-      <c r="F833" s="4" t="inlineStr">
+      <c r="F972" s="4" t="inlineStr">
         <is>
           <t>13/03/2025</t>
         </is>
       </c>
-      <c r="G833" s="4" t="inlineStr">
+      <c r="G972" s="4" t="inlineStr">
         <is>
           <t>13/03/2026</t>
         </is>
       </c>
-      <c r="H833" s="4" t="inlineStr">
+      <c r="H972" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I833" s="4" t="inlineStr">
+      <c r="I972" s="4" t="inlineStr">
         <is>
           <t>13/03/2025</t>
         </is>
       </c>
     </row>
-    <row r="834" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A836" s="4" t="inlineStr">
+    <row r="973" ht="8" customHeight="1"/>
+    <row r="974" ht="18" customHeight="1">
+      <c r="A974" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B974" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C974" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D974" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E974" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F974" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G974" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H974" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I974" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="975" ht="15" customHeight="1">
+      <c r="A975" s="4" t="inlineStr">
         <is>
           <t>202503130002/2025</t>
         </is>
       </c>
-      <c r="B836" s="4" t="inlineStr">
+      <c r="B975" s="4" t="inlineStr">
         <is>
           <t>2K EMPREENDIMENTOS LTDA</t>
         </is>
       </c>
-      <c r="C836" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D836" s="4" t="inlineStr">
+      <c r="C975" s="4" t="inlineStr">
+        <is>
+          <t>31.260.742/****-**</t>
+        </is>
+      </c>
+      <c r="D975" s="4" t="inlineStr">
         <is>
           <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho
 informativo, educacional e orientação social e serviços de transmissão live streaming, destinados à Secretaria de Saúde do município de Catunda-CE.</t>
         </is>
       </c>
-      <c r="E836" s="4" t="inlineStr">
+      <c r="E975" s="4" t="inlineStr">
         <is>
           <t>R$ 49.600,00</t>
         </is>
       </c>
-      <c r="F836" s="4" t="inlineStr">
+      <c r="F975" s="4" t="inlineStr">
         <is>
           <t>13/03/2025</t>
         </is>
       </c>
-      <c r="G836" s="4" t="inlineStr">
+      <c r="G975" s="4" t="inlineStr">
         <is>
           <t>13/03/2026</t>
         </is>
       </c>
-      <c r="H836" s="4" t="inlineStr">
+      <c r="H975" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I836" s="4" t="inlineStr">
+      <c r="I975" s="4" t="inlineStr">
         <is>
           <t>13/03/2025</t>
         </is>
       </c>
     </row>
-    <row r="837" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A839" s="4" t="inlineStr">
+    <row r="976" ht="8" customHeight="1"/>
+    <row r="977" ht="18" customHeight="1">
+      <c r="A977" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B977" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C977" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D977" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E977" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F977" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G977" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H977" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I977" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="978" ht="15" customHeight="1">
+      <c r="A978" s="4" t="inlineStr">
         <is>
           <t>202503120003/2025</t>
         </is>
       </c>
-      <c r="B839" s="4" t="inlineStr">
+      <c r="B978" s="4" t="inlineStr">
         <is>
           <t>2K EMPREENDIMENTOS LTDA</t>
         </is>
       </c>
-      <c r="C839" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D839" s="4" t="inlineStr">
+      <c r="C978" s="4" t="inlineStr">
+        <is>
+          <t>31.260.742/****-**</t>
+        </is>
+      </c>
+      <c r="D978" s="4" t="inlineStr">
         <is>
           <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho
 informativo, educacional e orientação social e serviços de transmissão live streaming, destinados à Secretaria de Educação e Desporto do município de Catunda-CE</t>
         </is>
       </c>
-      <c r="E839" s="4" t="inlineStr">
+      <c r="E978" s="4" t="inlineStr">
         <is>
           <t>R$ 47.200,00</t>
         </is>
       </c>
-      <c r="F839" s="4" t="inlineStr">
+      <c r="F978" s="4" t="inlineStr">
         <is>
           <t>12/03/2025</t>
         </is>
       </c>
-      <c r="G839" s="4" t="inlineStr">
+      <c r="G978" s="4" t="inlineStr">
         <is>
           <t>12/03/2026</t>
         </is>
       </c>
-      <c r="H839" s="4" t="inlineStr">
+      <c r="H978" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I839" s="4" t="inlineStr">
+      <c r="I978" s="4" t="inlineStr">
         <is>
           <t>12/03/2025</t>
         </is>
       </c>
     </row>
-    <row r="840" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A842" s="4" t="inlineStr">
+    <row r="979" ht="8" customHeight="1"/>
+    <row r="980" ht="18" customHeight="1">
+      <c r="A980" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B980" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C980" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D980" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E980" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F980" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G980" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H980" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I980" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="981" ht="15" customHeight="1">
+      <c r="A981" s="4" t="inlineStr">
         <is>
           <t>202503120003/2025</t>
         </is>
       </c>
-      <c r="B842" s="4" t="inlineStr">
+      <c r="B981" s="4" t="inlineStr">
         <is>
           <t>2K EMPREENDIMENTOS LTDA</t>
         </is>
       </c>
-      <c r="C842" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D842" s="4" t="inlineStr">
+      <c r="C981" s="4" t="inlineStr">
+        <is>
+          <t>31.260.742/****-**</t>
+        </is>
+      </c>
+      <c r="D981" s="4" t="inlineStr">
         <is>
           <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho
 informativo, educacional e orientação social e serviços de transmissão live streaming, destinados à Secretaria de Educação e Desporto do município de Catunda-CE</t>
         </is>
       </c>
-      <c r="E842" s="4" t="inlineStr">
+      <c r="E981" s="4" t="inlineStr">
         <is>
           <t>R$ 47.200,00</t>
         </is>
       </c>
-      <c r="F842" s="4" t="inlineStr">
+      <c r="F981" s="4" t="inlineStr">
         <is>
           <t>12/03/2025</t>
         </is>
       </c>
-      <c r="G842" s="4" t="inlineStr">
+      <c r="G981" s="4" t="inlineStr">
         <is>
           <t>12/03/2026</t>
         </is>
       </c>
-      <c r="H842" s="4" t="inlineStr">
+      <c r="H981" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I842" s="4" t="inlineStr">
+      <c r="I981" s="4" t="inlineStr">
         <is>
           <t>12/03/2025</t>
         </is>
       </c>
     </row>
-    <row r="843" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A845" s="4" t="inlineStr">
+    <row r="982" ht="8" customHeight="1"/>
+    <row r="983" ht="18" customHeight="1">
+      <c r="A983" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B983" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C983" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D983" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E983" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F983" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G983" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H983" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I983" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="984" ht="15" customHeight="1">
+      <c r="A984" s="4" t="inlineStr">
         <is>
           <t>202503120002/2025</t>
         </is>
       </c>
-      <c r="B845" s="4" t="inlineStr">
+      <c r="B984" s="4" t="inlineStr">
         <is>
           <t>2K EMPREENDIMENTOS LTDA</t>
         </is>
       </c>
-      <c r="C845" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D845" s="4" t="inlineStr">
+      <c r="C984" s="4" t="inlineStr">
+        <is>
+          <t>31.260.742/****-**</t>
+        </is>
+      </c>
+      <c r="D984" s="4" t="inlineStr">
         <is>
           <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho informativo, educacional e orientação social e serviços de transmissão live streaming, destinados à Secretaria de Cultura do município de Catunda-CE.</t>
         </is>
       </c>
-      <c r="E845" s="4" t="inlineStr">
+      <c r="E984" s="4" t="inlineStr">
         <is>
           <t>R$ 53.600,00</t>
         </is>
       </c>
-      <c r="F845" s="4" t="inlineStr">
+      <c r="F984" s="4" t="inlineStr">
         <is>
           <t>12/03/2025</t>
         </is>
       </c>
-      <c r="G845" s="4" t="inlineStr">
+      <c r="G984" s="4" t="inlineStr">
         <is>
           <t>12/03/2026</t>
         </is>
       </c>
-      <c r="H845" s="4" t="inlineStr">
+      <c r="H984" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I845" s="4" t="inlineStr">
+      <c r="I984" s="4" t="inlineStr">
         <is>
           <t>12/03/2025</t>
         </is>
       </c>
     </row>
-    <row r="846" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A848" s="4" t="inlineStr">
+    <row r="985" ht="8" customHeight="1"/>
+    <row r="986" ht="18" customHeight="1">
+      <c r="A986" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B986" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C986" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D986" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E986" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F986" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G986" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H986" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I986" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="987" ht="15" customHeight="1">
+      <c r="A987" s="4" t="inlineStr">
         <is>
           <t>202503120002/2025</t>
         </is>
       </c>
-      <c r="B848" s="4" t="inlineStr">
+      <c r="B987" s="4" t="inlineStr">
         <is>
           <t>2K EMPREENDIMENTOS LTDA</t>
         </is>
       </c>
-      <c r="C848" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D848" s="4" t="inlineStr">
+      <c r="C987" s="4" t="inlineStr">
+        <is>
+          <t>31.260.742/****-**</t>
+        </is>
+      </c>
+      <c r="D987" s="4" t="inlineStr">
         <is>
           <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho informativo, educacional e orientação social e serviços de transmissão live streaming, destinados à Secretaria de Cultura do município de Catunda-CE.</t>
         </is>
       </c>
-      <c r="E848" s="4" t="inlineStr">
+      <c r="E987" s="4" t="inlineStr">
         <is>
           <t>R$ 53.600,00</t>
         </is>
       </c>
-      <c r="F848" s="4" t="inlineStr">
+      <c r="F987" s="4" t="inlineStr">
         <is>
           <t>12/03/2025</t>
         </is>
       </c>
-      <c r="G848" s="4" t="inlineStr">
+      <c r="G987" s="4" t="inlineStr">
         <is>
           <t>12/03/2026</t>
         </is>
       </c>
-      <c r="H848" s="4" t="inlineStr">
+      <c r="H987" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I848" s="4" t="inlineStr">
+      <c r="I987" s="4" t="inlineStr">
         <is>
           <t>12/03/2025</t>
         </is>
       </c>
     </row>
-    <row r="849" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A851" s="4" t="inlineStr">
+    <row r="988" ht="8" customHeight="1"/>
+    <row r="989" ht="18" customHeight="1">
+      <c r="A989" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B989" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C989" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D989" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E989" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F989" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G989" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H989" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I989" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="990" ht="15" customHeight="1">
+      <c r="A990" s="4" t="inlineStr">
         <is>
           <t>202503120001/2025</t>
         </is>
       </c>
-      <c r="B851" s="4" t="inlineStr">
+      <c r="B990" s="4" t="inlineStr">
         <is>
           <t>2K EMPREENDIMENTOS LTDA</t>
         </is>
       </c>
-      <c r="C851" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D851" s="4" t="inlineStr">
+      <c r="C990" s="4" t="inlineStr">
+        <is>
+          <t>31.260.742/****-**</t>
+        </is>
+      </c>
+      <c r="D990" s="4" t="inlineStr">
         <is>
           <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho
 informativo, educacional e orientação social e serviços de transmissão live streaming, destinados à Secretaria do Trabalho, Desenvolvimento Social e Segurança Alimentar do município de Catunda-CE</t>
         </is>
       </c>
-      <c r="E851" s="4" t="inlineStr">
+      <c r="E990" s="4" t="inlineStr">
         <is>
           <t>R$ 53.600,00</t>
         </is>
       </c>
-      <c r="F851" s="4" t="inlineStr">
+      <c r="F990" s="4" t="inlineStr">
         <is>
           <t>12/03/2025</t>
         </is>
       </c>
-      <c r="G851" s="4" t="inlineStr">
+      <c r="G990" s="4" t="inlineStr">
         <is>
           <t>12/03/2026</t>
         </is>
       </c>
-      <c r="H851" s="4" t="inlineStr">
+      <c r="H990" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I851" s="4" t="inlineStr">
+      <c r="I990" s="4" t="inlineStr">
         <is>
           <t>12/03/2025</t>
         </is>
       </c>
     </row>
-    <row r="852" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A854" s="4" t="inlineStr">
+    <row r="991" ht="8" customHeight="1"/>
+    <row r="992" ht="18" customHeight="1">
+      <c r="A992" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B992" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C992" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D992" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E992" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F992" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G992" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H992" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I992" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="993" ht="15" customHeight="1">
+      <c r="A993" s="4" t="inlineStr">
         <is>
           <t>202503120001/2025</t>
         </is>
       </c>
-      <c r="B854" s="4" t="inlineStr">
+      <c r="B993" s="4" t="inlineStr">
         <is>
           <t>2K EMPREENDIMENTOS LTDA</t>
         </is>
       </c>
-      <c r="C854" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D854" s="4" t="inlineStr">
+      <c r="C993" s="4" t="inlineStr">
+        <is>
+          <t>31.260.742/****-**</t>
+        </is>
+      </c>
+      <c r="D993" s="4" t="inlineStr">
         <is>
           <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho
 informativo, educacional e orientação social e serviços de transmissão live streaming, destinados à Secretaria do Trabalho, Desenvolvimento Social e Segurança Alimentar do município de Catunda-CE</t>
         </is>
       </c>
-      <c r="E854" s="4" t="inlineStr">
+      <c r="E993" s="4" t="inlineStr">
         <is>
           <t>R$ 53.600,00</t>
         </is>
       </c>
-      <c r="F854" s="4" t="inlineStr">
+      <c r="F993" s="4" t="inlineStr">
         <is>
           <t>12/03/2025</t>
         </is>
       </c>
-      <c r="G854" s="4" t="inlineStr">
+      <c r="G993" s="4" t="inlineStr">
         <is>
           <t>12/03/2026</t>
         </is>
       </c>
-      <c r="H854" s="4" t="inlineStr">
+      <c r="H993" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I854" s="4" t="inlineStr">
+      <c r="I993" s="4" t="inlineStr">
         <is>
           <t>12/03/2025</t>
         </is>
       </c>
     </row>
-    <row r="855" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A857" s="4" t="inlineStr">
+    <row r="994" ht="8" customHeight="1"/>
+    <row r="995" ht="18" customHeight="1">
+      <c r="A995" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B995" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C995" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D995" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E995" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F995" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G995" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H995" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I995" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="996" ht="15" customHeight="1">
+      <c r="A996" s="4" t="inlineStr">
         <is>
           <t>202503110008/2025</t>
         </is>
       </c>
-      <c r="B857" s="4" t="inlineStr">
+      <c r="B996" s="4" t="inlineStr">
         <is>
           <t>MARCOS VINICIUS BARBOSA FARIAS</t>
         </is>
       </c>
-      <c r="C857" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D857" s="4" t="inlineStr">
+      <c r="C996" s="4" t="inlineStr">
+        <is>
+          <t>15.593.034/****-**</t>
+        </is>
+      </c>
+      <c r="D996" s="4" t="inlineStr">
         <is>
           <t>Prestação dos serviços de digitalização de documentos junto a Secretaria de Saúde da Prefeitura de Catunda/CE.</t>
         </is>
       </c>
-      <c r="E857" s="4" t="inlineStr">
+      <c r="E996" s="4" t="inlineStr">
         <is>
           <t>R$ 31.200,00</t>
         </is>
       </c>
-      <c r="F857" s="4" t="inlineStr">
+      <c r="F996" s="4" t="inlineStr">
         <is>
           <t>11/03/2025</t>
         </is>
       </c>
-      <c r="G857" s="4" t="inlineStr">
+      <c r="G996" s="4" t="inlineStr">
         <is>
           <t>11/03/2026</t>
         </is>
       </c>
-      <c r="H857" s="4" t="inlineStr">
+      <c r="H996" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I857" s="4" t="inlineStr">
+      <c r="I996" s="4" t="inlineStr">
         <is>
           <t>11/03/2025</t>
         </is>
       </c>
     </row>
-    <row r="858" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A860" s="4" t="inlineStr">
+    <row r="997" ht="8" customHeight="1"/>
+    <row r="998" ht="18" customHeight="1">
+      <c r="A998" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B998" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C998" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D998" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E998" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F998" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G998" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H998" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I998" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="999" ht="15" customHeight="1">
+      <c r="A999" s="4" t="inlineStr">
         <is>
           <t>202503110008/2025</t>
         </is>
       </c>
-      <c r="B860" s="4" t="inlineStr">
+      <c r="B999" s="4" t="inlineStr">
         <is>
           <t>MARCOS VINICIUS BARBOSA FARIAS</t>
         </is>
       </c>
-      <c r="C860" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D860" s="4" t="inlineStr">
+      <c r="C999" s="4" t="inlineStr">
+        <is>
+          <t>15.593.034/****-**</t>
+        </is>
+      </c>
+      <c r="D999" s="4" t="inlineStr">
         <is>
           <t>Prestação dos serviços de digitalização de documentos junto a Secretaria de Saúde da Prefeitura de Catunda/CE.</t>
         </is>
       </c>
-      <c r="E860" s="4" t="inlineStr">
+      <c r="E999" s="4" t="inlineStr">
         <is>
           <t>R$ 31.200,00</t>
         </is>
       </c>
-      <c r="F860" s="4" t="inlineStr">
+      <c r="F999" s="4" t="inlineStr">
         <is>
           <t>11/03/2025</t>
         </is>
       </c>
-      <c r="G860" s="4" t="inlineStr">
+      <c r="G999" s="4" t="inlineStr">
         <is>
           <t>11/03/2026</t>
         </is>
       </c>
-      <c r="H860" s="4" t="inlineStr">
+      <c r="H999" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I860" s="4" t="inlineStr">
+      <c r="I999" s="4" t="inlineStr">
         <is>
           <t>11/03/2025</t>
         </is>
       </c>
     </row>
-    <row r="861" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A863" s="4" t="inlineStr">
+    <row r="1000" ht="8" customHeight="1"/>
+    <row r="1001" ht="18" customHeight="1">
+      <c r="A1001" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1001" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1001" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1001" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1001" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1001" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1001" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1001" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1001" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1002" ht="15" customHeight="1">
+      <c r="A1002" s="4" t="inlineStr">
         <is>
           <t>202503110007/2025</t>
         </is>
       </c>
-      <c r="B863" s="4" t="inlineStr">
+      <c r="B1002" s="4" t="inlineStr">
         <is>
           <t>MARCOS VINICIUS BARBOSA FARIAS</t>
         </is>
       </c>
-      <c r="C863" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D863" s="4" t="inlineStr">
+      <c r="C1002" s="4" t="inlineStr">
+        <is>
+          <t>15.593.034/****-**</t>
+        </is>
+      </c>
+      <c r="D1002" s="4" t="inlineStr">
         <is>
           <t>Prestação dos serviços de digitalização de documentos junto a Agricultura e Meio Ambiente da Prefeitura de Catunda/CE.</t>
         </is>
       </c>
-      <c r="E863" s="4" t="inlineStr">
+      <c r="E1002" s="4" t="inlineStr">
         <is>
           <t>R$ 24.000,00</t>
         </is>
       </c>
-      <c r="F863" s="4" t="inlineStr">
+      <c r="F1002" s="4" t="inlineStr">
         <is>
           <t>11/03/2025</t>
         </is>
       </c>
-      <c r="G863" s="4" t="inlineStr">
+      <c r="G1002" s="4" t="inlineStr">
         <is>
           <t>11/03/2026</t>
         </is>
       </c>
-      <c r="H863" s="4" t="inlineStr">
+      <c r="H1002" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I863" s="4" t="inlineStr">
+      <c r="I1002" s="4" t="inlineStr">
         <is>
           <t>11/03/2025</t>
         </is>
       </c>
     </row>
-    <row r="864" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A866" s="4" t="inlineStr">
+    <row r="1003" ht="8" customHeight="1"/>
+    <row r="1004" ht="18" customHeight="1">
+      <c r="A1004" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1004" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1004" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1004" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1004" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1004" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1004" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1004" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1004" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1005" ht="15" customHeight="1">
+      <c r="A1005" s="4" t="inlineStr">
         <is>
           <t>202503110007/2025</t>
         </is>
       </c>
-      <c r="B866" s="4" t="inlineStr">
+      <c r="B1005" s="4" t="inlineStr">
         <is>
           <t>MARCOS VINICIUS BARBOSA FARIAS</t>
         </is>
       </c>
-      <c r="C866" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D866" s="4" t="inlineStr">
+      <c r="C1005" s="4" t="inlineStr">
+        <is>
+          <t>15.593.034/****-**</t>
+        </is>
+      </c>
+      <c r="D1005" s="4" t="inlineStr">
         <is>
           <t>Prestação dos serviços de digitalização de documentos junto a Agricultura e Meio Ambiente da Prefeitura de Catunda/CE.</t>
         </is>
       </c>
-      <c r="E866" s="4" t="inlineStr">
+      <c r="E1005" s="4" t="inlineStr">
         <is>
           <t>R$ 24.000,00</t>
         </is>
       </c>
-      <c r="F866" s="4" t="inlineStr">
+      <c r="F1005" s="4" t="inlineStr">
         <is>
           <t>11/03/2025</t>
         </is>
       </c>
-      <c r="G866" s="4" t="inlineStr">
+      <c r="G1005" s="4" t="inlineStr">
         <is>
           <t>11/03/2026</t>
         </is>
       </c>
-      <c r="H866" s="4" t="inlineStr">
+      <c r="H1005" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I866" s="4" t="inlineStr">
+      <c r="I1005" s="4" t="inlineStr">
         <is>
           <t>11/03/2025</t>
         </is>
       </c>
     </row>
-    <row r="867" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A869" s="4" t="inlineStr">
+    <row r="1006" ht="8" customHeight="1"/>
+    <row r="1007" ht="18" customHeight="1">
+      <c r="A1007" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1007" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1007" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1007" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1007" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1007" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1007" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1007" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1007" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1008" ht="15" customHeight="1">
+      <c r="A1008" s="4" t="inlineStr">
         <is>
           <t>202503110006/2025</t>
         </is>
       </c>
-      <c r="B869" s="4" t="inlineStr">
+      <c r="B1008" s="4" t="inlineStr">
         <is>
           <t>MARCOS VINICIUS BARBOSA FARIAS</t>
         </is>
       </c>
-      <c r="C869" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D869" s="4" t="inlineStr">
+      <c r="C1008" s="4" t="inlineStr">
+        <is>
+          <t>15.593.034/****-**</t>
+        </is>
+      </c>
+      <c r="D1008" s="4" t="inlineStr">
         <is>
           <t>Prestação dos serviços de digitalização de documentos junto a Secretaria de Cultura da Prefeitura de Catunda/CE.</t>
         </is>
       </c>
-      <c r="E869" s="4" t="inlineStr">
+      <c r="E1008" s="4" t="inlineStr">
         <is>
           <t>R$ 24.000,00</t>
         </is>
       </c>
-      <c r="F869" s="4" t="inlineStr">
+      <c r="F1008" s="4" t="inlineStr">
         <is>
           <t>11/03/2025</t>
         </is>
       </c>
-      <c r="G869" s="4" t="inlineStr">
+      <c r="G1008" s="4" t="inlineStr">
         <is>
           <t>11/03/2026</t>
         </is>
       </c>
-      <c r="H869" s="4" t="inlineStr">
+      <c r="H1008" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I869" s="4" t="inlineStr">
+      <c r="I1008" s="4" t="inlineStr">
         <is>
           <t>11/03/2025</t>
         </is>
       </c>
     </row>
-    <row r="870" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A872" s="4" t="inlineStr">
+    <row r="1009" ht="8" customHeight="1"/>
+    <row r="1010" ht="18" customHeight="1">
+      <c r="A1010" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1010" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1010" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1010" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1010" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1010" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1010" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1010" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1010" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1011" ht="15" customHeight="1">
+      <c r="A1011" s="4" t="inlineStr">
         <is>
           <t>202503110006/2025</t>
         </is>
       </c>
-      <c r="B872" s="4" t="inlineStr">
+      <c r="B1011" s="4" t="inlineStr">
         <is>
           <t>MARCOS VINICIUS BARBOSA FARIAS</t>
         </is>
       </c>
-      <c r="C872" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D872" s="4" t="inlineStr">
+      <c r="C1011" s="4" t="inlineStr">
+        <is>
+          <t>15.593.034/****-**</t>
+        </is>
+      </c>
+      <c r="D1011" s="4" t="inlineStr">
         <is>
           <t>Prestação dos serviços de digitalização de documentos junto a Secretaria de Cultura da Prefeitura de Catunda/CE.</t>
         </is>
       </c>
-      <c r="E872" s="4" t="inlineStr">
+      <c r="E1011" s="4" t="inlineStr">
         <is>
           <t>R$ 24.000,00</t>
         </is>
       </c>
-      <c r="F872" s="4" t="inlineStr">
+      <c r="F1011" s="4" t="inlineStr">
         <is>
           <t>11/03/2025</t>
         </is>
       </c>
-      <c r="G872" s="4" t="inlineStr">
+      <c r="G1011" s="4" t="inlineStr">
         <is>
           <t>11/03/2026</t>
         </is>
       </c>
-      <c r="H872" s="4" t="inlineStr">
+      <c r="H1011" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I872" s="4" t="inlineStr">
+      <c r="I1011" s="4" t="inlineStr">
         <is>
           <t>11/03/2025</t>
         </is>
       </c>
     </row>
-    <row r="873" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A875" s="4" t="inlineStr">
+    <row r="1012" ht="8" customHeight="1"/>
+    <row r="1013" ht="18" customHeight="1">
+      <c r="A1013" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1013" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1013" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1013" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1013" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1013" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1013" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1013" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1013" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1014" ht="15" customHeight="1">
+      <c r="A1014" s="4" t="inlineStr">
         <is>
           <t>202503110005/2025</t>
         </is>
       </c>
-      <c r="B875" s="4" t="inlineStr">
+      <c r="B1014" s="4" t="inlineStr">
         <is>
           <t>MARCOS VINICIUS BARBOSA FARIAS</t>
         </is>
       </c>
-      <c r="C875" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D875" s="4" t="inlineStr">
+      <c r="C1014" s="4" t="inlineStr">
+        <is>
+          <t>15.593.034/****-**</t>
+        </is>
+      </c>
+      <c r="D1014" s="4" t="inlineStr">
         <is>
           <t>Prestação dos serviços de digitalização de documentos junto a Secretaria de Planejamento, Administração e Finanças da Prefeitura de Catunda/CE.</t>
         </is>
       </c>
-      <c r="E875" s="4" t="inlineStr">
+      <c r="E1014" s="4" t="inlineStr">
         <is>
           <t>R$ 34.800,00</t>
         </is>
       </c>
-      <c r="F875" s="4" t="inlineStr">
+      <c r="F1014" s="4" t="inlineStr">
         <is>
           <t>11/03/2025</t>
         </is>
       </c>
-      <c r="G875" s="4" t="inlineStr">
+      <c r="G1014" s="4" t="inlineStr">
         <is>
           <t>11/03/2026</t>
         </is>
       </c>
-      <c r="H875" s="4" t="inlineStr">
+      <c r="H1014" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I875" s="4" t="inlineStr">
+      <c r="I1014" s="4" t="inlineStr">
         <is>
           <t>11/03/2025</t>
         </is>
       </c>
     </row>
-    <row r="876" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A878" s="4" t="inlineStr">
+    <row r="1015" ht="8" customHeight="1"/>
+    <row r="1016" ht="18" customHeight="1">
+      <c r="A1016" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1016" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1016" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1016" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1016" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1016" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1016" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1016" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1016" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1017" ht="15" customHeight="1">
+      <c r="A1017" s="4" t="inlineStr">
         <is>
           <t>202503110005/2025</t>
         </is>
       </c>
-      <c r="B878" s="4" t="inlineStr">
+      <c r="B1017" s="4" t="inlineStr">
         <is>
           <t>MARCOS VINICIUS BARBOSA FARIAS</t>
         </is>
       </c>
-      <c r="C878" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D878" s="4" t="inlineStr">
+      <c r="C1017" s="4" t="inlineStr">
+        <is>
+          <t>15.593.034/****-**</t>
+        </is>
+      </c>
+      <c r="D1017" s="4" t="inlineStr">
         <is>
           <t>Prestação dos serviços de digitalização de documentos junto a Secretaria de Planejamento, Administração e Finanças da Prefeitura de Catunda/CE.</t>
         </is>
       </c>
-      <c r="E878" s="4" t="inlineStr">
+      <c r="E1017" s="4" t="inlineStr">
         <is>
           <t>R$ 34.800,00</t>
         </is>
       </c>
-      <c r="F878" s="4" t="inlineStr">
+      <c r="F1017" s="4" t="inlineStr">
         <is>
           <t>11/03/2025</t>
         </is>
       </c>
-      <c r="G878" s="4" t="inlineStr">
+      <c r="G1017" s="4" t="inlineStr">
         <is>
           <t>11/03/2026</t>
         </is>
       </c>
-      <c r="H878" s="4" t="inlineStr">
+      <c r="H1017" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I878" s="4" t="inlineStr">
+      <c r="I1017" s="4" t="inlineStr">
         <is>
           <t>11/03/2025</t>
         </is>
       </c>
     </row>
-    <row r="879" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A881" s="4" t="inlineStr">
+    <row r="1018" ht="8" customHeight="1"/>
+    <row r="1019" ht="18" customHeight="1">
+      <c r="A1019" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1019" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1019" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1019" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1019" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1019" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1019" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1019" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1019" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1020" ht="15" customHeight="1">
+      <c r="A1020" s="4" t="inlineStr">
         <is>
           <t>202503110004/2025</t>
         </is>
       </c>
-      <c r="B881" s="4" t="inlineStr">
+      <c r="B1020" s="4" t="inlineStr">
         <is>
           <t>MARCOS VINICIUS BARBOSA FARIAS</t>
         </is>
       </c>
-      <c r="C881" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D881" s="4" t="inlineStr">
+      <c r="C1020" s="4" t="inlineStr">
+        <is>
+          <t>15.593.034/****-**</t>
+        </is>
+      </c>
+      <c r="D1020" s="4" t="inlineStr">
         <is>
           <t>Prestação dos serviços de digitalização de documentos junto a Secretaria de Obras e Serviços Públicos da Prefeitura de Catunda/CE.</t>
         </is>
       </c>
-      <c r="E881" s="4" t="inlineStr">
+      <c r="E1020" s="4" t="inlineStr">
         <is>
           <t>R$ 24.000,00</t>
         </is>
       </c>
-      <c r="F881" s="4" t="inlineStr">
+      <c r="F1020" s="4" t="inlineStr">
         <is>
           <t>11/03/2025</t>
         </is>
       </c>
-      <c r="G881" s="4" t="inlineStr">
+      <c r="G1020" s="4" t="inlineStr">
         <is>
           <t>11/03/2026</t>
         </is>
       </c>
-      <c r="H881" s="4" t="inlineStr">
+      <c r="H1020" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I881" s="4" t="inlineStr">
+      <c r="I1020" s="4" t="inlineStr">
         <is>
           <t>11/03/2025</t>
         </is>
       </c>
     </row>
-    <row r="882" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A884" s="4" t="inlineStr">
+    <row r="1021" ht="8" customHeight="1"/>
+    <row r="1022" ht="18" customHeight="1">
+      <c r="A1022" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1022" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1022" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1022" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1022" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1022" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1022" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1022" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1022" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1023" ht="15" customHeight="1">
+      <c r="A1023" s="4" t="inlineStr">
         <is>
           <t>202503110004/2025</t>
         </is>
       </c>
-      <c r="B884" s="4" t="inlineStr">
+      <c r="B1023" s="4" t="inlineStr">
         <is>
           <t>MARCOS VINICIUS BARBOSA FARIAS</t>
         </is>
       </c>
-      <c r="C884" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D884" s="4" t="inlineStr">
+      <c r="C1023" s="4" t="inlineStr">
+        <is>
+          <t>15.593.034/****-**</t>
+        </is>
+      </c>
+      <c r="D1023" s="4" t="inlineStr">
         <is>
           <t>Prestação dos serviços de digitalização de documentos junto a Secretaria de Obras e Serviços Públicos da Prefeitura de Catunda/CE.</t>
         </is>
       </c>
-      <c r="E884" s="4" t="inlineStr">
+      <c r="E1023" s="4" t="inlineStr">
         <is>
           <t>R$ 24.000,00</t>
         </is>
       </c>
-      <c r="F884" s="4" t="inlineStr">
+      <c r="F1023" s="4" t="inlineStr">
         <is>
           <t>11/03/2025</t>
         </is>
       </c>
-      <c r="G884" s="4" t="inlineStr">
+      <c r="G1023" s="4" t="inlineStr">
         <is>
           <t>11/03/2026</t>
         </is>
       </c>
-      <c r="H884" s="4" t="inlineStr">
+      <c r="H1023" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I884" s="4" t="inlineStr">
+      <c r="I1023" s="4" t="inlineStr">
         <is>
           <t>11/03/2025</t>
         </is>
       </c>
     </row>
-    <row r="885" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A887" s="4" t="inlineStr">
+    <row r="1024" ht="8" customHeight="1"/>
+    <row r="1025" ht="18" customHeight="1">
+      <c r="A1025" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1025" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1025" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1025" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1025" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1025" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1025" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1025" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1025" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1026" ht="15" customHeight="1">
+      <c r="A1026" s="4" t="inlineStr">
         <is>
           <t>202503110003/2025</t>
         </is>
       </c>
-      <c r="B887" s="4" t="inlineStr">
+      <c r="B1026" s="4" t="inlineStr">
         <is>
           <t>MARCOS VINICIUS BARBOSA FARIAS</t>
         </is>
       </c>
-      <c r="C887" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D887" s="4" t="inlineStr">
+      <c r="C1026" s="4" t="inlineStr">
+        <is>
+          <t>15.593.034/****-**</t>
+        </is>
+      </c>
+      <c r="D1026" s="4" t="inlineStr">
         <is>
           <t>Prestação dos serviços de digitalização de documentos junto a Secretaria de Educação e Desporto da Prefeitura de Catunda/CE.</t>
         </is>
       </c>
-      <c r="E887" s="4" t="inlineStr">
+      <c r="E1026" s="4" t="inlineStr">
         <is>
           <t>R$ 31.200,00</t>
         </is>
       </c>
-      <c r="F887" s="4" t="inlineStr">
+      <c r="F1026" s="4" t="inlineStr">
         <is>
           <t>11/03/2025</t>
         </is>
       </c>
-      <c r="G887" s="4" t="inlineStr">
+      <c r="G1026" s="4" t="inlineStr">
         <is>
           <t>11/03/2026</t>
         </is>
       </c>
-      <c r="H887" s="4" t="inlineStr">
+      <c r="H1026" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I887" s="4" t="inlineStr">
+      <c r="I1026" s="4" t="inlineStr">
         <is>
           <t>11/03/2025</t>
         </is>
       </c>
     </row>
-    <row r="888" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A890" s="4" t="inlineStr">
+    <row r="1027" ht="8" customHeight="1"/>
+    <row r="1028" ht="18" customHeight="1">
+      <c r="A1028" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1028" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1028" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1028" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1028" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1028" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1028" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1028" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1028" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1029" ht="15" customHeight="1">
+      <c r="A1029" s="4" t="inlineStr">
         <is>
           <t>202503110003/2025</t>
         </is>
       </c>
-      <c r="B890" s="4" t="inlineStr">
+      <c r="B1029" s="4" t="inlineStr">
         <is>
           <t>MARCOS VINICIUS BARBOSA FARIAS</t>
         </is>
       </c>
-      <c r="C890" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D890" s="4" t="inlineStr">
+      <c r="C1029" s="4" t="inlineStr">
+        <is>
+          <t>15.593.034/****-**</t>
+        </is>
+      </c>
+      <c r="D1029" s="4" t="inlineStr">
         <is>
           <t>Prestação dos serviços de digitalização de documentos junto a Secretaria de Educação e Desporto da Prefeitura de Catunda/CE.</t>
         </is>
       </c>
-      <c r="E890" s="4" t="inlineStr">
+      <c r="E1029" s="4" t="inlineStr">
         <is>
           <t>R$ 31.200,00</t>
         </is>
       </c>
-      <c r="F890" s="4" t="inlineStr">
+      <c r="F1029" s="4" t="inlineStr">
         <is>
           <t>11/03/2025</t>
         </is>
       </c>
-      <c r="G890" s="4" t="inlineStr">
+      <c r="G1029" s="4" t="inlineStr">
         <is>
           <t>11/03/2026</t>
         </is>
       </c>
-      <c r="H890" s="4" t="inlineStr">
+      <c r="H1029" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I890" s="4" t="inlineStr">
+      <c r="I1029" s="4" t="inlineStr">
         <is>
           <t>11/03/2025</t>
         </is>
       </c>
     </row>
-    <row r="891" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A893" s="4" t="inlineStr">
+    <row r="1030" ht="8" customHeight="1"/>
+    <row r="1031" ht="18" customHeight="1">
+      <c r="A1031" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1031" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1031" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1031" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1031" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1031" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1031" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1031" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1031" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1032" ht="15" customHeight="1">
+      <c r="A1032" s="4" t="inlineStr">
         <is>
           <t>202503110002/2025</t>
         </is>
       </c>
-      <c r="B893" s="4" t="inlineStr">
+      <c r="B1032" s="4" t="inlineStr">
         <is>
           <t>MARCOS VINICIUS BARBOSA FARIAS</t>
         </is>
       </c>
-      <c r="C893" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D893" s="4" t="inlineStr">
+      <c r="C1032" s="4" t="inlineStr">
+        <is>
+          <t>15.593.034/****-**</t>
+        </is>
+      </c>
+      <c r="D1032" s="4" t="inlineStr">
         <is>
           <t>Prestação dos serviços de digitalização de documentos junto a Secretaria do Trabalho, Desenvolvimento Social e Segurança Alimentar da Prefeitura de Catunda/CE.</t>
         </is>
       </c>
-      <c r="E893" s="4" t="inlineStr">
+      <c r="E1032" s="4" t="inlineStr">
         <is>
           <t>R$ 27.600,00</t>
         </is>
       </c>
-      <c r="F893" s="4" t="inlineStr">
+      <c r="F1032" s="4" t="inlineStr">
         <is>
           <t>11/03/2025</t>
         </is>
       </c>
-      <c r="G893" s="4" t="inlineStr">
+      <c r="G1032" s="4" t="inlineStr">
         <is>
           <t>11/03/2026</t>
         </is>
       </c>
-      <c r="H893" s="4" t="inlineStr">
+      <c r="H1032" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I893" s="4" t="inlineStr">
+      <c r="I1032" s="4" t="inlineStr">
         <is>
           <t>11/03/2025</t>
         </is>
       </c>
     </row>
-    <row r="894" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A896" s="4" t="inlineStr">
+    <row r="1033" ht="8" customHeight="1"/>
+    <row r="1034" ht="18" customHeight="1">
+      <c r="A1034" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1034" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1034" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1034" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1034" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1034" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1034" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1034" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1034" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1035" ht="15" customHeight="1">
+      <c r="A1035" s="4" t="inlineStr">
         <is>
           <t>202503110002/2025</t>
         </is>
       </c>
-      <c r="B896" s="4" t="inlineStr">
+      <c r="B1035" s="4" t="inlineStr">
         <is>
           <t>MARCOS VINICIUS BARBOSA FARIAS</t>
         </is>
       </c>
-      <c r="C896" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D896" s="4" t="inlineStr">
+      <c r="C1035" s="4" t="inlineStr">
+        <is>
+          <t>15.593.034/****-**</t>
+        </is>
+      </c>
+      <c r="D1035" s="4" t="inlineStr">
         <is>
           <t>Prestação dos serviços de digitalização de documentos junto a Secretaria do Trabalho, Desenvolvimento Social e Segurança Alimentar da Prefeitura de Catunda/CE.</t>
         </is>
       </c>
-      <c r="E896" s="4" t="inlineStr">
+      <c r="E1035" s="4" t="inlineStr">
         <is>
           <t>R$ 27.600,00</t>
         </is>
       </c>
-      <c r="F896" s="4" t="inlineStr">
+      <c r="F1035" s="4" t="inlineStr">
         <is>
           <t>11/03/2025</t>
         </is>
       </c>
-      <c r="G896" s="4" t="inlineStr">
+      <c r="G1035" s="4" t="inlineStr">
         <is>
           <t>11/03/2026</t>
         </is>
       </c>
-      <c r="H896" s="4" t="inlineStr">
+      <c r="H1035" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I896" s="4" t="inlineStr">
+      <c r="I1035" s="4" t="inlineStr">
         <is>
           <t>11/03/2025</t>
         </is>
       </c>
     </row>
-    <row r="897" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A899" s="4" t="inlineStr">
+    <row r="1036" ht="8" customHeight="1"/>
+    <row r="1037" ht="18" customHeight="1">
+      <c r="A1037" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1037" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1037" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1037" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1037" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1037" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1037" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1037" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1037" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1038" ht="15" customHeight="1">
+      <c r="A1038" s="4" t="inlineStr">
         <is>
           <t>202502190001/2025</t>
         </is>
       </c>
-      <c r="B899" s="4" t="inlineStr">
+      <c r="B1038" s="4" t="inlineStr">
+        <is>
+          <t>SENSE SERVICE</t>
+        </is>
+      </c>
+      <c r="C1038" s="4" t="inlineStr">
+        <is>
+          <t>49.725.723/****-**</t>
+        </is>
+      </c>
+      <c r="D1038" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa para consultoria, orientações, implantação de rotinas e logísticas, acompanhamento e gerenciamento, visando incremento de arrecadação tributária municipal, junto ao Departamento de Tributos do Município de Catunda – CE</t>
+        </is>
+      </c>
+      <c r="E1038" s="4" t="inlineStr">
+        <is>
+          <t>R$ 61.080,00</t>
+        </is>
+      </c>
+      <c r="F1038" s="4" t="inlineStr">
+        <is>
+          <t>19/02/2025</t>
+        </is>
+      </c>
+      <c r="G1038" s="4" t="inlineStr">
+        <is>
+          <t>19/02/2026</t>
+        </is>
+      </c>
+      <c r="H1038" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1038" s="4" t="inlineStr">
+        <is>
+          <t>19/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1039" ht="8" customHeight="1"/>
+    <row r="1040" ht="18" customHeight="1">
+      <c r="A1040" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1040" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1040" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1040" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1040" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1040" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1040" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1040" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1040" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1041" ht="15" customHeight="1">
+      <c r="A1041" s="4" t="inlineStr">
+        <is>
+          <t>202502190001/2025</t>
+        </is>
+      </c>
+      <c r="B1041" s="4" t="inlineStr">
         <is>
           <t>B&amp;B SERVIÇOS LTDA</t>
         </is>
       </c>
-      <c r="C899" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D899" s="4" t="inlineStr">
+      <c r="C1041" s="4" t="inlineStr">
+        <is>
+          <t>49.725.723/****-**</t>
+        </is>
+      </c>
+      <c r="D1041" s="4" t="inlineStr">
         <is>
           <t>Contratação de empresa para consultoria, orientações, implantação de rotinas e logísticas, acompanhamento e gerenciamento, visando incremento de arrecadação tributária municipal, junto ao Departamento de Tributos do Município de Catunda – CE</t>
         </is>
       </c>
-      <c r="E899" s="4" t="inlineStr">
+      <c r="E1041" s="4" t="inlineStr">
         <is>
           <t>R$ 61.080,00</t>
         </is>
       </c>
-      <c r="F899" s="4" t="inlineStr">
+      <c r="F1041" s="4" t="inlineStr">
         <is>
           <t>19/02/2025</t>
         </is>
       </c>
-      <c r="G899" s="4" t="inlineStr">
+      <c r="G1041" s="4" t="inlineStr">
         <is>
           <t>19/02/2026</t>
         </is>
       </c>
-      <c r="H899" s="4" t="inlineStr">
+      <c r="H1041" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I899" s="4" t="inlineStr">
+      <c r="I1041" s="4" t="inlineStr">
         <is>
           <t>19/02/2025</t>
         </is>
       </c>
     </row>
-    <row r="900" ht="8" customHeight="1"/>
-[...53 lines deleted...]
-      <c r="B902" s="4" t="inlineStr">
+    <row r="1042" ht="8" customHeight="1"/>
+    <row r="1043" ht="18" customHeight="1">
+      <c r="A1043" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1043" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1043" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1043" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1043" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1043" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1043" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1043" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1043" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1044" ht="15" customHeight="1">
+      <c r="A1044" s="4" t="inlineStr">
+        <is>
+          <t>202502180001/2025</t>
+        </is>
+      </c>
+      <c r="B1044" s="4" t="inlineStr">
+        <is>
+          <t>F. LENNON DE OLIVEIRA LOPES - ME</t>
+        </is>
+      </c>
+      <c r="C1044" s="4" t="inlineStr">
+        <is>
+          <t>26.833.873/****-**</t>
+        </is>
+      </c>
+      <c r="D1044" s="4" t="inlineStr">
+        <is>
+          <t>Contratação da prestação de serviços de assessoria e consultoria técnica administrativa junto às Unidades Executoras (UEX) do município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1044" s="4" t="inlineStr">
+        <is>
+          <t>R$ 61.200,00</t>
+        </is>
+      </c>
+      <c r="F1044" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="G1044" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2026</t>
+        </is>
+      </c>
+      <c r="H1044" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1044" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1045" ht="8" customHeight="1"/>
+    <row r="1046" ht="18" customHeight="1">
+      <c r="A1046" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1046" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1046" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1046" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1046" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1046" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1046" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1046" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1046" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1047" ht="15" customHeight="1">
+      <c r="A1047" s="4" t="inlineStr">
+        <is>
+          <t>202502180001/2025</t>
+        </is>
+      </c>
+      <c r="B1047" s="4" t="inlineStr">
+        <is>
+          <t>F. LENNON DE OLIVEIRA LOPES</t>
+        </is>
+      </c>
+      <c r="C1047" s="4" t="inlineStr">
+        <is>
+          <t>26.833.873/****-**</t>
+        </is>
+      </c>
+      <c r="D1047" s="4" t="inlineStr">
+        <is>
+          <t>Contratação da prestação de serviços de assessoria e consultoria técnica administrativa junto às Unidades Executoras (UEX) do município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1047" s="4" t="inlineStr">
+        <is>
+          <t>R$ 61.200,00</t>
+        </is>
+      </c>
+      <c r="F1047" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="G1047" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2026</t>
+        </is>
+      </c>
+      <c r="H1047" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1047" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1048" ht="8" customHeight="1"/>
+    <row r="1049" ht="18" customHeight="1">
+      <c r="A1049" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1049" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1049" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1049" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1049" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1049" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1049" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1049" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1049" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1050" ht="15" customHeight="1">
+      <c r="A1050" s="4" t="inlineStr">
+        <is>
+          <t>202502110001/2025</t>
+        </is>
+      </c>
+      <c r="B1050" s="4" t="inlineStr">
         <is>
           <t>SENSE SERVICE</t>
         </is>
       </c>
-      <c r="C902" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="H902" s="4" t="inlineStr">
+      <c r="C1050" s="4" t="inlineStr">
+        <is>
+          <t>49.725.723/****-**</t>
+        </is>
+      </c>
+      <c r="D1050" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada para acompanhamento, consultoria, gerenciamento, regulamentação, atualização, envio de informações, levantamentos, enviados através dos portais oficiais, visando sanar pendências junto aos repasses de ITR (imposto territorial rural), junto à Secretaria de Agricultura e Meio Ambiente do município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1050" s="4" t="inlineStr">
+        <is>
+          <t>R$ 60.000,00</t>
+        </is>
+      </c>
+      <c r="F1050" s="4" t="inlineStr">
+        <is>
+          <t>11/02/2025</t>
+        </is>
+      </c>
+      <c r="G1050" s="4" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="H1050" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I902" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H905" s="4" t="inlineStr">
+      <c r="I1050" s="4" t="inlineStr">
+        <is>
+          <t>11/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1051" ht="8" customHeight="1"/>
+    <row r="1052" ht="18" customHeight="1">
+      <c r="A1052" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1052" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1052" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1052" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1052" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1052" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1052" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1052" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1052" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1053" ht="15" customHeight="1">
+      <c r="A1053" s="4" t="inlineStr">
+        <is>
+          <t>202502110001/2025</t>
+        </is>
+      </c>
+      <c r="B1053" s="4" t="inlineStr">
+        <is>
+          <t>B&amp;B SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1053" s="4" t="inlineStr">
+        <is>
+          <t>49.725.723/****-**</t>
+        </is>
+      </c>
+      <c r="D1053" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada para acompanhamento, consultoria, gerenciamento, regulamentação, atualização, envio de informações, levantamentos, enviados através dos portais oficiais, visando sanar pendências junto aos repasses de ITR (imposto territorial rural), junto à Secretaria de Agricultura e Meio Ambiente do município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1053" s="4" t="inlineStr">
+        <is>
+          <t>R$ 60.000,00</t>
+        </is>
+      </c>
+      <c r="F1053" s="4" t="inlineStr">
+        <is>
+          <t>11/02/2025</t>
+        </is>
+      </c>
+      <c r="G1053" s="4" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="H1053" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I905" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H908" s="4" t="inlineStr">
+      <c r="I1053" s="4" t="inlineStr">
+        <is>
+          <t>11/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1054" ht="8" customHeight="1"/>
+    <row r="1055" ht="18" customHeight="1">
+      <c r="A1055" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1055" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1055" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1055" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1055" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1055" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1055" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1055" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1055" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1056" ht="15" customHeight="1">
+      <c r="A1056" s="4" t="inlineStr">
+        <is>
+          <t>202502100001/2025</t>
+        </is>
+      </c>
+      <c r="B1056" s="4" t="inlineStr">
+        <is>
+          <t>F P CONSTRUCOES E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1056" s="4" t="inlineStr">
+        <is>
+          <t>43.803.324/****-**</t>
+        </is>
+      </c>
+      <c r="D1056" s="4" t="inlineStr">
+        <is>
+          <t>Construção de Unidade Básica de Saúde Tipo I, no município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1056" s="4" t="inlineStr">
+        <is>
+          <t>R$ 1.699.998,45</t>
+        </is>
+      </c>
+      <c r="F1056" s="4" t="inlineStr">
+        <is>
+          <t>10/02/2025</t>
+        </is>
+      </c>
+      <c r="G1056" s="4" t="inlineStr">
+        <is>
+          <t>08/10/2025</t>
+        </is>
+      </c>
+      <c r="H1056" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I908" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H911" s="4" t="inlineStr">
+      <c r="I1056" s="4" t="inlineStr">
+        <is>
+          <t>10/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1057" ht="8" customHeight="1"/>
+    <row r="1058" ht="18" customHeight="1">
+      <c r="A1058" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1058" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1058" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1058" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1058" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1058" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1058" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1058" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1058" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1059" ht="15" customHeight="1">
+      <c r="A1059" s="4" t="inlineStr">
+        <is>
+          <t>202502100001/2025</t>
+        </is>
+      </c>
+      <c r="B1059" s="4" t="inlineStr">
+        <is>
+          <t>F P CONSTRUCOES E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1059" s="4" t="inlineStr">
+        <is>
+          <t>43.803.324/****-**</t>
+        </is>
+      </c>
+      <c r="D1059" s="4" t="inlineStr">
+        <is>
+          <t>Construção de Unidade Básica de Saúde Tipo I, no município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1059" s="4" t="inlineStr">
+        <is>
+          <t>R$ 1.699.998,45</t>
+        </is>
+      </c>
+      <c r="F1059" s="4" t="inlineStr">
+        <is>
+          <t>10/02/2025</t>
+        </is>
+      </c>
+      <c r="G1059" s="4" t="inlineStr">
+        <is>
+          <t>08/10/2025</t>
+        </is>
+      </c>
+      <c r="H1059" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I911" s="4" t="inlineStr">
-[...189 lines deleted...]
-      <c r="I917" s="4" t="inlineStr">
+      <c r="I1059" s="4" t="inlineStr">
         <is>
           <t>04/09/2025</t>
         </is>
       </c>
     </row>
-    <row r="918" ht="8" customHeight="1"/>
-[...143 lines deleted...]
-      <c r="A923" s="4" t="inlineStr">
+    <row r="1060" ht="8" customHeight="1"/>
+    <row r="1061" ht="18" customHeight="1">
+      <c r="A1061" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1061" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1061" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1061" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1061" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1061" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1061" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1061" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1061" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1062" ht="15" customHeight="1">
+      <c r="A1062" s="4" t="inlineStr">
         <is>
           <t>202501210001/2025</t>
         </is>
       </c>
-      <c r="B923" s="4" t="inlineStr">
+      <c r="B1062" s="4" t="inlineStr">
         <is>
           <t>D3 SERVIÇOS E CONSTRUÇÕES LTDA</t>
         </is>
       </c>
-      <c r="C923" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D923" s="4" t="inlineStr">
+      <c r="C1062" s="4" t="inlineStr">
+        <is>
+          <t>21.403.984/****-**</t>
+        </is>
+      </c>
+      <c r="D1062" s="4" t="inlineStr">
         <is>
           <t>CONSTRUÇÃO DE UM BUEIRO NA ESTRADA VICINAL DE 
 ACESSO A LOCALIDADE DE ENTRE MONTES NO 
 MUNICÍPIO DE CATUNDA - CE</t>
         </is>
       </c>
-      <c r="E923" s="4" t="inlineStr">
+      <c r="E1062" s="4" t="inlineStr">
         <is>
           <t>R$ 38.177,76</t>
         </is>
       </c>
-      <c r="F923" s="4" t="inlineStr">
+      <c r="F1062" s="4" t="inlineStr">
         <is>
           <t>21/01/2025</t>
         </is>
       </c>
-      <c r="G923" s="4" t="inlineStr">
+      <c r="G1062" s="4" t="inlineStr">
         <is>
           <t>20/02/2025</t>
         </is>
       </c>
-      <c r="H923" s="4" t="inlineStr">
+      <c r="H1062" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I923" s="4" t="inlineStr">
+      <c r="I1062" s="4" t="inlineStr">
         <is>
           <t>21/01/2025</t>
         </is>
       </c>
     </row>
-    <row r="924" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A926" s="4" t="inlineStr">
+    <row r="1063" ht="8" customHeight="1"/>
+    <row r="1064" ht="18" customHeight="1">
+      <c r="A1064" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1064" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1064" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1064" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1064" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1064" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1064" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1064" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1064" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1065" ht="15" customHeight="1">
+      <c r="A1065" s="4" t="inlineStr">
         <is>
           <t>202501210001/2025</t>
         </is>
       </c>
-      <c r="B926" s="4" t="inlineStr">
+      <c r="B1065" s="4" t="inlineStr">
         <is>
           <t>D3 SERVIÇOS E CONSTRUÇÕES LTDA</t>
         </is>
       </c>
-      <c r="C926" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D926" s="4" t="inlineStr">
+      <c r="C1065" s="4" t="inlineStr">
+        <is>
+          <t>21.403.984/****-**</t>
+        </is>
+      </c>
+      <c r="D1065" s="4" t="inlineStr">
         <is>
           <t>CONSTRUÇÃO DE UM BUEIRO NA ESTRADA VICINAL DE 
 ACESSO A LOCALIDADE DE ENTRE MONTES NO 
 MUNICÍPIO DE CATUNDA - CE</t>
         </is>
       </c>
-      <c r="E926" s="4" t="inlineStr">
+      <c r="E1065" s="4" t="inlineStr">
         <is>
           <t>R$ 38.177,76</t>
         </is>
       </c>
-      <c r="F926" s="4" t="inlineStr">
+      <c r="F1065" s="4" t="inlineStr">
         <is>
           <t>21/01/2025</t>
         </is>
       </c>
-      <c r="G926" s="4" t="inlineStr">
+      <c r="G1065" s="4" t="inlineStr">
         <is>
           <t>20/02/2025</t>
         </is>
       </c>
-      <c r="H926" s="4" t="inlineStr">
+      <c r="H1065" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I926" s="4" t="inlineStr">
+      <c r="I1065" s="4" t="inlineStr">
         <is>
           <t>21/01/2025</t>
         </is>
       </c>
     </row>
-    <row r="927" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A929" s="4" t="inlineStr">
+    <row r="1066" ht="8" customHeight="1"/>
+    <row r="1067" ht="18" customHeight="1">
+      <c r="A1067" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1067" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1067" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1067" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1067" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1067" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1067" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1067" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1067" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1068" ht="15" customHeight="1">
+      <c r="A1068" s="4" t="inlineStr">
         <is>
           <t>202501200001/2025</t>
         </is>
       </c>
-      <c r="B929" s="4" t="inlineStr">
+      <c r="B1068" s="4" t="inlineStr">
         <is>
           <t>VICO IASI VIANA NASCIMENTO TRUCKCAR</t>
         </is>
       </c>
-      <c r="C929" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D929" s="4" t="inlineStr">
+      <c r="C1068" s="4" t="inlineStr">
+        <is>
+          <t>48.895.470/****-**</t>
+        </is>
+      </c>
+      <c r="D1068" s="4" t="inlineStr">
         <is>
           <t>Execução de serviços de construção de terminal rodoviário na sede do município de Catunda - CE</t>
         </is>
       </c>
-      <c r="E929" s="4" t="inlineStr">
+      <c r="E1068" s="4" t="inlineStr">
         <is>
           <t>R$ 1.282.457,46</t>
         </is>
       </c>
-      <c r="F929" s="4" t="inlineStr">
+      <c r="F1068" s="4" t="inlineStr">
         <is>
           <t>20/01/2025</t>
         </is>
       </c>
-      <c r="G929" s="4" t="inlineStr">
+      <c r="G1068" s="4" t="inlineStr">
         <is>
           <t>17/09/2025</t>
         </is>
       </c>
-      <c r="H929" s="4" t="inlineStr">
+      <c r="H1068" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I929" s="4" t="inlineStr">
+      <c r="I1068" s="4" t="inlineStr">
         <is>
           <t>20/01/2025</t>
         </is>
       </c>
     </row>
-    <row r="930" ht="8" customHeight="1"/>
-[...83 lines deleted...]
-      <c r="H932" s="4" t="inlineStr">
+    <row r="1069" ht="8" customHeight="1"/>
+    <row r="1070" ht="18" customHeight="1">
+      <c r="A1070" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1070" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1070" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1070" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1070" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1070" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1070" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1070" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1070" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1071" ht="15" customHeight="1">
+      <c r="A1071" s="4" t="inlineStr">
+        <is>
+          <t>202501150013/2025</t>
+        </is>
+      </c>
+      <c r="B1071" s="4" t="inlineStr">
+        <is>
+          <t>F C O Assessoria LTDA</t>
+        </is>
+      </c>
+      <c r="C1071" s="4" t="inlineStr">
+        <is>
+          <t>56.148.222/****-**</t>
+        </is>
+      </c>
+      <c r="D1071" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços de assessoramento técnico na área da governança pública e planejamento do fluxo administrativo junto à Secretaria de Cultura de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1071" s="4" t="inlineStr">
+        <is>
+          <t>R$ 48.000,00</t>
+        </is>
+      </c>
+      <c r="F1071" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="G1071" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H1071" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1071" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1072" ht="8" customHeight="1"/>
+    <row r="1073" ht="18" customHeight="1">
+      <c r="A1073" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1073" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1073" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1073" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1073" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1073" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1073" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1073" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1073" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1074" ht="15" customHeight="1">
+      <c r="A1074" s="4" t="inlineStr">
+        <is>
+          <t>202501150013/2025</t>
+        </is>
+      </c>
+      <c r="B1074" s="4" t="inlineStr">
+        <is>
+          <t>F C O Assessoria LTDA</t>
+        </is>
+      </c>
+      <c r="C1074" s="4" t="inlineStr">
+        <is>
+          <t>56.148.222/****-**</t>
+        </is>
+      </c>
+      <c r="D1074" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços de assessoramento técnico na área da governança pública e planejamento do fluxo administrativo junto à Secretaria de Cultura de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1074" s="4" t="inlineStr">
+        <is>
+          <t>R$ 48.000,00</t>
+        </is>
+      </c>
+      <c r="F1074" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="G1074" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H1074" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1074" s="4" t="inlineStr">
+        <is>
+          <t>02/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1075" ht="8" customHeight="1"/>
+    <row r="1076" ht="18" customHeight="1">
+      <c r="A1076" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1076" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1076" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1076" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1076" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1076" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1076" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1076" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1076" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1077" ht="15" customHeight="1">
+      <c r="A1077" s="4" t="inlineStr">
+        <is>
+          <t>202501150012/2025</t>
+        </is>
+      </c>
+      <c r="B1077" s="4" t="inlineStr">
+        <is>
+          <t>F C O Assessoria LTDA</t>
+        </is>
+      </c>
+      <c r="C1077" s="4" t="inlineStr">
+        <is>
+          <t>56.148.222/****-**</t>
+        </is>
+      </c>
+      <c r="D1077" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços de assessoramento técnico na área da governança pública e planejamento do fluxo administrativo junto à Secretaria de Agricultura e Meio Ambiente de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1077" s="4" t="inlineStr">
+        <is>
+          <t>R$ 48.000,00</t>
+        </is>
+      </c>
+      <c r="F1077" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="G1077" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H1077" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1077" s="4" t="inlineStr">
+        <is>
+          <t>02/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1078" ht="8" customHeight="1"/>
+    <row r="1079" ht="18" customHeight="1">
+      <c r="A1079" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1079" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1079" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1079" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1079" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1079" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1079" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1079" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1079" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1080" ht="15" customHeight="1">
+      <c r="A1080" s="4" t="inlineStr">
+        <is>
+          <t>202501150012/2025</t>
+        </is>
+      </c>
+      <c r="B1080" s="4" t="inlineStr">
+        <is>
+          <t>F C O Assessoria LTDA</t>
+        </is>
+      </c>
+      <c r="C1080" s="4" t="inlineStr">
+        <is>
+          <t>56.148.222/****-**</t>
+        </is>
+      </c>
+      <c r="D1080" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços de assessoramento técnico na área da governança pública e planejamento do fluxo administrativo junto à Secretaria de Agricultura e Meio Ambiente de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1080" s="4" t="inlineStr">
+        <is>
+          <t>R$ 48.000,00</t>
+        </is>
+      </c>
+      <c r="F1080" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="G1080" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H1080" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1080" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1081" ht="8" customHeight="1"/>
+    <row r="1082" ht="18" customHeight="1">
+      <c r="A1082" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1082" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1082" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1082" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1082" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1082" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1082" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1082" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1082" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1083" ht="15" customHeight="1">
+      <c r="A1083" s="4" t="inlineStr">
+        <is>
+          <t>202501150011/2025</t>
+        </is>
+      </c>
+      <c r="B1083" s="4" t="inlineStr">
+        <is>
+          <t>F C O Assessoria LTDA</t>
+        </is>
+      </c>
+      <c r="C1083" s="4" t="inlineStr">
+        <is>
+          <t>56.148.222/****-**</t>
+        </is>
+      </c>
+      <c r="D1083" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços de assessoramento técnico na área da governança pública e planejamento do fluxo administrativo junto à Secretaria de Obras e Serviços Públicos de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1083" s="4" t="inlineStr">
+        <is>
+          <t>R$ 48.000,00</t>
+        </is>
+      </c>
+      <c r="F1083" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="G1083" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H1083" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1083" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1084" ht="8" customHeight="1"/>
+    <row r="1085" ht="18" customHeight="1">
+      <c r="A1085" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1085" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1085" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1085" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1085" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1085" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1085" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1085" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1085" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1086" ht="15" customHeight="1">
+      <c r="A1086" s="4" t="inlineStr">
+        <is>
+          <t>202501150011/2025</t>
+        </is>
+      </c>
+      <c r="B1086" s="4" t="inlineStr">
+        <is>
+          <t>F C O Assessoria LTDA</t>
+        </is>
+      </c>
+      <c r="C1086" s="4" t="inlineStr">
+        <is>
+          <t>56.148.222/****-**</t>
+        </is>
+      </c>
+      <c r="D1086" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços de assessoramento técnico na área da governança pública e planejamento do fluxo administrativo junto à Secretaria de Obras e Serviços Públicos de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1086" s="4" t="inlineStr">
+        <is>
+          <t>R$ 48.000,00</t>
+        </is>
+      </c>
+      <c r="F1086" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="G1086" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H1086" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1086" s="4" t="inlineStr">
+        <is>
+          <t>02/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1087" ht="8" customHeight="1"/>
+    <row r="1088" ht="18" customHeight="1">
+      <c r="A1088" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1088" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1088" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1088" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1088" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1088" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1088" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1088" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1088" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1089" ht="15" customHeight="1">
+      <c r="A1089" s="4" t="inlineStr">
+        <is>
+          <t>202501150010/2025</t>
+        </is>
+      </c>
+      <c r="B1089" s="4" t="inlineStr">
+        <is>
+          <t>F C O Assessoria LTDA</t>
+        </is>
+      </c>
+      <c r="C1089" s="4" t="inlineStr">
+        <is>
+          <t>56.148.222/****-**</t>
+        </is>
+      </c>
+      <c r="D1089" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços de assessoramento técnico na área da governança pública e planejamento do fluxo administrativo junto à Secretaria do Trabalho, Desenvolvimento Social e Segurança Alimentar de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1089" s="4" t="inlineStr">
+        <is>
+          <t>R$ 48.000,00</t>
+        </is>
+      </c>
+      <c r="F1089" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="G1089" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H1089" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1089" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1090" ht="8" customHeight="1"/>
+    <row r="1091" ht="18" customHeight="1">
+      <c r="A1091" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1091" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1091" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1091" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1091" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1091" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1091" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1091" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1091" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1092" ht="15" customHeight="1">
+      <c r="A1092" s="4" t="inlineStr">
+        <is>
+          <t>202501150010/2025</t>
+        </is>
+      </c>
+      <c r="B1092" s="4" t="inlineStr">
+        <is>
+          <t>F C O Assessoria LTDA</t>
+        </is>
+      </c>
+      <c r="C1092" s="4" t="inlineStr">
+        <is>
+          <t>56.148.222/****-**</t>
+        </is>
+      </c>
+      <c r="D1092" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços de assessoramento técnico na área da governança pública e planejamento do fluxo administrativo junto à Secretaria do Trabalho, Desenvolvimento Social e Segurança Alimentar de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1092" s="4" t="inlineStr">
+        <is>
+          <t>R$ 48.000,00</t>
+        </is>
+      </c>
+      <c r="F1092" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="G1092" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H1092" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1092" s="4" t="inlineStr">
+        <is>
+          <t>02/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1093" ht="8" customHeight="1"/>
+    <row r="1094" ht="18" customHeight="1">
+      <c r="A1094" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1094" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1094" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1094" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1094" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1094" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1094" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1094" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1094" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1095" ht="15" customHeight="1">
+      <c r="A1095" s="4" t="inlineStr">
+        <is>
+          <t>202501150009/2025</t>
+        </is>
+      </c>
+      <c r="B1095" s="4" t="inlineStr">
+        <is>
+          <t>F C O Assessoria LTDA</t>
+        </is>
+      </c>
+      <c r="C1095" s="4" t="inlineStr">
+        <is>
+          <t>56.148.222/****-**</t>
+        </is>
+      </c>
+      <c r="D1095" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços de assessoramento técnico na área da governança pública e planejamento do fluxo administrativo junto à Secretaria de Educação e Desporto de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1095" s="4" t="inlineStr">
+        <is>
+          <t>R$ 48.000,00</t>
+        </is>
+      </c>
+      <c r="F1095" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="G1095" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H1095" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1095" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1096" ht="8" customHeight="1"/>
+    <row r="1097" ht="18" customHeight="1">
+      <c r="A1097" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1097" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1097" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1097" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1097" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1097" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1097" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1097" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1097" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1098" ht="15" customHeight="1">
+      <c r="A1098" s="4" t="inlineStr">
+        <is>
+          <t>202501150009/2025</t>
+        </is>
+      </c>
+      <c r="B1098" s="4" t="inlineStr">
+        <is>
+          <t>F C O Assessoria LTDA</t>
+        </is>
+      </c>
+      <c r="C1098" s="4" t="inlineStr">
+        <is>
+          <t>56.148.222/****-**</t>
+        </is>
+      </c>
+      <c r="D1098" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços de assessoramento técnico na área da governança pública e planejamento do fluxo administrativo junto à Secretaria de Educação e Desporto de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1098" s="4" t="inlineStr">
+        <is>
+          <t>R$ 48.000,00</t>
+        </is>
+      </c>
+      <c r="F1098" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="G1098" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H1098" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1098" s="4" t="inlineStr">
+        <is>
+          <t>02/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1099" ht="8" customHeight="1"/>
+    <row r="1100" ht="18" customHeight="1">
+      <c r="A1100" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1100" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1100" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1100" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1100" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1100" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1100" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1100" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1100" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1101" ht="15" customHeight="1">
+      <c r="A1101" s="4" t="inlineStr">
+        <is>
+          <t>202501150008/2025</t>
+        </is>
+      </c>
+      <c r="B1101" s="4" t="inlineStr">
+        <is>
+          <t>F C O Assessoria LTDA</t>
+        </is>
+      </c>
+      <c r="C1101" s="4" t="inlineStr">
+        <is>
+          <t>56.148.222/****-**</t>
+        </is>
+      </c>
+      <c r="D1101" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços de assessoramento técnico na área da governança pública e planejamento do fluxo administrativo junto à Secretaria de Saúde de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1101" s="4" t="inlineStr">
+        <is>
+          <t>R$ 48.000,00</t>
+        </is>
+      </c>
+      <c r="F1101" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="G1101" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H1101" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1101" s="4" t="inlineStr">
+        <is>
+          <t>02/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1102" ht="8" customHeight="1"/>
+    <row r="1103" ht="18" customHeight="1">
+      <c r="A1103" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1103" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1103" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1103" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1103" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1103" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1103" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1103" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1103" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1104" ht="15" customHeight="1">
+      <c r="A1104" s="4" t="inlineStr">
+        <is>
+          <t>202501150008/2025</t>
+        </is>
+      </c>
+      <c r="B1104" s="4" t="inlineStr">
+        <is>
+          <t>F C O Assessoria LTDA</t>
+        </is>
+      </c>
+      <c r="C1104" s="4" t="inlineStr">
+        <is>
+          <t>56.148.222/****-**</t>
+        </is>
+      </c>
+      <c r="D1104" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços de assessoramento técnico na área da governança pública e planejamento do fluxo administrativo junto à Secretaria de Saúde de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1104" s="4" t="inlineStr">
+        <is>
+          <t>R$ 48.000,00</t>
+        </is>
+      </c>
+      <c r="F1104" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="G1104" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H1104" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1104" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1105" ht="8" customHeight="1"/>
+    <row r="1106" ht="18" customHeight="1">
+      <c r="A1106" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1106" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1106" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1106" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1106" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1106" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1106" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1106" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1106" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1107" ht="15" customHeight="1">
+      <c r="A1107" s="4" t="inlineStr">
+        <is>
+          <t>202501150007/2025</t>
+        </is>
+      </c>
+      <c r="B1107" s="4" t="inlineStr">
+        <is>
+          <t>F C O Assessoria LTDA</t>
+        </is>
+      </c>
+      <c r="C1107" s="4" t="inlineStr">
+        <is>
+          <t>56.148.222/****-**</t>
+        </is>
+      </c>
+      <c r="D1107" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços de assessoramento técnico na área da governança pública e planejamento do fluxo administrativo junto à Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1107" s="4" t="inlineStr">
+        <is>
+          <t>R$ 48.000,00</t>
+        </is>
+      </c>
+      <c r="F1107" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="G1107" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H1107" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1107" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1108" ht="8" customHeight="1"/>
+    <row r="1109" ht="18" customHeight="1">
+      <c r="A1109" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1109" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1109" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1109" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1109" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1109" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1109" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1109" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1109" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1110" ht="15" customHeight="1">
+      <c r="A1110" s="4" t="inlineStr">
+        <is>
+          <t>202501150007/2025</t>
+        </is>
+      </c>
+      <c r="B1110" s="4" t="inlineStr">
+        <is>
+          <t>F C O Assessoria LTDA</t>
+        </is>
+      </c>
+      <c r="C1110" s="4" t="inlineStr">
+        <is>
+          <t>56.148.222/****-**</t>
+        </is>
+      </c>
+      <c r="D1110" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços de assessoramento técnico na área da governança pública e planejamento do fluxo administrativo junto à Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1110" s="4" t="inlineStr">
+        <is>
+          <t>R$ 48.000,00</t>
+        </is>
+      </c>
+      <c r="F1110" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="G1110" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H1110" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1110" s="4" t="inlineStr">
+        <is>
+          <t>02/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1111" ht="8" customHeight="1"/>
+    <row r="1112" ht="18" customHeight="1">
+      <c r="A1112" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1112" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1112" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1112" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1112" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1112" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1112" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1112" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1112" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1113" ht="15" customHeight="1">
+      <c r="A1113" s="4" t="inlineStr">
+        <is>
+          <t>202501150006/2025</t>
+        </is>
+      </c>
+      <c r="B1113" s="4" t="inlineStr">
+        <is>
+          <t>F C O Assessoria LTDA</t>
+        </is>
+      </c>
+      <c r="C1113" s="4" t="inlineStr">
+        <is>
+          <t>56.148.222/****-**</t>
+        </is>
+      </c>
+      <c r="D1113" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços mensais de assessoria administrativa no desenvolvimento de ações de orientação técnica para o acompanhamento e fiscalização de contratos junto à Secretaria de Cultura de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1113" s="4" t="inlineStr">
+        <is>
+          <t>R$ 54.000,00</t>
+        </is>
+      </c>
+      <c r="F1113" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="G1113" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H1113" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1113" s="4" t="inlineStr">
+        <is>
+          <t>02/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1114" ht="8" customHeight="1"/>
+    <row r="1115" ht="18" customHeight="1">
+      <c r="A1115" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1115" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1115" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1115" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1115" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1115" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1115" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1115" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1115" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1116" ht="15" customHeight="1">
+      <c r="A1116" s="4" t="inlineStr">
+        <is>
+          <t>202501150006/2025</t>
+        </is>
+      </c>
+      <c r="B1116" s="4" t="inlineStr">
+        <is>
+          <t>F C O Assessoria LTDA</t>
+        </is>
+      </c>
+      <c r="C1116" s="4" t="inlineStr">
+        <is>
+          <t>56.148.222/****-**</t>
+        </is>
+      </c>
+      <c r="D1116" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços mensais de assessoria administrativa no desenvolvimento de ações de orientação técnica para o acompanhamento e fiscalização de contratos junto à Secretaria de Cultura de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1116" s="4" t="inlineStr">
+        <is>
+          <t>R$ 54.000,00</t>
+        </is>
+      </c>
+      <c r="F1116" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="G1116" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H1116" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1116" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1117" ht="8" customHeight="1"/>
+    <row r="1118" ht="18" customHeight="1">
+      <c r="A1118" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1118" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1118" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1118" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1118" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1118" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1118" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1118" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1118" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1119" ht="15" customHeight="1">
+      <c r="A1119" s="4" t="inlineStr">
+        <is>
+          <t>202501150005/2025</t>
+        </is>
+      </c>
+      <c r="B1119" s="4" t="inlineStr">
+        <is>
+          <t>F C O Assessoria LTDA</t>
+        </is>
+      </c>
+      <c r="C1119" s="4" t="inlineStr">
+        <is>
+          <t>56.148.222/****-**</t>
+        </is>
+      </c>
+      <c r="D1119" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços mensais de assessoria administrativa no desenvolvimento de ações de orientação técnica para o acompanhamento e fiscalização de contratos junto à Secretaria de Agricultura e Meio Ambiente de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1119" s="4" t="inlineStr">
+        <is>
+          <t>R$ 54.000,00</t>
+        </is>
+      </c>
+      <c r="F1119" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="G1119" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H1119" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1119" s="4" t="inlineStr">
+        <is>
+          <t>02/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1120" ht="8" customHeight="1"/>
+    <row r="1121" ht="18" customHeight="1">
+      <c r="A1121" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1121" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1121" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1121" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1121" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1121" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1121" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1121" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1121" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1122" ht="15" customHeight="1">
+      <c r="A1122" s="4" t="inlineStr">
+        <is>
+          <t>202501150005/2025</t>
+        </is>
+      </c>
+      <c r="B1122" s="4" t="inlineStr">
+        <is>
+          <t>F C O Assessoria LTDA</t>
+        </is>
+      </c>
+      <c r="C1122" s="4" t="inlineStr">
+        <is>
+          <t>56.148.222/****-**</t>
+        </is>
+      </c>
+      <c r="D1122" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços mensais de assessoria administrativa no desenvolvimento de ações de orientação técnica para o acompanhamento e fiscalização de contratos junto à Secretaria de Agricultura e Meio Ambiente de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1122" s="4" t="inlineStr">
+        <is>
+          <t>R$ 54.000,00</t>
+        </is>
+      </c>
+      <c r="F1122" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="G1122" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H1122" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1122" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1123" ht="8" customHeight="1"/>
+    <row r="1124" ht="18" customHeight="1">
+      <c r="A1124" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1124" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1124" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1124" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1124" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1124" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1124" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1124" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1124" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1125" ht="15" customHeight="1">
+      <c r="A1125" s="4" t="inlineStr">
+        <is>
+          <t>202501150004/2025</t>
+        </is>
+      </c>
+      <c r="B1125" s="4" t="inlineStr">
+        <is>
+          <t>F C O Assessoria LTDA</t>
+        </is>
+      </c>
+      <c r="C1125" s="4" t="inlineStr">
+        <is>
+          <t>56.148.222/****-**</t>
+        </is>
+      </c>
+      <c r="D1125" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços mensais de assessoria administrativa no desenvolvimento de ações de orientação técnica para o acompanhamento e fiscalização de contratos junto à Secretaria de Obras e Serviços Públicos de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1125" s="4" t="inlineStr">
+        <is>
+          <t>R$ 54.000,00</t>
+        </is>
+      </c>
+      <c r="F1125" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="G1125" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H1125" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1125" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1126" ht="8" customHeight="1"/>
+    <row r="1127" ht="18" customHeight="1">
+      <c r="A1127" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1127" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1127" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1127" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1127" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1127" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1127" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1127" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1127" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1128" ht="15" customHeight="1">
+      <c r="A1128" s="4" t="inlineStr">
+        <is>
+          <t>202501150004/2025</t>
+        </is>
+      </c>
+      <c r="B1128" s="4" t="inlineStr">
+        <is>
+          <t>F C O Assessoria LTDA</t>
+        </is>
+      </c>
+      <c r="C1128" s="4" t="inlineStr">
+        <is>
+          <t>56.148.222/****-**</t>
+        </is>
+      </c>
+      <c r="D1128" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços mensais de assessoria administrativa no desenvolvimento de ações de orientação técnica para o acompanhamento e fiscalização de contratos junto à Secretaria de Obras e Serviços Públicos de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1128" s="4" t="inlineStr">
+        <is>
+          <t>R$ 54.000,00</t>
+        </is>
+      </c>
+      <c r="F1128" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="G1128" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H1128" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1128" s="4" t="inlineStr">
+        <is>
+          <t>02/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1129" ht="8" customHeight="1"/>
+    <row r="1130" ht="18" customHeight="1">
+      <c r="A1130" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1130" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1130" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1130" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1130" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1130" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1130" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1130" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1130" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1131" ht="15" customHeight="1">
+      <c r="A1131" s="4" t="inlineStr">
+        <is>
+          <t>202501150003/2025</t>
+        </is>
+      </c>
+      <c r="B1131" s="4" t="inlineStr">
+        <is>
+          <t>F C O Assessoria LTDA</t>
+        </is>
+      </c>
+      <c r="C1131" s="4" t="inlineStr">
+        <is>
+          <t>56.148.222/****-**</t>
+        </is>
+      </c>
+      <c r="D1131" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços mensais de assessoria administrativa no desenvolvimento de ações de orientação técnica para o acompanhamento e fiscalização de contratos junto à Secretaria do Trabalho, Desenvolvimento Social e Segurança Alimentar de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1131" s="4" t="inlineStr">
+        <is>
+          <t>R$ 54.000,00</t>
+        </is>
+      </c>
+      <c r="F1131" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="G1131" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H1131" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1131" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1132" ht="8" customHeight="1"/>
+    <row r="1133" ht="18" customHeight="1">
+      <c r="A1133" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1133" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1133" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1133" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1133" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1133" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1133" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1133" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1133" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1134" ht="15" customHeight="1">
+      <c r="A1134" s="4" t="inlineStr">
+        <is>
+          <t>202501150003/2025</t>
+        </is>
+      </c>
+      <c r="B1134" s="4" t="inlineStr">
+        <is>
+          <t>F C O Assessoria LTDA</t>
+        </is>
+      </c>
+      <c r="C1134" s="4" t="inlineStr">
+        <is>
+          <t>56.148.222/****-**</t>
+        </is>
+      </c>
+      <c r="D1134" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços mensais de assessoria administrativa no desenvolvimento de ações de orientação técnica para o acompanhamento e fiscalização de contratos junto à Secretaria do Trabalho, Desenvolvimento Social e Segurança Alimentar de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1134" s="4" t="inlineStr">
+        <is>
+          <t>R$ 54.000,00</t>
+        </is>
+      </c>
+      <c r="F1134" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="G1134" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H1134" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1134" s="4" t="inlineStr">
+        <is>
+          <t>02/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1135" ht="8" customHeight="1"/>
+    <row r="1136" ht="18" customHeight="1">
+      <c r="A1136" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1136" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1136" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1136" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1136" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1136" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1136" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1136" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1136" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1137" ht="15" customHeight="1">
+      <c r="A1137" s="4" t="inlineStr">
+        <is>
+          <t>202501150002/2025</t>
+        </is>
+      </c>
+      <c r="B1137" s="4" t="inlineStr">
+        <is>
+          <t>F C O Assessoria LTDA</t>
+        </is>
+      </c>
+      <c r="C1137" s="4" t="inlineStr">
+        <is>
+          <t>56.148.222/****-**</t>
+        </is>
+      </c>
+      <c r="D1137" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços mensais de assessoria administrativa no desenvolvimento de ações de orientação técnica para o acompanhamento e fiscalização de contratos junto à Secretaria de Saúde de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1137" s="4" t="inlineStr">
+        <is>
+          <t>R$ 54.000,00</t>
+        </is>
+      </c>
+      <c r="F1137" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="G1137" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H1137" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1137" s="4" t="inlineStr">
+        <is>
+          <t>02/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1138" ht="8" customHeight="1"/>
+    <row r="1139" ht="18" customHeight="1">
+      <c r="A1139" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1139" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1139" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1139" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1139" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1139" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1139" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1139" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1139" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1140" ht="15" customHeight="1">
+      <c r="A1140" s="4" t="inlineStr">
+        <is>
+          <t>202501150002/2025</t>
+        </is>
+      </c>
+      <c r="B1140" s="4" t="inlineStr">
+        <is>
+          <t>F C O Assessoria LTDA</t>
+        </is>
+      </c>
+      <c r="C1140" s="4" t="inlineStr">
+        <is>
+          <t>56.148.222/****-**</t>
+        </is>
+      </c>
+      <c r="D1140" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços mensais de assessoria administrativa no desenvolvimento de ações de orientação técnica para o acompanhamento e fiscalização de contratos junto à Secretaria de Saúde de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1140" s="4" t="inlineStr">
+        <is>
+          <t>R$ 54.000,00</t>
+        </is>
+      </c>
+      <c r="F1140" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="G1140" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H1140" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1140" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1141" ht="8" customHeight="1"/>
+    <row r="1142" ht="18" customHeight="1">
+      <c r="A1142" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1142" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1142" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1142" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1142" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1142" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1142" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1142" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1142" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1143" ht="15" customHeight="1">
+      <c r="A1143" s="4" t="inlineStr">
+        <is>
+          <t>202501150001/2025</t>
+        </is>
+      </c>
+      <c r="B1143" s="4" t="inlineStr">
+        <is>
+          <t>F C O Assessoria LTDA</t>
+        </is>
+      </c>
+      <c r="C1143" s="4" t="inlineStr">
+        <is>
+          <t>56.148.222/****-**</t>
+        </is>
+      </c>
+      <c r="D1143" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços mensais de assessoria administrativa no desenvolvimento de ações de orientação técnica para o acompanhamento e fiscalização de contratos junto à Secretaria de Educação e Desporto de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1143" s="4" t="inlineStr">
+        <is>
+          <t>R$ 54.000,00</t>
+        </is>
+      </c>
+      <c r="F1143" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="G1143" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H1143" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1143" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1144" ht="8" customHeight="1"/>
+    <row r="1145" ht="18" customHeight="1">
+      <c r="A1145" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1145" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1145" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1145" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1145" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1145" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1145" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1145" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1145" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1146" ht="15" customHeight="1">
+      <c r="A1146" s="4" t="inlineStr">
+        <is>
+          <t>202501150001/2025</t>
+        </is>
+      </c>
+      <c r="B1146" s="4" t="inlineStr">
+        <is>
+          <t>F C O Assessoria LTDA</t>
+        </is>
+      </c>
+      <c r="C1146" s="4" t="inlineStr">
+        <is>
+          <t>56.148.222/****-**</t>
+        </is>
+      </c>
+      <c r="D1146" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços mensais de assessoria administrativa no desenvolvimento de ações de orientação técnica para o acompanhamento e fiscalização de contratos junto à Secretaria de Educação e Desporto de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1146" s="4" t="inlineStr">
+        <is>
+          <t>R$ 54.000,00</t>
+        </is>
+      </c>
+      <c r="F1146" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="G1146" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H1146" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1146" s="4" t="inlineStr">
+        <is>
+          <t>02/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1147" ht="8" customHeight="1"/>
+    <row r="1148" ht="18" customHeight="1">
+      <c r="A1148" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1148" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1148" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1148" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1148" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1148" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1148" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1148" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1148" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1149" ht="15" customHeight="1">
+      <c r="A1149" s="4" t="inlineStr">
+        <is>
+          <t>202501140001/2025</t>
+        </is>
+      </c>
+      <c r="B1149" s="4" t="inlineStr">
+        <is>
+          <t>F C O Assessoria LTDA</t>
+        </is>
+      </c>
+      <c r="C1149" s="4" t="inlineStr">
+        <is>
+          <t>56.148.222/****-**</t>
+        </is>
+      </c>
+      <c r="D1149" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços mensais de assessoria administrativa no desenvolvimento de ações de orientação técnica para o acompanhamento e fiscalização de contratos junto à Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1149" s="4" t="inlineStr">
+        <is>
+          <t>R$ 54.000,00</t>
+        </is>
+      </c>
+      <c r="F1149" s="4" t="inlineStr">
+        <is>
+          <t>14/01/2025</t>
+        </is>
+      </c>
+      <c r="G1149" s="4" t="inlineStr">
+        <is>
+          <t>04/01/2027</t>
+        </is>
+      </c>
+      <c r="H1149" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1149" s="4" t="inlineStr">
+        <is>
+          <t>02/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1150" ht="8" customHeight="1"/>
+    <row r="1151" ht="18" customHeight="1">
+      <c r="A1151" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1151" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1151" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1151" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1151" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1151" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1151" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1151" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1151" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1152" ht="15" customHeight="1">
+      <c r="A1152" s="4" t="inlineStr">
+        <is>
+          <t>202501140001/2025</t>
+        </is>
+      </c>
+      <c r="B1152" s="4" t="inlineStr">
+        <is>
+          <t>F C O Assessoria LTDA</t>
+        </is>
+      </c>
+      <c r="C1152" s="4" t="inlineStr">
+        <is>
+          <t>56.148.222/****-**</t>
+        </is>
+      </c>
+      <c r="D1152" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços mensais de assessoria administrativa no desenvolvimento de ações de orientação técnica para o acompanhamento e fiscalização de contratos junto à Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1152" s="4" t="inlineStr">
+        <is>
+          <t>R$ 54.000,00</t>
+        </is>
+      </c>
+      <c r="F1152" s="4" t="inlineStr">
+        <is>
+          <t>14/01/2025</t>
+        </is>
+      </c>
+      <c r="G1152" s="4" t="inlineStr">
+        <is>
+          <t>04/01/2027</t>
+        </is>
+      </c>
+      <c r="H1152" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1152" s="4" t="inlineStr">
+        <is>
+          <t>14/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1153" ht="8" customHeight="1"/>
+    <row r="1154" ht="18" customHeight="1">
+      <c r="A1154" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1154" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1154" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1154" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1154" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1154" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1154" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1154" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1154" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1155" ht="15" customHeight="1">
+      <c r="A1155" s="4" t="inlineStr">
+        <is>
+          <t>202501030001/OBRAS/2025</t>
+        </is>
+      </c>
+      <c r="B1155" s="4" t="inlineStr">
+        <is>
+          <t>LF SERVICOS URBANOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1155" s="4" t="inlineStr">
+        <is>
+          <t>45.687.486/****-**</t>
+        </is>
+      </c>
+      <c r="D1155" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada para a prestação de serviços de locação de equipamentos destinados ao apoio operacional nas atividades de logística urbana.</t>
+        </is>
+      </c>
+      <c r="E1155" s="4" t="inlineStr">
+        <is>
+          <t>R$ 378.000,00</t>
+        </is>
+      </c>
+      <c r="F1155" s="4" t="inlineStr">
+        <is>
+          <t>03/01/2025</t>
+        </is>
+      </c>
+      <c r="G1155" s="4" t="inlineStr">
+        <is>
+          <t>03/01/2026</t>
+        </is>
+      </c>
+      <c r="H1155" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I932" s="4" t="inlineStr">
-[...74 lines deleted...]
-      <c r="E935" s="4" t="inlineStr">
+      <c r="I1155" s="4" t="inlineStr">
+        <is>
+          <t>03/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1156" ht="8" customHeight="1"/>
+    <row r="1157" ht="18" customHeight="1">
+      <c r="A1157" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1157" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1157" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1157" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1157" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1157" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1157" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1157" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1157" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1158" ht="15" customHeight="1">
+      <c r="A1158" s="4" t="inlineStr">
+        <is>
+          <t>019/2024/PE/SRP.PNAF/2025</t>
+        </is>
+      </c>
+      <c r="B1158" s="4" t="inlineStr">
+        <is>
+          <t>JOAO HELIO MARTINS DE ANDRADE LTDA</t>
+        </is>
+      </c>
+      <c r="C1158" s="4" t="inlineStr">
+        <is>
+          <t>57.316.819/****-**</t>
+        </is>
+      </c>
+      <c r="D1158" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS À MERENDA ESCOLAR DO MUNICÍPIO DE CATUNDA/CE</t>
+        </is>
+      </c>
+      <c r="E1158" s="4" t="inlineStr">
+        <is>
+          <t>R$ 442.047,60</t>
+        </is>
+      </c>
+      <c r="F1158" s="4" t="inlineStr">
+        <is>
+          <t>16/04/2025</t>
+        </is>
+      </c>
+      <c r="G1158" s="4" t="inlineStr">
+        <is>
+          <t>16/04/2026</t>
+        </is>
+      </c>
+      <c r="H1158" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1158" s="4" t="inlineStr">
+        <is>
+          <t>16/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1159" ht="8" customHeight="1"/>
+    <row r="1160" ht="18" customHeight="1">
+      <c r="A1160" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1160" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1160" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1160" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1160" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1160" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1160" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1160" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1160" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1161" ht="15" customHeight="1">
+      <c r="A1161" s="4" t="inlineStr">
+        <is>
+          <t>019/2024/PE/SRP.PNAEP/2025</t>
+        </is>
+      </c>
+      <c r="B1161" s="4" t="inlineStr">
+        <is>
+          <t>JOAO HELIO MARTINS DE ANDRADE LTDA</t>
+        </is>
+      </c>
+      <c r="C1161" s="4" t="inlineStr">
+        <is>
+          <t>57.316.819/****-**</t>
+        </is>
+      </c>
+      <c r="D1161" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS À MERENDA ESCOLAR DO MUNICÍPIO DE CATUNDA/CE</t>
+        </is>
+      </c>
+      <c r="E1161" s="4" t="inlineStr">
+        <is>
+          <t>R$ 85.921,60</t>
+        </is>
+      </c>
+      <c r="F1161" s="4" t="inlineStr">
+        <is>
+          <t>16/04/2025</t>
+        </is>
+      </c>
+      <c r="G1161" s="4" t="inlineStr">
+        <is>
+          <t>16/04/2026</t>
+        </is>
+      </c>
+      <c r="H1161" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1161" s="4" t="inlineStr">
+        <is>
+          <t>16/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1162" ht="8" customHeight="1"/>
+    <row r="1163" ht="18" customHeight="1">
+      <c r="A1163" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1163" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1163" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1163" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1163" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1163" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1163" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1163" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1163" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1164" ht="15" customHeight="1">
+      <c r="A1164" s="4" t="inlineStr">
+        <is>
+          <t>019/2024/PE/SRP.PNAEJA/2025</t>
+        </is>
+      </c>
+      <c r="B1164" s="4" t="inlineStr">
+        <is>
+          <t>JOAO HELIO MARTINS DE ANDRADE LTDA</t>
+        </is>
+      </c>
+      <c r="C1164" s="4" t="inlineStr">
+        <is>
+          <t>57.316.819/****-**</t>
+        </is>
+      </c>
+      <c r="D1164" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE GÊNEROS ALIMENTÍCIOS DESTINADOS À MERENDA ESCOLAR DO MUNICÍPIO DE CATUNDA/CE</t>
+        </is>
+      </c>
+      <c r="E1164" s="4" t="inlineStr">
+        <is>
+          <t>R$ 83.879,70</t>
+        </is>
+      </c>
+      <c r="F1164" s="4" t="inlineStr">
+        <is>
+          <t>16/04/2025</t>
+        </is>
+      </c>
+      <c r="G1164" s="4" t="inlineStr">
+        <is>
+          <t>16/04/2026</t>
+        </is>
+      </c>
+      <c r="H1164" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1164" s="4" t="inlineStr">
+        <is>
+          <t>16/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1165" ht="8" customHeight="1"/>
+    <row r="1166" ht="18" customHeight="1">
+      <c r="A1166" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1166" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1166" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1166" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1166" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1166" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1166" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1166" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1166" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1167" ht="15" customHeight="1">
+      <c r="A1167" s="4" t="inlineStr">
+        <is>
+          <t>019/2024/PE/SRP.PNAEC/2025</t>
+        </is>
+      </c>
+      <c r="B1167" s="4" t="inlineStr">
+        <is>
+          <t>JOAO HELIO MARTINS DE ANDRADE LTDA</t>
+        </is>
+      </c>
+      <c r="C1167" s="4" t="inlineStr">
+        <is>
+          <t>57.316.819/****-**</t>
+        </is>
+      </c>
+      <c r="D1167" s="4" t="inlineStr">
+        <is>
+          <t>Registro de Preços para futuras e eventuais aquisições de gêneros alimentícios destinados à merenda escolar do município de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E1167" s="4" t="inlineStr">
+        <is>
+          <t>R$ 49.276,90</t>
+        </is>
+      </c>
+      <c r="F1167" s="4" t="inlineStr">
+        <is>
+          <t>16/04/2025</t>
+        </is>
+      </c>
+      <c r="G1167" s="4" t="inlineStr">
+        <is>
+          <t>16/04/2026</t>
+        </is>
+      </c>
+      <c r="H1167" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1167" s="4" t="inlineStr">
+        <is>
+          <t>16/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1168" ht="8" customHeight="1"/>
+    <row r="1169" ht="18" customHeight="1">
+      <c r="A1169" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1169" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1169" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1169" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1169" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1169" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1169" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1169" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1169" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1170" ht="15" customHeight="1">
+      <c r="A1170" s="4" t="inlineStr">
+        <is>
+          <t>019/2024/PE/SRP.PNAAEE/2025</t>
+        </is>
+      </c>
+      <c r="B1170" s="4" t="inlineStr">
+        <is>
+          <t>JOAO HELIO MARTINS DE ANDRADE LTDA</t>
+        </is>
+      </c>
+      <c r="C1170" s="4" t="inlineStr">
+        <is>
+          <t>57.316.819/****-**</t>
+        </is>
+      </c>
+      <c r="D1170" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE GÊNEROS ALIMENTÍCIOS DESTINADOS À MERENDA ESCOLAR DO MUNICÍPIO DE CATUNDA/CE</t>
+        </is>
+      </c>
+      <c r="E1170" s="4" t="inlineStr">
+        <is>
+          <t>R$ 27.885,20</t>
+        </is>
+      </c>
+      <c r="F1170" s="4" t="inlineStr">
+        <is>
+          <t>16/04/2025</t>
+        </is>
+      </c>
+      <c r="G1170" s="4" t="inlineStr">
+        <is>
+          <t>16/04/2026</t>
+        </is>
+      </c>
+      <c r="H1170" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1170" s="4" t="inlineStr">
+        <is>
+          <t>16/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1171" ht="8" customHeight="1"/>
+    <row r="1172" ht="18" customHeight="1">
+      <c r="A1172" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1172" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1172" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1172" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1172" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1172" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1172" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1172" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1172" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1173" ht="15" customHeight="1">
+      <c r="A1173" s="4" t="inlineStr">
+        <is>
+          <t>005.2025.PE.SRP.ADM/2025</t>
+        </is>
+      </c>
+      <c r="B1173" s="4" t="inlineStr">
+        <is>
+          <t>CONCEITO MULTISERVICE LTDA</t>
+        </is>
+      </c>
+      <c r="C1173" s="4" t="inlineStr">
+        <is>
+          <t>16.442.794/****-**</t>
+        </is>
+      </c>
+      <c r="D1173" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1173" s="4" t="inlineStr">
+        <is>
+          <t>R$ 5.909,59</t>
+        </is>
+      </c>
+      <c r="F1173" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+      <c r="G1173" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="H1173" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1173" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1174" ht="8" customHeight="1"/>
+    <row r="1175" ht="18" customHeight="1">
+      <c r="A1175" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1175" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1175" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1175" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1175" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1175" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1175" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1175" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1175" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1176" ht="15" customHeight="1">
+      <c r="A1176" s="4" t="inlineStr">
+        <is>
+          <t>003/2025/PE/SRP.12/2025</t>
+        </is>
+      </c>
+      <c r="B1176" s="4" t="inlineStr">
+        <is>
+          <t>NNOVA EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1176" s="4" t="inlineStr">
+        <is>
+          <t>26.615.647/****-**</t>
+        </is>
+      </c>
+      <c r="D1176" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de expediente para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1176" s="4" t="inlineStr">
+        <is>
+          <t>R$ 12.639,70</t>
+        </is>
+      </c>
+      <c r="F1176" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="G1176" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2026</t>
+        </is>
+      </c>
+      <c r="H1176" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1176" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1177" ht="8" customHeight="1"/>
+    <row r="1178" ht="18" customHeight="1">
+      <c r="A1178" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1178" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1178" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1178" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1178" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1178" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1178" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1178" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1178" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1179" ht="15" customHeight="1">
+      <c r="A1179" s="4" t="inlineStr">
+        <is>
+          <t>003/2025/PE/SRP.11/2025</t>
+        </is>
+      </c>
+      <c r="B1179" s="4" t="inlineStr">
+        <is>
+          <t>NNOVA EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1179" s="4" t="inlineStr">
+        <is>
+          <t>26.615.647/****-**</t>
+        </is>
+      </c>
+      <c r="D1179" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de expediente para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1179" s="4" t="inlineStr">
+        <is>
+          <t>R$ 12.816,59</t>
+        </is>
+      </c>
+      <c r="F1179" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="G1179" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2026</t>
+        </is>
+      </c>
+      <c r="H1179" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1179" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1180" ht="8" customHeight="1"/>
+    <row r="1181" ht="18" customHeight="1">
+      <c r="A1181" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1181" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1181" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1181" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1181" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1181" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1181" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1181" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1181" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1182" ht="15" customHeight="1">
+      <c r="A1182" s="4" t="inlineStr">
+        <is>
+          <t>003/2025/PE/SRP.10/2025</t>
+        </is>
+      </c>
+      <c r="B1182" s="4" t="inlineStr">
+        <is>
+          <t>NNOVA EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1182" s="4" t="inlineStr">
+        <is>
+          <t>26.615.647/****-**</t>
+        </is>
+      </c>
+      <c r="D1182" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de expediente para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1182" s="4" t="inlineStr">
+        <is>
+          <t>R$ 32.229,43</t>
+        </is>
+      </c>
+      <c r="F1182" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="G1182" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2026</t>
+        </is>
+      </c>
+      <c r="H1182" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1182" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1183" ht="8" customHeight="1"/>
+    <row r="1184" ht="18" customHeight="1">
+      <c r="A1184" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1184" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1184" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1184" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1184" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1184" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1184" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1184" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1184" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1185" ht="15" customHeight="1">
+      <c r="A1185" s="4" t="inlineStr">
+        <is>
+          <t>003/2025/PE/SRP.09/2025</t>
+        </is>
+      </c>
+      <c r="B1185" s="4" t="inlineStr">
+        <is>
+          <t>NNOVA EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1185" s="4" t="inlineStr">
+        <is>
+          <t>26.615.647/****-**</t>
+        </is>
+      </c>
+      <c r="D1185" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de expediente para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1185" s="4" t="inlineStr">
+        <is>
+          <t>R$ 13.123,82</t>
+        </is>
+      </c>
+      <c r="F1185" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="G1185" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2026</t>
+        </is>
+      </c>
+      <c r="H1185" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1185" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1186" ht="8" customHeight="1"/>
+    <row r="1187" ht="18" customHeight="1">
+      <c r="A1187" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1187" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1187" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1187" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1187" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1187" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1187" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1187" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1187" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1188" ht="15" customHeight="1">
+      <c r="A1188" s="4" t="inlineStr">
+        <is>
+          <t>003/2025/PE/SRP.06/2025</t>
+        </is>
+      </c>
+      <c r="B1188" s="4" t="inlineStr">
+        <is>
+          <t>NNOVA EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1188" s="4" t="inlineStr">
+        <is>
+          <t>26.615.647/****-**</t>
+        </is>
+      </c>
+      <c r="D1188" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de expediente para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1188" s="4" t="inlineStr">
+        <is>
+          <t>R$ 34.149,33</t>
+        </is>
+      </c>
+      <c r="F1188" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="G1188" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2026</t>
+        </is>
+      </c>
+      <c r="H1188" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1188" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1189" ht="8" customHeight="1"/>
+    <row r="1190" ht="18" customHeight="1">
+      <c r="A1190" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1190" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1190" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1190" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1190" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1190" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1190" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1190" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1190" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1191" ht="15" customHeight="1">
+      <c r="A1191" s="4" t="inlineStr">
+        <is>
+          <t>003/2025/PE/SRP.05/2025</t>
+        </is>
+      </c>
+      <c r="B1191" s="4" t="inlineStr">
+        <is>
+          <t>NNOVA EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1191" s="4" t="inlineStr">
+        <is>
+          <t>26.615.647/****-**</t>
+        </is>
+      </c>
+      <c r="D1191" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de expediente para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1191" s="4" t="inlineStr">
+        <is>
+          <t>R$ 129.346,47</t>
+        </is>
+      </c>
+      <c r="F1191" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="G1191" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2026</t>
+        </is>
+      </c>
+      <c r="H1191" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1191" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1192" ht="8" customHeight="1"/>
+    <row r="1193" ht="18" customHeight="1">
+      <c r="A1193" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1193" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1193" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1193" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1193" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1193" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1193" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1193" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1193" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1194" ht="15" customHeight="1">
+      <c r="A1194" s="4" t="inlineStr">
+        <is>
+          <t>003/2025/PE/SRP.04/2025</t>
+        </is>
+      </c>
+      <c r="B1194" s="4" t="inlineStr">
+        <is>
+          <t>NNOVA EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1194" s="4" t="inlineStr">
+        <is>
+          <t>26.615.647/****-**</t>
+        </is>
+      </c>
+      <c r="D1194" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de expediente para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1194" s="4" t="inlineStr">
+        <is>
+          <t>R$ 96.530,48</t>
+        </is>
+      </c>
+      <c r="F1194" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="G1194" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2026</t>
+        </is>
+      </c>
+      <c r="H1194" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1194" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1195" ht="8" customHeight="1"/>
+    <row r="1196" ht="18" customHeight="1">
+      <c r="A1196" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1196" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1196" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1196" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1196" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1196" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1196" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1196" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1196" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1197" ht="15" customHeight="1">
+      <c r="A1197" s="4" t="inlineStr">
+        <is>
+          <t>003/2025/PE/SRP.03/2025</t>
+        </is>
+      </c>
+      <c r="B1197" s="4" t="inlineStr">
+        <is>
+          <t>NNOVA EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1197" s="4" t="inlineStr">
+        <is>
+          <t>26.615.647/****-**</t>
+        </is>
+      </c>
+      <c r="D1197" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de expediente para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1197" s="4" t="inlineStr">
+        <is>
+          <t>R$ 65.734,98</t>
+        </is>
+      </c>
+      <c r="F1197" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="G1197" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2026</t>
+        </is>
+      </c>
+      <c r="H1197" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1197" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1198" ht="8" customHeight="1"/>
+    <row r="1199" ht="18" customHeight="1">
+      <c r="A1199" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1199" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1199" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1199" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1199" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1199" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1199" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1199" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1199" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1200" ht="15" customHeight="1">
+      <c r="A1200" s="4" t="inlineStr">
+        <is>
+          <t>003/2025/PE/SRP.02/2025</t>
+        </is>
+      </c>
+      <c r="B1200" s="4" t="inlineStr">
+        <is>
+          <t>NNOVA EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1200" s="4" t="inlineStr">
+        <is>
+          <t>26.615.647/****-**</t>
+        </is>
+      </c>
+      <c r="D1200" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de expediente para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1200" s="4" t="inlineStr">
+        <is>
+          <t>R$ 129.075,35</t>
+        </is>
+      </c>
+      <c r="F1200" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="G1200" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2026</t>
+        </is>
+      </c>
+      <c r="H1200" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1200" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1201" ht="8" customHeight="1"/>
+    <row r="1202" ht="18" customHeight="1">
+      <c r="A1202" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1202" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1202" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1202" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1202" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1202" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1202" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1202" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1202" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1203" ht="15" customHeight="1">
+      <c r="A1203" s="4" t="inlineStr">
+        <is>
+          <t>003/2025/PE/SRP.01/2025</t>
+        </is>
+      </c>
+      <c r="B1203" s="4" t="inlineStr">
+        <is>
+          <t>NNOVA EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1203" s="4" t="inlineStr">
+        <is>
+          <t>26.615.647/****-**</t>
+        </is>
+      </c>
+      <c r="D1203" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de expediente para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1203" s="4" t="inlineStr">
+        <is>
+          <t>R$ 79.966,43</t>
+        </is>
+      </c>
+      <c r="F1203" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="G1203" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2026</t>
+        </is>
+      </c>
+      <c r="H1203" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1203" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1204" ht="8" customHeight="1"/>
+    <row r="1205" ht="18" customHeight="1">
+      <c r="A1205" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1205" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1205" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1205" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1205" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1205" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1205" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1205" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1205" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1206" ht="15" customHeight="1">
+      <c r="A1206" s="4" t="inlineStr">
+        <is>
+          <t>003/2025</t>
+        </is>
+      </c>
+      <c r="B1206" s="4" t="inlineStr">
+        <is>
+          <t>INNOVA EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1206" s="4" t="inlineStr">
+        <is>
+          <t>26.615.647/****-**</t>
+        </is>
+      </c>
+      <c r="D1206" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de expediente para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1206" s="4" t="inlineStr">
+        <is>
+          <t>R$ 1.848,39</t>
+        </is>
+      </c>
+      <c r="F1206" s="4" t="inlineStr">
+        <is>
+          <t>02/02/2026</t>
+        </is>
+      </c>
+      <c r="G1206" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H1206" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1206" s="4" t="inlineStr">
+        <is>
+          <t>02/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="1207" ht="8" customHeight="1"/>
+    <row r="1208" ht="18" customHeight="1">
+      <c r="A1208" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1208" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1208" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1208" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1208" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1208" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1208" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1208" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1208" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1209" ht="15" customHeight="1">
+      <c r="A1209" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.Infraestrutura/2025</t>
+        </is>
+      </c>
+      <c r="B1209" s="4" t="inlineStr">
+        <is>
+          <t>GCH REIS - ME</t>
+        </is>
+      </c>
+      <c r="C1209" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D1209" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1209" s="4" t="inlineStr">
+        <is>
+          <t>R$ 5.032,01</t>
+        </is>
+      </c>
+      <c r="F1209" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+      <c r="G1209" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="H1209" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1209" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1210" ht="8" customHeight="1"/>
+    <row r="1211" ht="18" customHeight="1">
+      <c r="A1211" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1211" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1211" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1211" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1211" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1211" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1211" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1211" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1211" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1212" ht="15" customHeight="1">
+      <c r="A1212" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.Hospital/2025</t>
+        </is>
+      </c>
+      <c r="B1212" s="4" t="inlineStr">
+        <is>
+          <t>GCH REIS - ME</t>
+        </is>
+      </c>
+      <c r="C1212" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D1212" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1212" s="4" t="inlineStr">
+        <is>
+          <t>R$ 45.640,88</t>
+        </is>
+      </c>
+      <c r="F1212" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+      <c r="G1212" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="H1212" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1212" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1213" ht="8" customHeight="1"/>
+    <row r="1214" ht="18" customHeight="1">
+      <c r="A1214" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1214" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1214" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1214" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1214" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1214" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1214" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1214" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1214" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1215" ht="15" customHeight="1">
+      <c r="A1215" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.Gabinete/2025</t>
+        </is>
+      </c>
+      <c r="B1215" s="4" t="inlineStr">
+        <is>
+          <t>GCH REIS - ME</t>
+        </is>
+      </c>
+      <c r="C1215" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D1215" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1215" s="4" t="inlineStr">
+        <is>
+          <t>R$ 2.114,07</t>
+        </is>
+      </c>
+      <c r="F1215" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+      <c r="G1215" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="H1215" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1215" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1216" ht="8" customHeight="1"/>
+    <row r="1217" ht="18" customHeight="1">
+      <c r="A1217" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1217" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1217" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1217" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1217" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1217" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1217" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1217" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1217" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1218" ht="15" customHeight="1">
+      <c r="A1218" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.FUNDEB/2025</t>
+        </is>
+      </c>
+      <c r="B1218" s="4" t="inlineStr">
+        <is>
+          <t>GCH REIS - ME</t>
+        </is>
+      </c>
+      <c r="C1218" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D1218" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1218" s="4" t="inlineStr">
+        <is>
+          <t>R$ 142.769,52</t>
+        </is>
+      </c>
+      <c r="F1218" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+      <c r="G1218" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="H1218" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1218" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1219" ht="8" customHeight="1"/>
+    <row r="1220" ht="18" customHeight="1">
+      <c r="A1220" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1220" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1220" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1220" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1220" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1220" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1220" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1220" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1220" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1221" ht="15" customHeight="1">
+      <c r="A1221" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.FMS/2025</t>
+        </is>
+      </c>
+      <c r="B1221" s="4" t="inlineStr">
+        <is>
+          <t>GCH REIS - ME</t>
+        </is>
+      </c>
+      <c r="C1221" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D1221" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1221" s="4" t="inlineStr">
+        <is>
+          <t>R$ 14.293,23</t>
+        </is>
+      </c>
+      <c r="F1221" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+      <c r="G1221" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="H1221" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1221" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1222" ht="8" customHeight="1"/>
+    <row r="1223" ht="18" customHeight="1">
+      <c r="A1223" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1223" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1223" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1223" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1223" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1223" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1223" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1223" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1223" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1224" ht="15" customHeight="1">
+      <c r="A1224" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.FME/2025</t>
+        </is>
+      </c>
+      <c r="B1224" s="4" t="inlineStr">
+        <is>
+          <t>GCH REIS - ME</t>
+        </is>
+      </c>
+      <c r="C1224" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D1224" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1224" s="4" t="inlineStr">
+        <is>
+          <t>R$ 12.318,86</t>
+        </is>
+      </c>
+      <c r="F1224" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+      <c r="G1224" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="H1224" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1224" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1225" ht="8" customHeight="1"/>
+    <row r="1226" ht="18" customHeight="1">
+      <c r="A1226" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1226" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1226" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1226" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1226" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1226" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1226" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1226" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1226" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1227" ht="15" customHeight="1">
+      <c r="A1227" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.Cultura/2025</t>
+        </is>
+      </c>
+      <c r="B1227" s="4" t="inlineStr">
+        <is>
+          <t>GCH REIS - ME</t>
+        </is>
+      </c>
+      <c r="C1227" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D1227" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1227" s="4" t="inlineStr">
+        <is>
+          <t>R$ 4.727,05</t>
+        </is>
+      </c>
+      <c r="F1227" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+      <c r="G1227" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="H1227" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1227" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1228" ht="8" customHeight="1"/>
+    <row r="1229" ht="18" customHeight="1">
+      <c r="A1229" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1229" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1229" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1229" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1229" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1229" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1229" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1229" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1229" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1230" ht="15" customHeight="1">
+      <c r="A1230" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.Agricultura/2025</t>
+        </is>
+      </c>
+      <c r="B1230" s="4" t="inlineStr">
+        <is>
+          <t>GCH REIS - ME</t>
+        </is>
+      </c>
+      <c r="C1230" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D1230" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1230" s="4" t="inlineStr">
+        <is>
+          <t>R$ 4.588,74</t>
+        </is>
+      </c>
+      <c r="F1230" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+      <c r="G1230" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="H1230" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1230" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1231" ht="8" customHeight="1"/>
+    <row r="1232" ht="18" customHeight="1">
+      <c r="A1232" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1232" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1232" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1232" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1232" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1232" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1232" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1232" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1232" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1233" ht="15" customHeight="1">
+      <c r="A1233" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.Administração/2025</t>
+        </is>
+      </c>
+      <c r="B1233" s="4" t="inlineStr">
+        <is>
+          <t>GCH REIS - ME</t>
+        </is>
+      </c>
+      <c r="C1233" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D1233" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1233" s="4" t="inlineStr">
+        <is>
+          <t>R$ 3.723,73</t>
+        </is>
+      </c>
+      <c r="F1233" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+      <c r="G1233" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="H1233" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1233" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1234" ht="8" customHeight="1"/>
+    <row r="1235" ht="18" customHeight="1">
+      <c r="A1235" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1235" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1235" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1235" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1235" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1235" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1235" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1235" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1235" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1236" ht="15" customHeight="1">
+      <c r="A1236" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.ABS/2025</t>
+        </is>
+      </c>
+      <c r="B1236" s="4" t="inlineStr">
+        <is>
+          <t>GCH REIS - ME</t>
+        </is>
+      </c>
+      <c r="C1236" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D1236" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1236" s="4" t="inlineStr">
+        <is>
+          <t>R$ 58.286,85</t>
+        </is>
+      </c>
+      <c r="F1236" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+      <c r="G1236" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="H1236" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1236" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1237" ht="8" customHeight="1"/>
+    <row r="1238" ht="18" customHeight="1">
+      <c r="A1238" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1238" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1238" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1238" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1238" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1238" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1238" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1238" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1238" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1239" ht="15" customHeight="1">
+      <c r="A1239" s="4" t="inlineStr">
+        <is>
+          <t>202412160001/2024</t>
+        </is>
+      </c>
+      <c r="B1239" s="4" t="inlineStr">
+        <is>
+          <t>W2E TECNOLOGIA DA INFORMACAO LTDA</t>
+        </is>
+      </c>
+      <c r="C1239" s="4" t="inlineStr">
+        <is>
+          <t>22.314.360/****-**</t>
+        </is>
+      </c>
+      <c r="D1239" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de solução de e-mails para até 20 (vinte) caixas de e-mail institucionais, padronizadas com domínio próprio (@catunda.ce.gov.br), incluindo ferramentas integradas de produtividade e colaboração, como editor de texto, planilhas, apresentações, armazenamento em nuvem, videoconferências, calendário compartilhado e demais recursos de gestão colaborativa</t>
+        </is>
+      </c>
+      <c r="E1239" s="4" t="inlineStr">
+        <is>
+          <t>R$ 23.340,00</t>
+        </is>
+      </c>
+      <c r="F1239" s="4" t="inlineStr">
+        <is>
+          <t>16/12/2024</t>
+        </is>
+      </c>
+      <c r="G1239" s="4" t="inlineStr">
+        <is>
+          <t>16/12/2025</t>
+        </is>
+      </c>
+      <c r="H1239" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1239" s="4" t="inlineStr">
+        <is>
+          <t>16/12/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1240" ht="8" customHeight="1"/>
+    <row r="1241" ht="18" customHeight="1">
+      <c r="A1241" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1241" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1241" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1241" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1241" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1241" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1241" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1241" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1241" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1242" ht="15" customHeight="1">
+      <c r="A1242" s="4" t="inlineStr">
+        <is>
+          <t>202412160001/2024</t>
+        </is>
+      </c>
+      <c r="B1242" s="4" t="inlineStr">
+        <is>
+          <t>W2E TECNOLOGIA DA INFORMACAO LTDA</t>
+        </is>
+      </c>
+      <c r="C1242" s="4" t="inlineStr">
+        <is>
+          <t>22.314.360/****-**</t>
+        </is>
+      </c>
+      <c r="D1242" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de solução de e-mails para até 20 (vinte) caixas de e-mail institucionais, padronizadas com domínio próprio (@catunda.ce.gov.br), incluindo ferramentas integradas de produtividade e colaboração, como editor de texto, planilhas, apresentações, armazenamento em nuvem, videoconferências, calendário compartilhado e demais recursos de gestão colaborativa</t>
+        </is>
+      </c>
+      <c r="E1242" s="4" t="inlineStr">
+        <is>
+          <t>R$ 23.340,00</t>
+        </is>
+      </c>
+      <c r="F1242" s="4" t="inlineStr">
+        <is>
+          <t>16/12/2024</t>
+        </is>
+      </c>
+      <c r="G1242" s="4" t="inlineStr">
+        <is>
+          <t>16/12/2025</t>
+        </is>
+      </c>
+      <c r="H1242" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1242" s="4" t="inlineStr">
+        <is>
+          <t>16/12/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1243" ht="8" customHeight="1"/>
+    <row r="1244" ht="18" customHeight="1">
+      <c r="A1244" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1244" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1244" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1244" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1244" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1244" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1244" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1244" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1244" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1245" ht="15" customHeight="1">
+      <c r="A1245" s="4" t="inlineStr">
+        <is>
+          <t>202412050001/2024</t>
+        </is>
+      </c>
+      <c r="B1245" s="4" t="inlineStr">
+        <is>
+          <t>CONSTRUVASP CONSTRUÇÕES &amp; SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1245" s="4" t="inlineStr">
+        <is>
+          <t>50.484.244/****-**</t>
+        </is>
+      </c>
+      <c r="D1245" s="4" t="inlineStr">
+        <is>
+          <t>Construção de vestiários para modernização do ginásio poliesportivo na sede do município de Catunda-CE, conforme CV 945345/2023 / PT 1088612-99</t>
+        </is>
+      </c>
+      <c r="E1245" s="4" t="inlineStr">
+        <is>
+          <t>R$ 210.741,50</t>
+        </is>
+      </c>
+      <c r="F1245" s="4" t="inlineStr">
+        <is>
+          <t>05/12/2024</t>
+        </is>
+      </c>
+      <c r="G1245" s="4" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="H1245" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1245" s="4" t="inlineStr">
+        <is>
+          <t>05/12/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1246" ht="8" customHeight="1"/>
+    <row r="1247" ht="18" customHeight="1">
+      <c r="A1247" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1247" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1247" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1247" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1247" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1247" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1247" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1247" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1247" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1248" ht="15" customHeight="1">
+      <c r="A1248" s="4" t="inlineStr">
+        <is>
+          <t>202411210003/2024</t>
+        </is>
+      </c>
+      <c r="B1248" s="4" t="inlineStr">
+        <is>
+          <t>MANOEL PERCOSSI ROMAO FILHO - ME</t>
+        </is>
+      </c>
+      <c r="C1248" s="4" t="inlineStr">
+        <is>
+          <t>13.324.940/****-**</t>
+        </is>
+      </c>
+      <c r="D1248" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços especializados em assessoria e consultoria na área de controle interno, junto à Secretaria de Agricultura e Meio Ambiente do município de Catunda</t>
+        </is>
+      </c>
+      <c r="E1248" s="4" t="inlineStr">
+        <is>
+          <t>R$ 27.000,00</t>
+        </is>
+      </c>
+      <c r="F1248" s="4" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="G1248" s="4" t="inlineStr">
+        <is>
+          <t>21/11/2025</t>
+        </is>
+      </c>
+      <c r="H1248" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1248" s="4" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1249" ht="8" customHeight="1"/>
+    <row r="1250" ht="18" customHeight="1">
+      <c r="A1250" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1250" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1250" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1250" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1250" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1250" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1250" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1250" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1250" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1251" ht="15" customHeight="1">
+      <c r="A1251" s="4" t="inlineStr">
+        <is>
+          <t>202411210003/2024</t>
+        </is>
+      </c>
+      <c r="B1251" s="4" t="inlineStr">
+        <is>
+          <t>MANOEL PERCOSSI ROMAO FILHO</t>
+        </is>
+      </c>
+      <c r="C1251" s="4" t="inlineStr">
+        <is>
+          <t>13.324.940/****-**</t>
+        </is>
+      </c>
+      <c r="D1251" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços especializados em assessoria e consultoria na área de controle interno, junto à Secretaria de Agricultura e Meio Ambiente do município de Catunda</t>
+        </is>
+      </c>
+      <c r="E1251" s="4" t="inlineStr">
+        <is>
+          <t>R$ 27.000,00</t>
+        </is>
+      </c>
+      <c r="F1251" s="4" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="G1251" s="4" t="inlineStr">
+        <is>
+          <t>21/11/2025</t>
+        </is>
+      </c>
+      <c r="H1251" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1251" s="4" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1252" ht="8" customHeight="1"/>
+    <row r="1253" ht="18" customHeight="1">
+      <c r="A1253" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1253" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1253" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1253" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1253" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1253" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1253" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1253" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1253" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1254" ht="15" customHeight="1">
+      <c r="A1254" s="4" t="inlineStr">
+        <is>
+          <t>202411210002/2024</t>
+        </is>
+      </c>
+      <c r="B1254" s="4" t="inlineStr">
+        <is>
+          <t>MANOEL PERCOSSI ROMAO FILHO - ME</t>
+        </is>
+      </c>
+      <c r="C1254" s="4" t="inlineStr">
+        <is>
+          <t>13.324.940/****-**</t>
+        </is>
+      </c>
+      <c r="D1254" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços especializados em assessoria e consultoria na área de controle interno, junto à Secretaria de Cultura do município de Catunda</t>
+        </is>
+      </c>
+      <c r="E1254" s="4" t="inlineStr">
+        <is>
+          <t>R$ 24.000,00</t>
+        </is>
+      </c>
+      <c r="F1254" s="4" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="G1254" s="4" t="inlineStr">
+        <is>
+          <t>21/11/2025</t>
+        </is>
+      </c>
+      <c r="H1254" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1254" s="4" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1255" ht="8" customHeight="1"/>
+    <row r="1256" ht="18" customHeight="1">
+      <c r="A1256" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1256" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1256" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1256" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1256" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1256" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1256" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1256" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1256" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1257" ht="15" customHeight="1">
+      <c r="A1257" s="4" t="inlineStr">
+        <is>
+          <t>202411210002/2024</t>
+        </is>
+      </c>
+      <c r="B1257" s="4" t="inlineStr">
+        <is>
+          <t>MANOEL PERCOSSI ROMAO FILHO</t>
+        </is>
+      </c>
+      <c r="C1257" s="4" t="inlineStr">
+        <is>
+          <t>13.324.940/****-**</t>
+        </is>
+      </c>
+      <c r="D1257" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços especializados em assessoria e consultoria na área de controle interno, junto à Secretaria de Cultura do município de Catunda</t>
+        </is>
+      </c>
+      <c r="E1257" s="4" t="inlineStr">
+        <is>
+          <t>R$ 24.000,00</t>
+        </is>
+      </c>
+      <c r="F1257" s="4" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="G1257" s="4" t="inlineStr">
+        <is>
+          <t>21/11/2025</t>
+        </is>
+      </c>
+      <c r="H1257" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1257" s="4" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1258" ht="8" customHeight="1"/>
+    <row r="1259" ht="18" customHeight="1">
+      <c r="A1259" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1259" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1259" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1259" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1259" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1259" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1259" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1259" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1259" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1260" ht="15" customHeight="1">
+      <c r="A1260" s="4" t="inlineStr">
+        <is>
+          <t>202411210001/2024</t>
+        </is>
+      </c>
+      <c r="B1260" s="4" t="inlineStr">
+        <is>
+          <t>MANOEL PERCOSSI ROMAO FILHO</t>
+        </is>
+      </c>
+      <c r="C1260" s="4" t="inlineStr">
+        <is>
+          <t>13.324.940/****-**</t>
+        </is>
+      </c>
+      <c r="D1260" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços especializados em assessoria e consultoria na área de controle interno, junto à Secretaria de Obras e Serviços Públicos do município de Catunda</t>
+        </is>
+      </c>
+      <c r="E1260" s="4" t="inlineStr">
+        <is>
+          <t>R$ 27.000,00</t>
+        </is>
+      </c>
+      <c r="F1260" s="4" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="G1260" s="4" t="inlineStr">
+        <is>
+          <t>21/11/2025</t>
+        </is>
+      </c>
+      <c r="H1260" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1260" s="4" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1261" ht="8" customHeight="1"/>
+    <row r="1262" ht="18" customHeight="1">
+      <c r="A1262" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1262" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1262" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1262" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1262" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1262" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1262" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1262" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1262" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1263" ht="15" customHeight="1">
+      <c r="A1263" s="4" t="inlineStr">
+        <is>
+          <t>202411210001/2024</t>
+        </is>
+      </c>
+      <c r="B1263" s="4" t="inlineStr">
+        <is>
+          <t>MANOEL PERCOSSI ROMAO FILHO - ME</t>
+        </is>
+      </c>
+      <c r="C1263" s="4" t="inlineStr">
+        <is>
+          <t>13.324.940/****-**</t>
+        </is>
+      </c>
+      <c r="D1263" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços especializados em assessoria e consultoria na área de controle interno, junto à Secretaria de Obras e Serviços Públicos do município de Catunda</t>
+        </is>
+      </c>
+      <c r="E1263" s="4" t="inlineStr">
+        <is>
+          <t>R$ 27.000,00</t>
+        </is>
+      </c>
+      <c r="F1263" s="4" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="G1263" s="4" t="inlineStr">
+        <is>
+          <t>21/11/2025</t>
+        </is>
+      </c>
+      <c r="H1263" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1263" s="4" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1264" ht="8" customHeight="1"/>
+    <row r="1265" ht="18" customHeight="1">
+      <c r="A1265" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1265" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1265" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1265" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1265" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1265" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1265" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1265" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1265" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1266" ht="15" customHeight="1">
+      <c r="A1266" s="4" t="inlineStr">
+        <is>
+          <t>202411190004/2024</t>
+        </is>
+      </c>
+      <c r="B1266" s="4" t="inlineStr">
+        <is>
+          <t>MANOEL PERCOSSI ROMAO FILHO</t>
+        </is>
+      </c>
+      <c r="C1266" s="4" t="inlineStr">
+        <is>
+          <t>13.324.940/****-**</t>
+        </is>
+      </c>
+      <c r="D1266" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços especializados em assessoria e consultoria na área de controle interno, junto à Secretaria do Trabalho, Desenvolvimento Social e Segurança Alimentar do município de Catunda.</t>
+        </is>
+      </c>
+      <c r="E1266" s="4" t="inlineStr">
+        <is>
+          <t>R$ 30.000,00</t>
+        </is>
+      </c>
+      <c r="F1266" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="G1266" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2025</t>
+        </is>
+      </c>
+      <c r="H1266" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1266" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1267" ht="8" customHeight="1"/>
+    <row r="1268" ht="18" customHeight="1">
+      <c r="A1268" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1268" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1268" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1268" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1268" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1268" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1268" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1268" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1268" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1269" ht="15" customHeight="1">
+      <c r="A1269" s="4" t="inlineStr">
+        <is>
+          <t>202411190004/2024</t>
+        </is>
+      </c>
+      <c r="B1269" s="4" t="inlineStr">
+        <is>
+          <t>MANOEL PERCOSSI ROMAO FILHO - ME</t>
+        </is>
+      </c>
+      <c r="C1269" s="4" t="inlineStr">
+        <is>
+          <t>13.324.940/****-**</t>
+        </is>
+      </c>
+      <c r="D1269" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços especializados em assessoria e consultoria na área de controle interno, junto à Secretaria do Trabalho, Desenvolvimento Social e Segurança Alimentar do município de Catunda.</t>
+        </is>
+      </c>
+      <c r="E1269" s="4" t="inlineStr">
+        <is>
+          <t>R$ 30.000,00</t>
+        </is>
+      </c>
+      <c r="F1269" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="G1269" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2025</t>
+        </is>
+      </c>
+      <c r="H1269" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1269" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1270" ht="8" customHeight="1"/>
+    <row r="1271" ht="18" customHeight="1">
+      <c r="A1271" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1271" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1271" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1271" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1271" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1271" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1271" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1271" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1271" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1272" ht="15" customHeight="1">
+      <c r="A1272" s="4" t="inlineStr">
+        <is>
+          <t>202411190003/2024</t>
+        </is>
+      </c>
+      <c r="B1272" s="4" t="inlineStr">
+        <is>
+          <t>MANOEL PERCOSSI ROMAO FILHO - ME</t>
+        </is>
+      </c>
+      <c r="C1272" s="4" t="inlineStr">
+        <is>
+          <t>13.324.940/****-**</t>
+        </is>
+      </c>
+      <c r="D1272" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços especializados em assessoria e consultoria na área de controle interno, junto à Secretaria de Educação e Desporto do município de Catunda</t>
+        </is>
+      </c>
+      <c r="E1272" s="4" t="inlineStr">
+        <is>
+          <t>R$ 30.000,00</t>
+        </is>
+      </c>
+      <c r="F1272" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="G1272" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2025</t>
+        </is>
+      </c>
+      <c r="H1272" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1272" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1273" ht="8" customHeight="1"/>
+    <row r="1274" ht="18" customHeight="1">
+      <c r="A1274" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1274" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1274" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1274" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1274" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1274" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1274" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1274" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1274" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1275" ht="15" customHeight="1">
+      <c r="A1275" s="4" t="inlineStr">
+        <is>
+          <t>202411190003/2024</t>
+        </is>
+      </c>
+      <c r="B1275" s="4" t="inlineStr">
+        <is>
+          <t>MANOEL PERCOSSI ROMAO FILHO</t>
+        </is>
+      </c>
+      <c r="C1275" s="4" t="inlineStr">
+        <is>
+          <t>13.324.940/****-**</t>
+        </is>
+      </c>
+      <c r="D1275" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços especializados em assessoria e consultoria na área de controle interno, junto à Secretaria de Educação e Desporto do município de Catunda</t>
+        </is>
+      </c>
+      <c r="E1275" s="4" t="inlineStr">
+        <is>
+          <t>R$ 30.000,00</t>
+        </is>
+      </c>
+      <c r="F1275" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="G1275" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2025</t>
+        </is>
+      </c>
+      <c r="H1275" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1275" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1276" ht="8" customHeight="1"/>
+    <row r="1277" ht="18" customHeight="1">
+      <c r="A1277" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1277" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1277" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1277" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1277" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1277" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1277" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1277" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1277" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1278" ht="15" customHeight="1">
+      <c r="A1278" s="4" t="inlineStr">
+        <is>
+          <t>202411190002/2024</t>
+        </is>
+      </c>
+      <c r="B1278" s="4" t="inlineStr">
+        <is>
+          <t>MANOEL PERCOSSI ROMAO FILHO</t>
+        </is>
+      </c>
+      <c r="C1278" s="4" t="inlineStr">
+        <is>
+          <t>13.324.940/****-**</t>
+        </is>
+      </c>
+      <c r="D1278" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços especializados em assessoria e consultoria na área de controle interno, junto à Secretaria de Saúde do município de Catunda</t>
+        </is>
+      </c>
+      <c r="E1278" s="4" t="inlineStr">
+        <is>
+          <t>R$ 30.000,00</t>
+        </is>
+      </c>
+      <c r="F1278" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="G1278" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2025</t>
+        </is>
+      </c>
+      <c r="H1278" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1278" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1279" ht="8" customHeight="1"/>
+    <row r="1280" ht="18" customHeight="1">
+      <c r="A1280" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1280" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1280" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1280" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1280" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1280" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1280" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1280" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1280" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1281" ht="15" customHeight="1">
+      <c r="A1281" s="4" t="inlineStr">
+        <is>
+          <t>202411190002/2024</t>
+        </is>
+      </c>
+      <c r="B1281" s="4" t="inlineStr">
+        <is>
+          <t>MANOEL PERCOSSI ROMAO FILHO - ME</t>
+        </is>
+      </c>
+      <c r="C1281" s="4" t="inlineStr">
+        <is>
+          <t>13.324.940/****-**</t>
+        </is>
+      </c>
+      <c r="D1281" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços especializados em assessoria e consultoria na área de controle interno, junto à Secretaria de Saúde do município de Catunda</t>
+        </is>
+      </c>
+      <c r="E1281" s="4" t="inlineStr">
+        <is>
+          <t>R$ 30.000,00</t>
+        </is>
+      </c>
+      <c r="F1281" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="G1281" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2025</t>
+        </is>
+      </c>
+      <c r="H1281" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1281" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1282" ht="8" customHeight="1"/>
+    <row r="1283" ht="18" customHeight="1">
+      <c r="A1283" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1283" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1283" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1283" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1283" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1283" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1283" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1283" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1283" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1284" ht="15" customHeight="1">
+      <c r="A1284" s="4" t="inlineStr">
+        <is>
+          <t>202411190001/2024</t>
+        </is>
+      </c>
+      <c r="B1284" s="4" t="inlineStr">
+        <is>
+          <t>MANOEL PERCOSSI ROMAO FILHO</t>
+        </is>
+      </c>
+      <c r="C1284" s="4" t="inlineStr">
+        <is>
+          <t>13.324.940/****-**</t>
+        </is>
+      </c>
+      <c r="D1284" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços especializados em assessoria e consultoria na área de controle interno, junto à Secretaria de Planejamento, Administração e Finanças do município de Catunda.</t>
+        </is>
+      </c>
+      <c r="E1284" s="4" t="inlineStr">
+        <is>
+          <t>R$ 30.000,00</t>
+        </is>
+      </c>
+      <c r="F1284" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="G1284" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2025</t>
+        </is>
+      </c>
+      <c r="H1284" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1284" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1285" ht="8" customHeight="1"/>
+    <row r="1286" ht="18" customHeight="1">
+      <c r="A1286" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1286" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1286" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1286" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1286" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1286" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1286" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1286" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1286" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1287" ht="15" customHeight="1">
+      <c r="A1287" s="4" t="inlineStr">
+        <is>
+          <t>202411190001/2024</t>
+        </is>
+      </c>
+      <c r="B1287" s="4" t="inlineStr">
+        <is>
+          <t>MANOEL PERCOSSI ROMAO FILHO - ME</t>
+        </is>
+      </c>
+      <c r="C1287" s="4" t="inlineStr">
+        <is>
+          <t>13.324.940/****-**</t>
+        </is>
+      </c>
+      <c r="D1287" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços especializados em assessoria e consultoria na área de controle interno, junto à Secretaria de Planejamento, Administração e Finanças do município de Catunda.</t>
+        </is>
+      </c>
+      <c r="E1287" s="4" t="inlineStr">
+        <is>
+          <t>R$ 30.000,00</t>
+        </is>
+      </c>
+      <c r="F1287" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="G1287" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2025</t>
+        </is>
+      </c>
+      <c r="H1287" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1287" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1288" ht="8" customHeight="1"/>
+    <row r="1289" ht="18" customHeight="1">
+      <c r="A1289" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1289" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1289" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1289" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1289" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1289" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1289" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1289" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1289" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1290" ht="15" customHeight="1">
+      <c r="A1290" s="4" t="inlineStr">
+        <is>
+          <t>202411140001/2024</t>
+        </is>
+      </c>
+      <c r="B1290" s="4" t="inlineStr">
+        <is>
+          <t>INNOVA EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1290" s="4" t="inlineStr">
+        <is>
+          <t>26.615.647/****-**</t>
+        </is>
+      </c>
+      <c r="D1290" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de móveis, equipamentos e demais materiais para atender a demanda da Secretaria do Trabalho, Desenvolvimento Social e Segurança Alimentar.</t>
+        </is>
+      </c>
+      <c r="E1290" s="4" t="inlineStr">
+        <is>
+          <t>R$ 38.642,00</t>
+        </is>
+      </c>
+      <c r="F1290" s="4" t="inlineStr">
+        <is>
+          <t>14/11/2024</t>
+        </is>
+      </c>
+      <c r="G1290" s="4" t="inlineStr">
+        <is>
+          <t>14/11/2025</t>
+        </is>
+      </c>
+      <c r="H1290" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1290" s="4" t="inlineStr">
+        <is>
+          <t>14/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1291" ht="8" customHeight="1"/>
+    <row r="1292" ht="18" customHeight="1">
+      <c r="A1292" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1292" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1292" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1292" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1292" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1292" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1292" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1292" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1292" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1293" ht="15" customHeight="1">
+      <c r="A1293" s="4" t="inlineStr">
+        <is>
+          <t>202411140001/2024</t>
+        </is>
+      </c>
+      <c r="B1293" s="4" t="inlineStr">
+        <is>
+          <t>NNOVA EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1293" s="4" t="inlineStr">
+        <is>
+          <t>26.615.647/****-**</t>
+        </is>
+      </c>
+      <c r="D1293" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de móveis, equipamentos e demais materiais para atender a demanda da Secretaria do Trabalho, Desenvolvimento Social e Segurança Alimentar.</t>
+        </is>
+      </c>
+      <c r="E1293" s="4" t="inlineStr">
+        <is>
+          <t>R$ 38.642,00</t>
+        </is>
+      </c>
+      <c r="F1293" s="4" t="inlineStr">
+        <is>
+          <t>14/11/2024</t>
+        </is>
+      </c>
+      <c r="G1293" s="4" t="inlineStr">
+        <is>
+          <t>14/11/2025</t>
+        </is>
+      </c>
+      <c r="H1293" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1293" s="4" t="inlineStr">
+        <is>
+          <t>14/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1294" ht="8" customHeight="1"/>
+    <row r="1295" ht="18" customHeight="1">
+      <c r="A1295" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1295" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1295" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1295" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1295" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1295" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1295" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1295" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1295" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1296" ht="15" customHeight="1">
+      <c r="A1296" s="4" t="inlineStr">
+        <is>
+          <t>202411130001/2024</t>
+        </is>
+      </c>
+      <c r="B1296" s="4" t="inlineStr">
+        <is>
+          <t>TRES REIS CONSTRUCOES E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1296" s="4" t="inlineStr">
+        <is>
+          <t>48.639.332/****-**</t>
+        </is>
+      </c>
+      <c r="D1296" s="4" t="inlineStr">
+        <is>
+          <t>Execução dos serviços de construção de uma sala de aula na Escola de Tempo Integral Padre Aragão, na Localidade de Catuana, no município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1296" s="4" t="inlineStr">
+        <is>
+          <t>R$ 99.467,78</t>
+        </is>
+      </c>
+      <c r="F1296" s="4" t="inlineStr">
+        <is>
+          <t>13/11/2024</t>
+        </is>
+      </c>
+      <c r="G1296" s="4" t="inlineStr">
+        <is>
+          <t>13/11/2025</t>
+        </is>
+      </c>
+      <c r="H1296" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1296" s="4" t="inlineStr">
+        <is>
+          <t>13/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1297" ht="8" customHeight="1"/>
+    <row r="1298" ht="18" customHeight="1">
+      <c r="A1298" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1298" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1298" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1298" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1298" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1298" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1298" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1298" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1298" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1299" ht="15" customHeight="1">
+      <c r="A1299" s="4" t="inlineStr">
+        <is>
+          <t>202411130001/2024</t>
+        </is>
+      </c>
+      <c r="B1299" s="4" t="inlineStr">
+        <is>
+          <t>TRES REIS CONSTRUCOES E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1299" s="4" t="inlineStr">
+        <is>
+          <t>48.639.332/****-**</t>
+        </is>
+      </c>
+      <c r="D1299" s="4" t="inlineStr">
+        <is>
+          <t>Execução dos serviços de construção de uma sala de aula na Escola de Tempo Integral Padre Aragão, na Localidade de Catuana, no município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1299" s="4" t="inlineStr">
+        <is>
+          <t>R$ 99.467,78</t>
+        </is>
+      </c>
+      <c r="F1299" s="4" t="inlineStr">
+        <is>
+          <t>13/11/2024</t>
+        </is>
+      </c>
+      <c r="G1299" s="4" t="inlineStr">
+        <is>
+          <t>13/11/2025</t>
+        </is>
+      </c>
+      <c r="H1299" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1299" s="4" t="inlineStr">
+        <is>
+          <t>13/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1300" ht="8" customHeight="1"/>
+    <row r="1301" ht="18" customHeight="1">
+      <c r="A1301" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1301" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1301" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1301" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1301" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1301" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1301" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1301" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1301" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1302" ht="15" customHeight="1">
+      <c r="A1302" s="4" t="inlineStr">
+        <is>
+          <t>202409090001/2024</t>
+        </is>
+      </c>
+      <c r="B1302" s="4" t="inlineStr">
+        <is>
+          <t>E M SOUSA COMERCIO E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1302" s="4" t="inlineStr">
+        <is>
+          <t>40.750.964/****-**</t>
+        </is>
+      </c>
+      <c r="D1302" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de parque infantil, confeccionado em madeira tipo eucalipto tratado, a ser fornecido no município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1302" s="4" t="inlineStr">
+        <is>
+          <t>R$ 16.315,00</t>
+        </is>
+      </c>
+      <c r="F1302" s="4" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+      <c r="G1302" s="4" t="inlineStr">
+        <is>
+          <t>08/12/2024</t>
+        </is>
+      </c>
+      <c r="H1302" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1302" s="4" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1303" ht="8" customHeight="1"/>
+    <row r="1304" ht="18" customHeight="1">
+      <c r="A1304" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1304" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1304" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1304" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1304" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1304" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1304" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1304" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1304" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1305" ht="15" customHeight="1">
+      <c r="A1305" s="4" t="inlineStr">
+        <is>
+          <t>202409090001/2024</t>
+        </is>
+      </c>
+      <c r="B1305" s="4" t="inlineStr">
+        <is>
+          <t>E M SOUSA COMERCIO E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1305" s="4" t="inlineStr">
+        <is>
+          <t>40.750.964/****-**</t>
+        </is>
+      </c>
+      <c r="D1305" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de parque infantil, confeccionado em madeira tipo eucalipto tratado, a ser fornecido no município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1305" s="4" t="inlineStr">
+        <is>
+          <t>R$ 16.315,00</t>
+        </is>
+      </c>
+      <c r="F1305" s="4" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+      <c r="G1305" s="4" t="inlineStr">
+        <is>
+          <t>08/12/2024</t>
+        </is>
+      </c>
+      <c r="H1305" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1305" s="4" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1306" ht="8" customHeight="1"/>
+    <row r="1307" ht="18" customHeight="1">
+      <c r="A1307" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1307" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1307" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1307" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1307" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1307" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1307" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1307" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1307" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1308" ht="15" customHeight="1">
+      <c r="A1308" s="4" t="inlineStr">
+        <is>
+          <t>202409030001/2024</t>
+        </is>
+      </c>
+      <c r="B1308" s="4" t="inlineStr">
+        <is>
+          <t>NOVERGA CONSTRUCOES E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1308" s="4" t="inlineStr">
+        <is>
+          <t>49.784.187/****-**</t>
+        </is>
+      </c>
+      <c r="D1308" s="4" t="inlineStr">
+        <is>
+          <t>Construção de duas passagens molhadas na localidade de Entre Montes, na zona rural do município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1308" s="4" t="inlineStr">
+        <is>
+          <t>R$ 652.952,00</t>
+        </is>
+      </c>
+      <c r="F1308" s="4" t="inlineStr">
+        <is>
+          <t>03/09/2024</t>
+        </is>
+      </c>
+      <c r="G1308" s="4" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="H1308" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1308" s="4" t="inlineStr">
+        <is>
+          <t>03/09/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1309" ht="8" customHeight="1"/>
+    <row r="1310" ht="18" customHeight="1">
+      <c r="A1310" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1310" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1310" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1310" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1310" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1310" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1310" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1310" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1310" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1311" ht="15" customHeight="1">
+      <c r="A1311" s="4" t="inlineStr">
+        <is>
+          <t>202409020001/2024</t>
+        </is>
+      </c>
+      <c r="B1311" s="4" t="inlineStr">
+        <is>
+          <t>IRMAOS GONDIM DISTRIBUIDORA DE GAS E AGUA LTDA</t>
+        </is>
+      </c>
+      <c r="C1311" s="4" t="inlineStr">
+        <is>
+          <t>16.526.331/****-**</t>
+        </is>
+      </c>
+      <c r="D1311" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de gás liquefeito de petróleo (GLP), botijão de 13 kg, destinados a Secretaria de Educação e Desporto do município de Catunda/CE</t>
+        </is>
+      </c>
+      <c r="E1311" s="4" t="inlineStr">
+        <is>
+          <t>R$ 57.200,00</t>
+        </is>
+      </c>
+      <c r="F1311" s="4" t="inlineStr">
+        <is>
+          <t>02/09/2024</t>
+        </is>
+      </c>
+      <c r="G1311" s="4" t="inlineStr">
+        <is>
+          <t>02/09/2025</t>
+        </is>
+      </c>
+      <c r="H1311" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1311" s="4" t="inlineStr">
+        <is>
+          <t>09/04/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1312" ht="8" customHeight="1"/>
+    <row r="1313" ht="18" customHeight="1">
+      <c r="A1313" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1313" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1313" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1313" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1313" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1313" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1313" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1313" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1313" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1314" ht="15" customHeight="1">
+      <c r="A1314" s="4" t="inlineStr">
+        <is>
+          <t>202409020001/2024</t>
+        </is>
+      </c>
+      <c r="B1314" s="4" t="inlineStr">
+        <is>
+          <t>IRMAOS GONDIM DISTRIBUIDORA DE GAS E AGUA LTDA</t>
+        </is>
+      </c>
+      <c r="C1314" s="4" t="inlineStr">
+        <is>
+          <t>16.526.331/****-**</t>
+        </is>
+      </c>
+      <c r="D1314" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de gás liquefeito de petróleo (GLP), botijão de 13 kg, destinados a Secretaria de Educação e Desporto do município de Catunda/CE</t>
+        </is>
+      </c>
+      <c r="E1314" s="4" t="inlineStr">
+        <is>
+          <t>R$ 57.200,00</t>
+        </is>
+      </c>
+      <c r="F1314" s="4" t="inlineStr">
+        <is>
+          <t>02/09/2024</t>
+        </is>
+      </c>
+      <c r="G1314" s="4" t="inlineStr">
+        <is>
+          <t>02/09/2025</t>
+        </is>
+      </c>
+      <c r="H1314" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1314" s="4" t="inlineStr">
+        <is>
+          <t>02/09/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1315" ht="8" customHeight="1"/>
+    <row r="1316" ht="18" customHeight="1">
+      <c r="A1316" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1316" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1316" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1316" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1316" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1316" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1316" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1316" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1316" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1317" ht="15" customHeight="1">
+      <c r="A1317" s="4" t="inlineStr">
+        <is>
+          <t>202408280001/2024</t>
+        </is>
+      </c>
+      <c r="B1317" s="4" t="inlineStr">
+        <is>
+          <t>TRES REIS CONSTRUCOES E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1317" s="4" t="inlineStr">
+        <is>
+          <t>48.639.332/****-**</t>
+        </is>
+      </c>
+      <c r="D1317" s="4" t="inlineStr">
+        <is>
+          <t>Execução dos serviços de retirada de grama sintética antiga e colocação de uma nova grama sintética na Areninha do município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1317" s="4" t="inlineStr">
+        <is>
+          <t>R$ 108.521,92</t>
+        </is>
+      </c>
+      <c r="F1317" s="4" t="inlineStr">
+        <is>
+          <t>28/08/2024</t>
+        </is>
+      </c>
+      <c r="G1317" s="4" t="inlineStr">
+        <is>
+          <t>27/09/2024</t>
+        </is>
+      </c>
+      <c r="H1317" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1317" s="4" t="inlineStr">
+        <is>
+          <t>28/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1318" ht="8" customHeight="1"/>
+    <row r="1319" ht="18" customHeight="1">
+      <c r="A1319" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1319" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1319" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1319" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1319" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1319" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1319" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1319" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1319" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1320" ht="15" customHeight="1">
+      <c r="A1320" s="4" t="inlineStr">
+        <is>
+          <t>202408280001/2024</t>
+        </is>
+      </c>
+      <c r="B1320" s="4" t="inlineStr">
+        <is>
+          <t>TRES REIS CONSTRUCOES E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1320" s="4" t="inlineStr">
+        <is>
+          <t>48.639.332/****-**</t>
+        </is>
+      </c>
+      <c r="D1320" s="4" t="inlineStr">
+        <is>
+          <t>Execução dos serviços de retirada de grama sintética antiga e colocação de uma nova grama sintética na Areninha do município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1320" s="4" t="inlineStr">
+        <is>
+          <t>R$ 108.521,92</t>
+        </is>
+      </c>
+      <c r="F1320" s="4" t="inlineStr">
+        <is>
+          <t>28/08/2024</t>
+        </is>
+      </c>
+      <c r="G1320" s="4" t="inlineStr">
+        <is>
+          <t>27/09/2024</t>
+        </is>
+      </c>
+      <c r="H1320" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1320" s="4" t="inlineStr">
+        <is>
+          <t>28/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1321" ht="8" customHeight="1"/>
+    <row r="1322" ht="18" customHeight="1">
+      <c r="A1322" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1322" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1322" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1322" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1322" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1322" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1322" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1322" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1322" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1323" ht="15" customHeight="1">
+      <c r="A1323" s="4" t="inlineStr">
+        <is>
+          <t>202408200001/2024</t>
+        </is>
+      </c>
+      <c r="B1323" s="4" t="inlineStr">
+        <is>
+          <t>M5 CONSTRUTORA &amp; SERVIÇOS URBANOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1323" s="4" t="inlineStr">
+        <is>
+          <t>25.234.497/****-**</t>
+        </is>
+      </c>
+      <c r="D1323" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa para prestação de serviço de coleta, transporte e incineração de resíduos sépticos (lixo hospitalar) provenientes da rede pública municipal de saúde de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1323" s="4" t="inlineStr">
+        <is>
+          <t>R$ 52.335,60</t>
+        </is>
+      </c>
+      <c r="F1323" s="4" t="inlineStr">
+        <is>
+          <t>20/08/2024</t>
+        </is>
+      </c>
+      <c r="G1323" s="4" t="inlineStr">
+        <is>
+          <t>20/08/2025</t>
+        </is>
+      </c>
+      <c r="H1323" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1323" s="4" t="inlineStr">
+        <is>
+          <t>20/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1324" ht="8" customHeight="1"/>
+    <row r="1325" ht="18" customHeight="1">
+      <c r="A1325" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1325" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1325" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1325" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1325" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1325" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1325" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1325" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1325" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1326" ht="15" customHeight="1">
+      <c r="A1326" s="4" t="inlineStr">
+        <is>
+          <t>202408200001/2024</t>
+        </is>
+      </c>
+      <c r="B1326" s="4" t="inlineStr">
+        <is>
+          <t>M5 CONSTRUTORA &amp; SERVIÇOS URBANOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1326" s="4" t="inlineStr">
+        <is>
+          <t>25.234.497/****-**</t>
+        </is>
+      </c>
+      <c r="D1326" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa para prestação de serviço de coleta, transporte e incineração de resíduos sépticos (lixo hospitalar) provenientes da rede pública municipal de saúde de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1326" s="4" t="inlineStr">
+        <is>
+          <t>R$ 52.335,60</t>
+        </is>
+      </c>
+      <c r="F1326" s="4" t="inlineStr">
+        <is>
+          <t>20/08/2024</t>
+        </is>
+      </c>
+      <c r="G1326" s="4" t="inlineStr">
+        <is>
+          <t>20/08/2025</t>
+        </is>
+      </c>
+      <c r="H1326" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1326" s="4" t="inlineStr">
+        <is>
+          <t>20/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1327" ht="8" customHeight="1"/>
+    <row r="1328" ht="18" customHeight="1">
+      <c r="A1328" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1328" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1328" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1328" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1328" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1328" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1328" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1328" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1328" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1329" ht="15" customHeight="1">
+      <c r="A1329" s="4" t="inlineStr">
+        <is>
+          <t>202408190001/2024</t>
+        </is>
+      </c>
+      <c r="B1329" s="4" t="inlineStr">
+        <is>
+          <t>CONSTRUVASP CONSTRUÇÕES &amp; SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1329" s="4" t="inlineStr">
+        <is>
+          <t>50.484.244/****-**</t>
+        </is>
+      </c>
+      <c r="D1329" s="4" t="inlineStr">
+        <is>
+          <t>Construção de Minis Areninhas no Distrito de Vidéo e Distrito de Paraíso no município de Catunda</t>
+        </is>
+      </c>
+      <c r="E1329" s="4" t="inlineStr">
+        <is>
+          <t>R$ 773.870,17</t>
+        </is>
+      </c>
+      <c r="F1329" s="4" t="inlineStr">
+        <is>
+          <t>19/08/2024</t>
+        </is>
+      </c>
+      <c r="G1329" s="4" t="inlineStr">
+        <is>
+          <t>16/01/2025</t>
+        </is>
+      </c>
+      <c r="H1329" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1329" s="4" t="inlineStr">
+        <is>
+          <t>19/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1330" ht="8" customHeight="1"/>
+    <row r="1331" ht="18" customHeight="1">
+      <c r="A1331" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1331" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1331" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1331" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1331" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1331" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1331" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1331" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1331" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1332" ht="15" customHeight="1">
+      <c r="A1332" s="4" t="inlineStr">
+        <is>
+          <t>202408190001/2024</t>
+        </is>
+      </c>
+      <c r="B1332" s="4" t="inlineStr">
+        <is>
+          <t>CONSTRUVASP CONSTRUÇÕES &amp; SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1332" s="4" t="inlineStr">
+        <is>
+          <t>50.484.244/****-**</t>
+        </is>
+      </c>
+      <c r="D1332" s="4" t="inlineStr">
+        <is>
+          <t>Construção de Minis Areninhas no Distrito de Vidéo e Distrito de Paraíso no município de Catunda</t>
+        </is>
+      </c>
+      <c r="E1332" s="4" t="inlineStr">
+        <is>
+          <t>R$ 773.870,17</t>
+        </is>
+      </c>
+      <c r="F1332" s="4" t="inlineStr">
+        <is>
+          <t>19/08/2024</t>
+        </is>
+      </c>
+      <c r="G1332" s="4" t="inlineStr">
+        <is>
+          <t>16/01/2025</t>
+        </is>
+      </c>
+      <c r="H1332" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1332" s="4" t="inlineStr">
+        <is>
+          <t>19/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1333" ht="8" customHeight="1"/>
+    <row r="1334" ht="18" customHeight="1">
+      <c r="A1334" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1334" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1334" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1334" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1334" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1334" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1334" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1334" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1334" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1335" ht="15" customHeight="1">
+      <c r="A1335" s="4" t="inlineStr">
+        <is>
+          <t>202408150009/2024</t>
+        </is>
+      </c>
+      <c r="B1335" s="4" t="inlineStr">
+        <is>
+          <t>J D FRANCA VESTUARIO</t>
+        </is>
+      </c>
+      <c r="C1335" s="4" t="inlineStr">
+        <is>
+          <t>33.148.288/****-**</t>
+        </is>
+      </c>
+      <c r="D1335" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de fardamento escolar destinado à rede municipal de ensino do município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1335" s="4" t="inlineStr">
+        <is>
+          <t>R$ 106.996,65</t>
+        </is>
+      </c>
+      <c r="F1335" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+      <c r="G1335" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2025</t>
+        </is>
+      </c>
+      <c r="H1335" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1335" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1336" ht="8" customHeight="1"/>
+    <row r="1337" ht="18" customHeight="1">
+      <c r="A1337" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1337" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1337" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1337" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1337" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1337" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1337" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1337" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1337" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1338" ht="15" customHeight="1">
+      <c r="A1338" s="4" t="inlineStr">
+        <is>
+          <t>202408150007/2024</t>
+        </is>
+      </c>
+      <c r="B1338" s="4" t="inlineStr">
+        <is>
+          <t>CONSULT - ASSESSORIA E CONSULTORIA LTDA</t>
+        </is>
+      </c>
+      <c r="C1338" s="4" t="inlineStr">
+        <is>
+          <t>15.243.080/****-**</t>
+        </is>
+      </c>
+      <c r="D1338" s="4" t="inlineStr">
+        <is>
+          <t>Prestação de serviços de assessoria técnica na elaboração e acompanhamento de projetos de captação de recursos, bem como suas respectivas prestações de contas, firmados com o Governo Federal e Governo Estadual, junto à Secretaria de Obras e Serviços Públicos do Município de Catunda/CE</t>
+        </is>
+      </c>
+      <c r="E1338" s="4" t="inlineStr">
+        <is>
+          <t>R$ 38.400,00</t>
+        </is>
+      </c>
+      <c r="F1338" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+      <c r="G1338" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2025</t>
+        </is>
+      </c>
+      <c r="H1338" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1338" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1339" ht="8" customHeight="1"/>
+    <row r="1340" ht="18" customHeight="1">
+      <c r="A1340" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1340" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1340" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1340" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1340" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1340" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1340" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1340" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1340" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1341" ht="15" customHeight="1">
+      <c r="A1341" s="4" t="inlineStr">
+        <is>
+          <t>202408150007/2024</t>
+        </is>
+      </c>
+      <c r="B1341" s="4" t="inlineStr">
+        <is>
+          <t>CONSULT ASSESSORIA E CONSULTORIA EMPRESARIAL</t>
+        </is>
+      </c>
+      <c r="C1341" s="4" t="inlineStr">
+        <is>
+          <t>15.243.080/****-**</t>
+        </is>
+      </c>
+      <c r="D1341" s="4" t="inlineStr">
+        <is>
+          <t>Prestação de serviços de assessoria técnica na elaboração e acompanhamento de projetos de captação de recursos, bem como suas respectivas prestações de contas, firmados com o Governo Federal e Governo Estadual, junto à Secretaria de Obras e Serviços Públicos do Município de Catunda/CE</t>
+        </is>
+      </c>
+      <c r="E1341" s="4" t="inlineStr">
+        <is>
+          <t>R$ 38.400,00</t>
+        </is>
+      </c>
+      <c r="F1341" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+      <c r="G1341" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2025</t>
+        </is>
+      </c>
+      <c r="H1341" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1341" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1342" ht="8" customHeight="1"/>
+    <row r="1343" ht="18" customHeight="1">
+      <c r="A1343" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1343" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1343" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1343" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1343" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1343" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1343" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1343" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1343" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1344" ht="15" customHeight="1">
+      <c r="A1344" s="4" t="inlineStr">
+        <is>
+          <t>202408150006/2024</t>
+        </is>
+      </c>
+      <c r="B1344" s="4" t="inlineStr">
+        <is>
+          <t>EDUCACIONAL INDUSTRIA DE M.O.V.E.I.S LTDA</t>
+        </is>
+      </c>
+      <c r="C1344" s="4" t="inlineStr">
+        <is>
+          <t>46.500.710/****-**</t>
+        </is>
+      </c>
+      <c r="D1344" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de aparelhos de ar-condicionado, conjunto de carteiras escolares e fogões industriais destinados à Secretaria de Educação e Desporto de Catunda/CE</t>
+        </is>
+      </c>
+      <c r="E1344" s="4" t="inlineStr">
         <is>
           <t>R$ 48.000,00</t>
         </is>
       </c>
-      <c r="F935" s="4" t="inlineStr">
-[...2669 lines deleted...]
-      <c r="H1019" s="4" t="inlineStr">
+      <c r="F1344" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+      <c r="G1344" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2025</t>
+        </is>
+      </c>
+      <c r="H1344" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1019" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H1022" s="4" t="inlineStr">
+      <c r="I1344" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1345" ht="8" customHeight="1"/>
+    <row r="1346" ht="18" customHeight="1">
+      <c r="A1346" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1346" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1346" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1346" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1346" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1346" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1346" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1346" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1346" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1347" ht="15" customHeight="1">
+      <c r="A1347" s="4" t="inlineStr">
+        <is>
+          <t>202408150005/2024</t>
+        </is>
+      </c>
+      <c r="B1347" s="4" t="inlineStr">
+        <is>
+          <t>AGIL COMERCIO E DISTRIBUIDORA DE EQUIPAM</t>
+        </is>
+      </c>
+      <c r="C1347" s="4" t="inlineStr">
+        <is>
+          <t>30.607.801/****-**</t>
+        </is>
+      </c>
+      <c r="D1347" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de aparelhos de ar-condicionado, conjunto de carteiras escolares e fogões industriais destinados à Secretaria de Educação e Desporto de Catunda/CE</t>
+        </is>
+      </c>
+      <c r="E1347" s="4" t="inlineStr">
+        <is>
+          <t>R$ 7.710,00</t>
+        </is>
+      </c>
+      <c r="F1347" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+      <c r="G1347" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2025</t>
+        </is>
+      </c>
+      <c r="H1347" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1022" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H1025" s="4" t="inlineStr">
+      <c r="I1347" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1348" ht="8" customHeight="1"/>
+    <row r="1349" ht="18" customHeight="1">
+      <c r="A1349" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1349" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1349" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1349" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1349" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1349" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1349" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1349" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1349" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1350" ht="15" customHeight="1">
+      <c r="A1350" s="4" t="inlineStr">
+        <is>
+          <t>202408150004/2024</t>
+        </is>
+      </c>
+      <c r="B1350" s="4" t="inlineStr">
+        <is>
+          <t>CRISLENE JARDIM NUNES MONTEIRO</t>
+        </is>
+      </c>
+      <c r="C1350" s="4" t="inlineStr">
+        <is>
+          <t>52.603.814/****-**</t>
+        </is>
+      </c>
+      <c r="D1350" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de aparelhos de ar-condicionado, conjunto de carteiras escolares e fogões industriais destinados à Secretaria de Educação e Desporto de Catunda/CE</t>
+        </is>
+      </c>
+      <c r="E1350" s="4" t="inlineStr">
+        <is>
+          <t>R$ 28.880,00</t>
+        </is>
+      </c>
+      <c r="F1350" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+      <c r="G1350" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2025</t>
+        </is>
+      </c>
+      <c r="H1350" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1025" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H1028" s="4" t="inlineStr">
+      <c r="I1350" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1351" ht="8" customHeight="1"/>
+    <row r="1352" ht="18" customHeight="1">
+      <c r="A1352" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1352" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1352" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1352" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1352" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1352" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1352" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1352" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1352" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1353" ht="15" customHeight="1">
+      <c r="A1353" s="4" t="inlineStr">
+        <is>
+          <t>202408150003/2024</t>
+        </is>
+      </c>
+      <c r="B1353" s="4" t="inlineStr">
+        <is>
+          <t>CONSULT ASSESSORIA E CONSULTORIA EMPRESARIAL</t>
+        </is>
+      </c>
+      <c r="C1353" s="4" t="inlineStr">
+        <is>
+          <t>15.243.080/****-**</t>
+        </is>
+      </c>
+      <c r="D1353" s="4" t="inlineStr">
+        <is>
+          <t>Prestação de serviços de assessoria técnica na elaboração e acompanhamento de projetos de captação de recursos, bem como suas respectivas prestações de contas, firmados com o Governo Federal e Governo Estadual, junto à Secretaria de Saúde do Município de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E1353" s="4" t="inlineStr">
+        <is>
+          <t>R$ 37.200,00</t>
+        </is>
+      </c>
+      <c r="F1353" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+      <c r="G1353" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2025</t>
+        </is>
+      </c>
+      <c r="H1353" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1028" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H1031" s="4" t="inlineStr">
+      <c r="I1353" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1354" ht="8" customHeight="1"/>
+    <row r="1355" ht="18" customHeight="1">
+      <c r="A1355" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1355" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1355" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1355" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1355" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1355" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1355" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1355" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1355" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1356" ht="15" customHeight="1">
+      <c r="A1356" s="4" t="inlineStr">
+        <is>
+          <t>202408150003/2024</t>
+        </is>
+      </c>
+      <c r="B1356" s="4" t="inlineStr">
+        <is>
+          <t>CONSULT - ASSESSORIA E CONSULTORIA LTDA</t>
+        </is>
+      </c>
+      <c r="C1356" s="4" t="inlineStr">
+        <is>
+          <t>15.243.080/****-**</t>
+        </is>
+      </c>
+      <c r="D1356" s="4" t="inlineStr">
+        <is>
+          <t>Prestação de serviços de assessoria técnica na elaboração e acompanhamento de projetos de captação de recursos, bem como suas respectivas prestações de contas, firmados com o Governo Federal e Governo Estadual, junto à Secretaria de Saúde do Município de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E1356" s="4" t="inlineStr">
+        <is>
+          <t>R$ 37.200,00</t>
+        </is>
+      </c>
+      <c r="F1356" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+      <c r="G1356" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2025</t>
+        </is>
+      </c>
+      <c r="H1356" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1031" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H1034" s="4" t="inlineStr">
+      <c r="I1356" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1357" ht="8" customHeight="1"/>
+    <row r="1358" ht="18" customHeight="1">
+      <c r="A1358" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1358" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1358" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1358" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1358" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1358" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1358" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1358" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1358" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1359" ht="15" customHeight="1">
+      <c r="A1359" s="4" t="inlineStr">
+        <is>
+          <t>202408150002/2024</t>
+        </is>
+      </c>
+      <c r="B1359" s="4" t="inlineStr">
+        <is>
+          <t>CONSULT - ASSESSORIA E CONSULTORIA LTDA</t>
+        </is>
+      </c>
+      <c r="C1359" s="4" t="inlineStr">
+        <is>
+          <t>15.243.080/****-**</t>
+        </is>
+      </c>
+      <c r="D1359" s="4" t="inlineStr">
+        <is>
+          <t>Prestação de serviços de assessoria técnica na elaboração e acompanhamento de projetos de captação de recursos, bem como suas respectivas prestações de contas, firmados com o Governo Federal e Governo Estadual, junto à Secretaria de Educação e Desporto do Município de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E1359" s="4" t="inlineStr">
+        <is>
+          <t>R$ 38.400,00</t>
+        </is>
+      </c>
+      <c r="F1359" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+      <c r="G1359" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2025</t>
+        </is>
+      </c>
+      <c r="H1359" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1034" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H1037" s="4" t="inlineStr">
+      <c r="I1359" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1360" ht="8" customHeight="1"/>
+    <row r="1361" ht="18" customHeight="1">
+      <c r="A1361" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1361" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1361" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1361" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1361" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1361" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1361" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1361" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1361" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1362" ht="15" customHeight="1">
+      <c r="A1362" s="4" t="inlineStr">
+        <is>
+          <t>202408150002/2024</t>
+        </is>
+      </c>
+      <c r="B1362" s="4" t="inlineStr">
+        <is>
+          <t>CONSULT ASSESSORIA E CONSULTORIA EMPRESARIAL</t>
+        </is>
+      </c>
+      <c r="C1362" s="4" t="inlineStr">
+        <is>
+          <t>15.243.080/****-**</t>
+        </is>
+      </c>
+      <c r="D1362" s="4" t="inlineStr">
+        <is>
+          <t>Prestação de serviços de assessoria técnica na elaboração e acompanhamento de projetos de captação de recursos, bem como suas respectivas prestações de contas, firmados com o Governo Federal e Governo Estadual, junto à Secretaria de Educação e Desporto do Município de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E1362" s="4" t="inlineStr">
+        <is>
+          <t>R$ 38.400,00</t>
+        </is>
+      </c>
+      <c r="F1362" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+      <c r="G1362" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2025</t>
+        </is>
+      </c>
+      <c r="H1362" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1037" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H1040" s="4" t="inlineStr">
+      <c r="I1362" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1363" ht="8" customHeight="1"/>
+    <row r="1364" ht="18" customHeight="1">
+      <c r="A1364" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1364" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1364" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1364" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1364" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1364" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1364" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1364" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1364" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1365" ht="15" customHeight="1">
+      <c r="A1365" s="4" t="inlineStr">
+        <is>
+          <t>202408150001/2024</t>
+        </is>
+      </c>
+      <c r="B1365" s="4" t="inlineStr">
+        <is>
+          <t>CONSULT ASSESSORIA E CONSULTORIA EMPRESARIAL</t>
+        </is>
+      </c>
+      <c r="C1365" s="4" t="inlineStr">
+        <is>
+          <t>15.243.080/****-**</t>
+        </is>
+      </c>
+      <c r="D1365" s="4" t="inlineStr">
+        <is>
+          <t>Prestação de serviços de assessoria técnica na elaboração e acompanhamento de projetos de captação de recursos, bem como suas respectivas prestações de contas, firmados com o Governo Federal e Governo Estadual, junto à Secretaria de Planejamento, Administração e Finanças do Município de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E1365" s="4" t="inlineStr">
+        <is>
+          <t>R$ 38.400,00</t>
+        </is>
+      </c>
+      <c r="F1365" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+      <c r="G1365" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2025</t>
+        </is>
+      </c>
+      <c r="H1365" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1040" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H1043" s="4" t="inlineStr">
+      <c r="I1365" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1366" ht="8" customHeight="1"/>
+    <row r="1367" ht="18" customHeight="1">
+      <c r="A1367" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1367" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1367" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1367" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1367" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1367" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1367" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1367" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1367" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1368" ht="15" customHeight="1">
+      <c r="A1368" s="4" t="inlineStr">
+        <is>
+          <t>202408150001/2024</t>
+        </is>
+      </c>
+      <c r="B1368" s="4" t="inlineStr">
+        <is>
+          <t>CONSULT - ASSESSORIA E CONSULTORIA LTDA</t>
+        </is>
+      </c>
+      <c r="C1368" s="4" t="inlineStr">
+        <is>
+          <t>15.243.080/****-**</t>
+        </is>
+      </c>
+      <c r="D1368" s="4" t="inlineStr">
+        <is>
+          <t>Prestação de serviços de assessoria técnica na elaboração e acompanhamento de projetos de captação de recursos, bem como suas respectivas prestações de contas, firmados com o Governo Federal e Governo Estadual, junto à Secretaria de Planejamento, Administração e Finanças do Município de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E1368" s="4" t="inlineStr">
+        <is>
+          <t>R$ 38.400,00</t>
+        </is>
+      </c>
+      <c r="F1368" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+      <c r="G1368" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2025</t>
+        </is>
+      </c>
+      <c r="H1368" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1043" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H1046" s="4" t="inlineStr">
+      <c r="I1368" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1369" ht="8" customHeight="1"/>
+    <row r="1370" ht="18" customHeight="1">
+      <c r="A1370" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1370" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1370" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1370" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1370" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1370" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1370" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1370" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1370" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1371" ht="15" customHeight="1">
+      <c r="A1371" s="4" t="inlineStr">
+        <is>
+          <t>202408120001/2024</t>
+        </is>
+      </c>
+      <c r="B1371" s="4" t="inlineStr">
+        <is>
+          <t>IRMAOS GONDIM DISTRIBUIDORA DE GAS E AGUA LTDA</t>
+        </is>
+      </c>
+      <c r="C1371" s="4" t="inlineStr">
+        <is>
+          <t>16.526.331/****-**</t>
+        </is>
+      </c>
+      <c r="D1371" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de gás liquefeito de petróleo (GLP), botijão de 13 kg, destinados a Secretaria de Saúde do município de Catunda/CE</t>
+        </is>
+      </c>
+      <c r="E1371" s="4" t="inlineStr">
+        <is>
+          <t>R$ 49.500,00</t>
+        </is>
+      </c>
+      <c r="F1371" s="4" t="inlineStr">
+        <is>
+          <t>12/08/2024</t>
+        </is>
+      </c>
+      <c r="G1371" s="4" t="inlineStr">
+        <is>
+          <t>12/08/2025</t>
+        </is>
+      </c>
+      <c r="H1371" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1046" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H1049" s="4" t="inlineStr">
+      <c r="I1371" s="4" t="inlineStr">
+        <is>
+          <t>12/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1372" ht="8" customHeight="1"/>
+    <row r="1373" ht="18" customHeight="1">
+      <c r="A1373" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1373" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1373" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1373" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1373" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1373" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1373" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1373" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1373" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1374" ht="15" customHeight="1">
+      <c r="A1374" s="4" t="inlineStr">
+        <is>
+          <t>202408120001/2024</t>
+        </is>
+      </c>
+      <c r="B1374" s="4" t="inlineStr">
+        <is>
+          <t>IRMAOS GONDIM DISTRIBUIDORA DE GAS E AGUA LTDA</t>
+        </is>
+      </c>
+      <c r="C1374" s="4" t="inlineStr">
+        <is>
+          <t>16.526.331/****-**</t>
+        </is>
+      </c>
+      <c r="D1374" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de gás liquefeito de petróleo (GLP), botijão de 13 kg, destinados a Secretaria de Saúde do município de Catunda/CE</t>
+        </is>
+      </c>
+      <c r="E1374" s="4" t="inlineStr">
+        <is>
+          <t>R$ 49.500,00</t>
+        </is>
+      </c>
+      <c r="F1374" s="4" t="inlineStr">
+        <is>
+          <t>12/08/2024</t>
+        </is>
+      </c>
+      <c r="G1374" s="4" t="inlineStr">
+        <is>
+          <t>12/08/2025</t>
+        </is>
+      </c>
+      <c r="H1374" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1049" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H1052" s="4" t="inlineStr">
+      <c r="I1374" s="4" t="inlineStr">
+        <is>
+          <t>12/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1375" ht="8" customHeight="1"/>
+    <row r="1376" ht="18" customHeight="1">
+      <c r="A1376" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1376" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1376" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1376" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1376" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1376" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1376" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1376" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1376" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1377" ht="15" customHeight="1">
+      <c r="A1377" s="4" t="inlineStr">
+        <is>
+          <t>202408070001/2024</t>
+        </is>
+      </c>
+      <c r="B1377" s="4" t="inlineStr">
+        <is>
+          <t>J M X NETO CONSTRUTORA EIRELI</t>
+        </is>
+      </c>
+      <c r="C1377" s="4" t="inlineStr">
+        <is>
+          <t>36.515.420/****-**</t>
+        </is>
+      </c>
+      <c r="D1377" s="4" t="inlineStr">
+        <is>
+          <t>Execução de serviços de instalação de cercas em mourões de concreto e construção de guarita no "Lixão" na sede do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1377" s="4" t="inlineStr">
+        <is>
+          <t>R$ 104.974,38</t>
+        </is>
+      </c>
+      <c r="F1377" s="4" t="inlineStr">
+        <is>
+          <t>07/08/2024</t>
+        </is>
+      </c>
+      <c r="G1377" s="4" t="inlineStr">
+        <is>
+          <t>06/10/2024</t>
+        </is>
+      </c>
+      <c r="H1377" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1052" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H1055" s="4" t="inlineStr">
+      <c r="I1377" s="4" t="inlineStr">
+        <is>
+          <t>07/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1378" ht="8" customHeight="1"/>
+    <row r="1379" ht="18" customHeight="1">
+      <c r="A1379" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1379" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1379" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1379" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1379" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1379" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1379" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1379" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1379" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1380" ht="15" customHeight="1">
+      <c r="A1380" s="4" t="inlineStr">
+        <is>
+          <t>202408070001/2024</t>
+        </is>
+      </c>
+      <c r="B1380" s="4" t="inlineStr">
+        <is>
+          <t>J M X NETO CONSTRUTORA LTDA</t>
+        </is>
+      </c>
+      <c r="C1380" s="4" t="inlineStr">
+        <is>
+          <t>36.515.420/****-**</t>
+        </is>
+      </c>
+      <c r="D1380" s="4" t="inlineStr">
+        <is>
+          <t>Execução de serviços de instalação de cercas em mourões de concreto e construção de guarita no "Lixão" na sede do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1380" s="4" t="inlineStr">
+        <is>
+          <t>R$ 104.974,38</t>
+        </is>
+      </c>
+      <c r="F1380" s="4" t="inlineStr">
+        <is>
+          <t>07/08/2024</t>
+        </is>
+      </c>
+      <c r="G1380" s="4" t="inlineStr">
+        <is>
+          <t>06/10/2024</t>
+        </is>
+      </c>
+      <c r="H1380" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1055" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H1058" s="4" t="inlineStr">
+      <c r="I1380" s="4" t="inlineStr">
+        <is>
+          <t>07/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1381" ht="8" customHeight="1"/>
+    <row r="1382" ht="18" customHeight="1">
+      <c r="A1382" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1382" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1382" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1382" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1382" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1382" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1382" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1382" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1382" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1383" ht="15" customHeight="1">
+      <c r="A1383" s="4" t="inlineStr">
+        <is>
+          <t>202407290001/2024</t>
+        </is>
+      </c>
+      <c r="B1383" s="4" t="inlineStr">
+        <is>
+          <t>PIGALLE VEICULOS PECAS E SERVICOS LTDA.</t>
+        </is>
+      </c>
+      <c r="C1383" s="4" t="inlineStr">
+        <is>
+          <t>11.884.444/****-**</t>
+        </is>
+      </c>
+      <c r="D1383" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de dois veículos para atender a demanda da Secretaria Municipal de Saúde de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E1383" s="4" t="inlineStr">
+        <is>
+          <t>R$ 82.100,00</t>
+        </is>
+      </c>
+      <c r="F1383" s="4" t="inlineStr">
+        <is>
+          <t>29/07/2024</t>
+        </is>
+      </c>
+      <c r="G1383" s="4" t="inlineStr">
+        <is>
+          <t>29/07/2025</t>
+        </is>
+      </c>
+      <c r="H1383" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1058" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H1061" s="4" t="inlineStr">
+      <c r="I1383" s="4" t="inlineStr">
+        <is>
+          <t>29/07/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1384" ht="8" customHeight="1"/>
+    <row r="1385" ht="18" customHeight="1">
+      <c r="A1385" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1385" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1385" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1385" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1385" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1385" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1385" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1385" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1385" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1386" ht="15" customHeight="1">
+      <c r="A1386" s="4" t="inlineStr">
+        <is>
+          <t>202407010005/2024</t>
+        </is>
+      </c>
+      <c r="B1386" s="4" t="inlineStr">
+        <is>
+          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C1386" s="4" t="inlineStr">
+        <is>
+          <t>18.786.076/****-**</t>
+        </is>
+      </c>
+      <c r="D1386" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços junto à Secretaria de Saúde de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1386" s="4" t="inlineStr">
+        <is>
+          <t>R$ 42.000,00</t>
+        </is>
+      </c>
+      <c r="F1386" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+      <c r="G1386" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="H1386" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1061" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H1064" s="4" t="inlineStr">
+      <c r="I1386" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1387" ht="8" customHeight="1"/>
+    <row r="1388" ht="18" customHeight="1">
+      <c r="A1388" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1388" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1388" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1388" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1388" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1388" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1388" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1388" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1388" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1389" ht="15" customHeight="1">
+      <c r="A1389" s="4" t="inlineStr">
+        <is>
+          <t>202407010005/2024</t>
+        </is>
+      </c>
+      <c r="B1389" s="4" t="inlineStr">
+        <is>
+          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C1389" s="4" t="inlineStr">
+        <is>
+          <t>18.786.076/****-**</t>
+        </is>
+      </c>
+      <c r="D1389" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços junto à Secretaria de Saúde de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1389" s="4" t="inlineStr">
+        <is>
+          <t>R$ 42.000,00</t>
+        </is>
+      </c>
+      <c r="F1389" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+      <c r="G1389" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="H1389" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1064" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H1067" s="4" t="inlineStr">
+      <c r="I1389" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1390" ht="8" customHeight="1"/>
+    <row r="1391" ht="18" customHeight="1">
+      <c r="A1391" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1391" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1391" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1391" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1391" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1391" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1391" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1391" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1391" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1392" ht="15" customHeight="1">
+      <c r="A1392" s="4" t="inlineStr">
+        <is>
+          <t>202407010004/2024</t>
+        </is>
+      </c>
+      <c r="B1392" s="4" t="inlineStr">
+        <is>
+          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C1392" s="4" t="inlineStr">
+        <is>
+          <t>18.786.076/****-**</t>
+        </is>
+      </c>
+      <c r="D1392" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços junto à Secretaria de Obras e Serviços Públicos de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1392" s="4" t="inlineStr">
+        <is>
+          <t>R$ 39.000,00</t>
+        </is>
+      </c>
+      <c r="F1392" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+      <c r="G1392" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="H1392" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1067" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H1070" s="4" t="inlineStr">
+      <c r="I1392" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1393" ht="8" customHeight="1"/>
+    <row r="1394" ht="18" customHeight="1">
+      <c r="A1394" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1394" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1394" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1394" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1394" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1394" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1394" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1394" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1394" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1395" ht="15" customHeight="1">
+      <c r="A1395" s="4" t="inlineStr">
+        <is>
+          <t>202407010004/2024</t>
+        </is>
+      </c>
+      <c r="B1395" s="4" t="inlineStr">
+        <is>
+          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C1395" s="4" t="inlineStr">
+        <is>
+          <t>18.786.076/****-**</t>
+        </is>
+      </c>
+      <c r="D1395" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços junto à Secretaria de Obras e Serviços Públicos de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1395" s="4" t="inlineStr">
+        <is>
+          <t>R$ 39.000,00</t>
+        </is>
+      </c>
+      <c r="F1395" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+      <c r="G1395" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="H1395" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1070" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H1073" s="4" t="inlineStr">
+      <c r="I1395" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1396" ht="8" customHeight="1"/>
+    <row r="1397" ht="18" customHeight="1">
+      <c r="A1397" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1397" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1397" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1397" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1397" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1397" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1397" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1397" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1397" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1398" ht="15" customHeight="1">
+      <c r="A1398" s="4" t="inlineStr">
+        <is>
+          <t>202407010003/2024</t>
+        </is>
+      </c>
+      <c r="B1398" s="4" t="inlineStr">
+        <is>
+          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C1398" s="4" t="inlineStr">
+        <is>
+          <t>18.786.076/****-**</t>
+        </is>
+      </c>
+      <c r="D1398" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços junto à Secretaria do Trabalho, Desenvolvimento Social e Segurança Alimentar de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1398" s="4" t="inlineStr">
+        <is>
+          <t>R$ 39.000,00</t>
+        </is>
+      </c>
+      <c r="F1398" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+      <c r="G1398" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="H1398" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1073" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H1076" s="4" t="inlineStr">
+      <c r="I1398" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1399" ht="8" customHeight="1"/>
+    <row r="1400" ht="18" customHeight="1">
+      <c r="A1400" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1400" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1400" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1400" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1400" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1400" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1400" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1400" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1400" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1401" ht="15" customHeight="1">
+      <c r="A1401" s="4" t="inlineStr">
+        <is>
+          <t>202407010003/2024</t>
+        </is>
+      </c>
+      <c r="B1401" s="4" t="inlineStr">
+        <is>
+          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C1401" s="4" t="inlineStr">
+        <is>
+          <t>18.786.076/****-**</t>
+        </is>
+      </c>
+      <c r="D1401" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços junto à Secretaria do Trabalho, Desenvolvimento Social e Segurança Alimentar de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1401" s="4" t="inlineStr">
+        <is>
+          <t>R$ 39.000,00</t>
+        </is>
+      </c>
+      <c r="F1401" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+      <c r="G1401" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="H1401" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1076" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H1079" s="4" t="inlineStr">
+      <c r="I1401" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1402" ht="8" customHeight="1"/>
+    <row r="1403" ht="18" customHeight="1">
+      <c r="A1403" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1403" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1403" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1403" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1403" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1403" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1403" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1403" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1403" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1404" ht="15" customHeight="1">
+      <c r="A1404" s="4" t="inlineStr">
+        <is>
+          <t>202407010002/2024</t>
+        </is>
+      </c>
+      <c r="B1404" s="4" t="inlineStr">
+        <is>
+          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C1404" s="4" t="inlineStr">
+        <is>
+          <t>18.786.076/****-**</t>
+        </is>
+      </c>
+      <c r="D1404" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços junto à Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1404" s="4" t="inlineStr">
+        <is>
+          <t>R$ 42.000,00</t>
+        </is>
+      </c>
+      <c r="F1404" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+      <c r="G1404" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="H1404" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1079" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H1082" s="4" t="inlineStr">
+      <c r="I1404" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1405" ht="8" customHeight="1"/>
+    <row r="1406" ht="18" customHeight="1">
+      <c r="A1406" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1406" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1406" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1406" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1406" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1406" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1406" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1406" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1406" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1407" ht="15" customHeight="1">
+      <c r="A1407" s="4" t="inlineStr">
+        <is>
+          <t>202407010002/2024</t>
+        </is>
+      </c>
+      <c r="B1407" s="4" t="inlineStr">
+        <is>
+          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C1407" s="4" t="inlineStr">
+        <is>
+          <t>18.786.076/****-**</t>
+        </is>
+      </c>
+      <c r="D1407" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços junto à Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1407" s="4" t="inlineStr">
+        <is>
+          <t>R$ 42.000,00</t>
+        </is>
+      </c>
+      <c r="F1407" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+      <c r="G1407" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="H1407" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1082" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H1085" s="4" t="inlineStr">
+      <c r="I1407" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1408" ht="8" customHeight="1"/>
+    <row r="1409" ht="18" customHeight="1">
+      <c r="A1409" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1409" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1409" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1409" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1409" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1409" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1409" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1409" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1409" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1410" ht="15" customHeight="1">
+      <c r="A1410" s="4" t="inlineStr">
+        <is>
+          <t>202407010001/2024</t>
+        </is>
+      </c>
+      <c r="B1410" s="4" t="inlineStr">
+        <is>
+          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C1410" s="4" t="inlineStr">
+        <is>
+          <t>18.786.076/****-**</t>
+        </is>
+      </c>
+      <c r="D1410" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços junto à Secretaria de Educação e Desporto de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1410" s="4" t="inlineStr">
+        <is>
+          <t>R$ 42.000,00</t>
+        </is>
+      </c>
+      <c r="F1410" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+      <c r="G1410" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="H1410" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1085" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H1088" s="4" t="inlineStr">
+      <c r="I1410" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1411" ht="8" customHeight="1"/>
+    <row r="1412" ht="18" customHeight="1">
+      <c r="A1412" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1412" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1412" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1412" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1412" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1412" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1412" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1412" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1412" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1413" ht="15" customHeight="1">
+      <c r="A1413" s="4" t="inlineStr">
+        <is>
+          <t>202407010001/2024</t>
+        </is>
+      </c>
+      <c r="B1413" s="4" t="inlineStr">
+        <is>
+          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C1413" s="4" t="inlineStr">
+        <is>
+          <t>18.786.076/****-**</t>
+        </is>
+      </c>
+      <c r="D1413" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços junto à Secretaria de Educação e Desporto de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1413" s="4" t="inlineStr">
+        <is>
+          <t>R$ 42.000,00</t>
+        </is>
+      </c>
+      <c r="F1413" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+      <c r="G1413" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="H1413" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1088" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H1091" s="4" t="inlineStr">
+      <c r="I1413" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1414" ht="8" customHeight="1"/>
+    <row r="1415" ht="18" customHeight="1">
+      <c r="A1415" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1415" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1415" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1415" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1415" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1415" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1415" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1415" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1415" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1416" ht="15" customHeight="1">
+      <c r="A1416" s="4" t="inlineStr">
+        <is>
+          <t>202406250004/2024</t>
+        </is>
+      </c>
+      <c r="B1416" s="4" t="inlineStr">
+        <is>
+          <t>SELECT COM E SERV LTDA</t>
+        </is>
+      </c>
+      <c r="C1416" s="4" t="inlineStr">
+        <is>
+          <t>40.919.130/****-**</t>
+        </is>
+      </c>
+      <c r="D1416" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de peças de 1ª uso, originais ou paralelas, com maior desconto percentual sobre a tabela oficial de referência, respectiva a cada tipo específico, destinadas a manutenção dos transportes para atender as diversas Secretarias do município de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E1416" s="4" t="inlineStr">
+        <is>
+          <t>R$ 15.120,00</t>
+        </is>
+      </c>
+      <c r="F1416" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+      <c r="G1416" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="H1416" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1091" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H1094" s="4" t="inlineStr">
+      <c r="I1416" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1417" ht="8" customHeight="1"/>
+    <row r="1418" ht="18" customHeight="1">
+      <c r="A1418" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1418" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1418" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1418" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1418" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1418" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1418" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1418" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1418" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1419" ht="15" customHeight="1">
+      <c r="A1419" s="4" t="inlineStr">
+        <is>
+          <t>202406250004/2024</t>
+        </is>
+      </c>
+      <c r="B1419" s="4" t="inlineStr">
+        <is>
+          <t>SELECT COM E SERV LTDA</t>
+        </is>
+      </c>
+      <c r="C1419" s="4" t="inlineStr">
+        <is>
+          <t>40.919.130/****-**</t>
+        </is>
+      </c>
+      <c r="D1419" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de peças de 1ª uso, originais ou paralelas, com maior desconto percentual sobre a tabela oficial de referência, respectiva a cada tipo específico, destinadas a manutenção dos transportes para atender as diversas Secretarias do município de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E1419" s="4" t="inlineStr">
+        <is>
+          <t>R$ 15.120,00</t>
+        </is>
+      </c>
+      <c r="F1419" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+      <c r="G1419" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="H1419" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1094" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H1097" s="4" t="inlineStr">
+      <c r="I1419" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1420" ht="8" customHeight="1"/>
+    <row r="1421" ht="18" customHeight="1">
+      <c r="A1421" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1421" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1421" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1421" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1421" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1421" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1421" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1421" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1421" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1422" ht="15" customHeight="1">
+      <c r="A1422" s="4" t="inlineStr">
+        <is>
+          <t>202406250003/2024</t>
+        </is>
+      </c>
+      <c r="B1422" s="4" t="inlineStr">
+        <is>
+          <t>SELECT COM E SERV LTDA</t>
+        </is>
+      </c>
+      <c r="C1422" s="4" t="inlineStr">
+        <is>
+          <t>40.919.130/****-**</t>
+        </is>
+      </c>
+      <c r="D1422" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de peças de 1ª uso, originais ou paralelas, com maior desconto percentual sobre a tabela oficial de referência, respectiva a cada tipo específico, destinadas a manutenção dos transportes para atender as diversas Secretarias do município de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E1422" s="4" t="inlineStr">
+        <is>
+          <t>R$ 141.120,00</t>
+        </is>
+      </c>
+      <c r="F1422" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+      <c r="G1422" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="H1422" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1097" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H1100" s="4" t="inlineStr">
+      <c r="I1422" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1423" ht="8" customHeight="1"/>
+    <row r="1424" ht="18" customHeight="1">
+      <c r="A1424" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1424" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1424" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1424" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1424" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1424" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1424" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1424" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1424" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1425" ht="15" customHeight="1">
+      <c r="A1425" s="4" t="inlineStr">
+        <is>
+          <t>202406250003/2024</t>
+        </is>
+      </c>
+      <c r="B1425" s="4" t="inlineStr">
+        <is>
+          <t>SELECT COM E SERV LTDA</t>
+        </is>
+      </c>
+      <c r="C1425" s="4" t="inlineStr">
+        <is>
+          <t>40.919.130/****-**</t>
+        </is>
+      </c>
+      <c r="D1425" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de peças de 1ª uso, originais ou paralelas, com maior desconto percentual sobre a tabela oficial de referência, respectiva a cada tipo específico, destinadas a manutenção dos transportes para atender as diversas Secretarias do município de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E1425" s="4" t="inlineStr">
+        <is>
+          <t>R$ 141.120,00</t>
+        </is>
+      </c>
+      <c r="F1425" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+      <c r="G1425" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="H1425" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1100" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H1103" s="4" t="inlineStr">
+      <c r="I1425" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1426" ht="8" customHeight="1"/>
+    <row r="1427" ht="18" customHeight="1">
+      <c r="A1427" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1427" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1427" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1427" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1427" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1427" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1427" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1427" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1427" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1428" ht="15" customHeight="1">
+      <c r="A1428" s="4" t="inlineStr">
+        <is>
+          <t>202406250002/2024</t>
+        </is>
+      </c>
+      <c r="B1428" s="4" t="inlineStr">
+        <is>
+          <t>SELECT COM E SERV LTDA</t>
+        </is>
+      </c>
+      <c r="C1428" s="4" t="inlineStr">
+        <is>
+          <t>40.919.130/****-**</t>
+        </is>
+      </c>
+      <c r="D1428" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de peças de 1ª uso, originais ou paralelas, com maior desconto percentual sobre a tabela oficial de referência, respectiva a cada tipo específico, destinadas a manutenção dos transportes para atender as diversas Secretarias do município de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E1428" s="4" t="inlineStr">
+        <is>
+          <t>R$ 196.140,00</t>
+        </is>
+      </c>
+      <c r="F1428" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+      <c r="G1428" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="H1428" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1103" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H1106" s="4" t="inlineStr">
+      <c r="I1428" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1429" ht="8" customHeight="1"/>
+    <row r="1430" ht="18" customHeight="1">
+      <c r="A1430" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1430" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1430" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1430" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1430" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1430" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1430" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1430" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1430" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1431" ht="15" customHeight="1">
+      <c r="A1431" s="4" t="inlineStr">
+        <is>
+          <t>202406250002/2024</t>
+        </is>
+      </c>
+      <c r="B1431" s="4" t="inlineStr">
+        <is>
+          <t>SELECT COM E SERV LTDA</t>
+        </is>
+      </c>
+      <c r="C1431" s="4" t="inlineStr">
+        <is>
+          <t>40.919.130/****-**</t>
+        </is>
+      </c>
+      <c r="D1431" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de peças de 1ª uso, originais ou paralelas, com maior desconto percentual sobre a tabela oficial de referência, respectiva a cada tipo específico, destinadas a manutenção dos transportes para atender as diversas Secretarias do município de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E1431" s="4" t="inlineStr">
+        <is>
+          <t>R$ 196.140,00</t>
+        </is>
+      </c>
+      <c r="F1431" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+      <c r="G1431" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="H1431" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1106" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H1109" s="4" t="inlineStr">
+      <c r="I1431" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1432" ht="8" customHeight="1"/>
+    <row r="1433" ht="18" customHeight="1">
+      <c r="A1433" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1433" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1433" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1433" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1433" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1433" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1433" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1433" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1433" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1434" ht="15" customHeight="1">
+      <c r="A1434" s="4" t="inlineStr">
+        <is>
+          <t>202406250001/2024</t>
+        </is>
+      </c>
+      <c r="B1434" s="4" t="inlineStr">
+        <is>
+          <t>SELECT COM E SERV LTDA</t>
+        </is>
+      </c>
+      <c r="C1434" s="4" t="inlineStr">
+        <is>
+          <t>40.919.130/****-**</t>
+        </is>
+      </c>
+      <c r="D1434" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de peças de 1ª uso, originais ou paralelas, com maior desconto percentual sobre a tabela oficial de referência, respectiva a cada tipo específico, destinadas a manutenção dos transportes para atender as diversas Secretarias do município de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E1434" s="4" t="inlineStr">
+        <is>
+          <t>R$ 344.520,00</t>
+        </is>
+      </c>
+      <c r="F1434" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+      <c r="G1434" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="H1434" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1109" s="4" t="inlineStr">
-[...89 lines deleted...]
-      <c r="H1112" s="4" t="inlineStr">
+      <c r="I1434" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1435" ht="8" customHeight="1"/>
+    <row r="1436" ht="18" customHeight="1">
+      <c r="A1436" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1436" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1436" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1436" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1436" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1436" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1436" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1436" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1436" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1437" ht="15" customHeight="1">
+      <c r="A1437" s="4" t="inlineStr">
+        <is>
+          <t>202406250001/2024</t>
+        </is>
+      </c>
+      <c r="B1437" s="4" t="inlineStr">
+        <is>
+          <t>SELECT COM E SERV LTDA</t>
+        </is>
+      </c>
+      <c r="C1437" s="4" t="inlineStr">
+        <is>
+          <t>40.919.130/****-**</t>
+        </is>
+      </c>
+      <c r="D1437" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de peças de 1ª uso, originais ou paralelas, com maior desconto percentual sobre a tabela oficial de referência, respectiva a cada tipo específico, destinadas a manutenção dos transportes para atender as diversas Secretarias do município de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E1437" s="4" t="inlineStr">
+        <is>
+          <t>R$ 344.520,00</t>
+        </is>
+      </c>
+      <c r="F1437" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+      <c r="G1437" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="H1437" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1112" s="4" t="inlineStr">
-[...5209 lines deleted...]
-      <c r="F1277" s="4" t="inlineStr">
+      <c r="I1437" s="4" t="inlineStr">
         <is>
           <t>25/06/2024</t>
         </is>
       </c>
-      <c r="G1277" s="4" t="inlineStr">
-[...729 lines deleted...]
-      <c r="A1301" s="4" t="inlineStr">
+    </row>
+    <row r="1438" ht="8" customHeight="1"/>
+    <row r="1439" ht="18" customHeight="1">
+      <c r="A1439" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1439" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1439" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1439" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1439" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1439" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1439" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1439" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1439" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1440" ht="15" customHeight="1">
+      <c r="A1440" s="4" t="inlineStr">
         <is>
           <t>202406170001/2024</t>
         </is>
       </c>
-      <c r="B1301" s="4" t="inlineStr">
+      <c r="B1440" s="4" t="inlineStr">
         <is>
           <t>R E SOUSA CONSTRUCOES E SERVICOS LTDA</t>
         </is>
       </c>
-      <c r="C1301" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D1301" s="4" t="inlineStr">
+      <c r="C1440" s="4" t="inlineStr">
+        <is>
+          <t>40.560.312/****-**</t>
+        </is>
+      </c>
+      <c r="D1440" s="4" t="inlineStr">
         <is>
           <t>Execução dos serviços de pavimentação asfáltica com CBUQ em vias do Bairro Passagem,
 na sede do município de Catunda/CE</t>
         </is>
       </c>
-      <c r="E1301" s="4" t="inlineStr">
+      <c r="E1440" s="4" t="inlineStr">
         <is>
           <t>R$ 825.575,65</t>
         </is>
       </c>
-      <c r="F1301" s="4" t="inlineStr">
+      <c r="F1440" s="4" t="inlineStr">
         <is>
           <t>17/06/2024</t>
         </is>
       </c>
-      <c r="G1301" s="4" t="inlineStr">
+      <c r="G1440" s="4" t="inlineStr">
         <is>
           <t>14/11/2024</t>
         </is>
       </c>
-      <c r="H1301" s="4" t="inlineStr">
+      <c r="H1440" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1301" s="4" t="inlineStr">
+      <c r="I1440" s="4" t="inlineStr">
         <is>
           <t>17/06/2024</t>
         </is>
       </c>
     </row>
-    <row r="1302" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A1304" s="4" t="inlineStr">
+    <row r="1441" ht="8" customHeight="1"/>
+    <row r="1442" ht="18" customHeight="1">
+      <c r="A1442" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1442" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1442" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1442" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1442" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1442" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1442" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1442" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1442" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1443" ht="15" customHeight="1">
+      <c r="A1443" s="4" t="inlineStr">
         <is>
           <t>202406170001/2024</t>
         </is>
       </c>
-      <c r="B1304" s="4" t="inlineStr">
+      <c r="B1443" s="4" t="inlineStr">
         <is>
           <t>R E SOUSA CONSTRUCOES E SERVICOS LTDA</t>
         </is>
       </c>
-      <c r="C1304" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D1304" s="4" t="inlineStr">
+      <c r="C1443" s="4" t="inlineStr">
+        <is>
+          <t>40.560.312/****-**</t>
+        </is>
+      </c>
+      <c r="D1443" s="4" t="inlineStr">
         <is>
           <t>Execução dos serviços de pavimentação asfáltica com CBUQ em vias do Bairro Passagem,
 na sede do município de Catunda/CE</t>
         </is>
       </c>
-      <c r="E1304" s="4" t="inlineStr">
+      <c r="E1443" s="4" t="inlineStr">
         <is>
           <t>R$ 825.575,65</t>
         </is>
       </c>
-      <c r="F1304" s="4" t="inlineStr">
+      <c r="F1443" s="4" t="inlineStr">
         <is>
           <t>17/06/2024</t>
         </is>
       </c>
-      <c r="G1304" s="4" t="inlineStr">
+      <c r="G1443" s="4" t="inlineStr">
         <is>
           <t>14/11/2024</t>
         </is>
       </c>
-      <c r="H1304" s="4" t="inlineStr">
+      <c r="H1443" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1304" s="4" t="inlineStr">
+      <c r="I1443" s="4" t="inlineStr">
         <is>
           <t>17/06/2024</t>
         </is>
       </c>
     </row>
-    <row r="1305" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A1307" s="4" t="inlineStr">
+    <row r="1444" ht="8" customHeight="1"/>
+    <row r="1445" ht="18" customHeight="1">
+      <c r="A1445" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1445" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1445" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1445" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1445" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1445" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1445" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1445" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1445" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1446" ht="15" customHeight="1">
+      <c r="A1446" s="4" t="inlineStr">
         <is>
           <t>202406040001/2024</t>
         </is>
       </c>
-      <c r="B1307" s="4" t="inlineStr">
+      <c r="B1446" s="4" t="inlineStr">
         <is>
           <t>R E SOUSA CONSTRUCOES E SERVICOS LTDA</t>
         </is>
       </c>
-      <c r="C1307" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D1307" s="4" t="inlineStr">
+      <c r="C1446" s="4" t="inlineStr">
+        <is>
+          <t>40.560.312/****-**</t>
+        </is>
+      </c>
+      <c r="D1446" s="4" t="inlineStr">
         <is>
           <t>Execução dos serviços de manutenção e recuperação de pavimentação asfáltica com CBUQ, sinalização viária vertical e horizontal em diversas Ruas na sede do município de Catunda-CE.</t>
         </is>
       </c>
-      <c r="E1307" s="4" t="inlineStr">
+      <c r="E1446" s="4" t="inlineStr">
         <is>
           <t>R$ 830.000,00</t>
         </is>
       </c>
-      <c r="F1307" s="4" t="inlineStr">
+      <c r="F1446" s="4" t="inlineStr">
         <is>
           <t>04/06/2024</t>
         </is>
       </c>
-      <c r="G1307" s="4" t="inlineStr">
+      <c r="G1446" s="4" t="inlineStr">
         <is>
           <t>01/11/2024</t>
         </is>
       </c>
-      <c r="H1307" s="4" t="inlineStr">
+      <c r="H1446" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1307" s="4" t="inlineStr">
+      <c r="I1446" s="4" t="inlineStr">
         <is>
           <t>04/06/2024</t>
         </is>
       </c>
     </row>
-    <row r="1308" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A1310" s="4" t="inlineStr">
+    <row r="1447" ht="8" customHeight="1"/>
+    <row r="1448" ht="18" customHeight="1">
+      <c r="A1448" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1448" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1448" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1448" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1448" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1448" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1448" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1448" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1448" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1449" ht="15" customHeight="1">
+      <c r="A1449" s="4" t="inlineStr">
         <is>
           <t>202406040001/2024</t>
         </is>
       </c>
-      <c r="B1310" s="4" t="inlineStr">
+      <c r="B1449" s="4" t="inlineStr">
         <is>
           <t>R E SOUSA CONSTRUCOES E SERVICOS LTDA</t>
         </is>
       </c>
-      <c r="C1310" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D1310" s="4" t="inlineStr">
+      <c r="C1449" s="4" t="inlineStr">
+        <is>
+          <t>40.560.312/****-**</t>
+        </is>
+      </c>
+      <c r="D1449" s="4" t="inlineStr">
         <is>
           <t>Execução dos serviços de manutenção e recuperação de pavimentação asfáltica com CBUQ, sinalização viária vertical e horizontal em diversas Ruas na sede do município de Catunda-CE.</t>
         </is>
       </c>
-      <c r="E1310" s="4" t="inlineStr">
+      <c r="E1449" s="4" t="inlineStr">
         <is>
           <t>R$ 830.000,00</t>
         </is>
       </c>
-      <c r="F1310" s="4" t="inlineStr">
+      <c r="F1449" s="4" t="inlineStr">
         <is>
           <t>04/06/2024</t>
         </is>
       </c>
-      <c r="G1310" s="4" t="inlineStr">
+      <c r="G1449" s="4" t="inlineStr">
         <is>
           <t>01/11/2024</t>
         </is>
       </c>
-      <c r="H1310" s="4" t="inlineStr">
+      <c r="H1449" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1310" s="4" t="inlineStr">
+      <c r="I1449" s="4" t="inlineStr">
         <is>
           <t>04/06/2024</t>
         </is>
       </c>
     </row>
-    <row r="1311" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A1313" s="4" t="inlineStr">
+    <row r="1450" ht="8" customHeight="1"/>
+    <row r="1451" ht="18" customHeight="1">
+      <c r="A1451" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1451" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1451" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1451" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1451" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1451" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1451" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1451" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1451" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1452" ht="15" customHeight="1">
+      <c r="A1452" s="4" t="inlineStr">
         <is>
           <t>202405210001/2024</t>
         </is>
       </c>
-      <c r="B1313" s="4" t="inlineStr">
+      <c r="B1452" s="4" t="inlineStr">
         <is>
           <t>MARCIANO PRADO CAVALCANTE</t>
         </is>
       </c>
-      <c r="C1313" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D1313" s="4" t="inlineStr">
+      <c r="C1452" s="4" t="inlineStr">
+        <is>
+          <t>30.922.742/****-**</t>
+        </is>
+      </c>
+      <c r="D1452" s="4" t="inlineStr">
         <is>
           <t>Confecção de próteses dentárias para atender a demanda da Secretaria de Saúde do município de Catunda-CE</t>
         </is>
       </c>
-      <c r="E1313" s="4" t="inlineStr">
+      <c r="E1452" s="4" t="inlineStr">
         <is>
           <t>R$ 86.400,00</t>
         </is>
       </c>
-      <c r="F1313" s="4" t="inlineStr">
+      <c r="F1452" s="4" t="inlineStr">
         <is>
           <t>21/05/2024</t>
         </is>
       </c>
-      <c r="G1313" s="4" t="inlineStr">
+      <c r="G1452" s="4" t="inlineStr">
         <is>
           <t>21/05/2025</t>
         </is>
       </c>
-      <c r="H1313" s="4" t="inlineStr">
+      <c r="H1452" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1313" s="4" t="inlineStr">
+      <c r="I1452" s="4" t="inlineStr">
         <is>
           <t>21/05/2024</t>
         </is>
       </c>
     </row>
-    <row r="1314" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A1316" s="4" t="inlineStr">
+    <row r="1453" ht="8" customHeight="1"/>
+    <row r="1454" ht="18" customHeight="1">
+      <c r="A1454" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1454" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1454" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1454" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1454" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1454" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1454" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1454" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1454" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1455" ht="15" customHeight="1">
+      <c r="A1455" s="4" t="inlineStr">
         <is>
           <t>202405210001/2024</t>
         </is>
       </c>
-      <c r="B1316" s="4" t="inlineStr">
+      <c r="B1455" s="4" t="inlineStr">
         <is>
           <t>MARCIANO PRADO CAVALCANTE</t>
         </is>
       </c>
-      <c r="C1316" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D1316" s="4" t="inlineStr">
+      <c r="C1455" s="4" t="inlineStr">
+        <is>
+          <t>30.922.742/****-**</t>
+        </is>
+      </c>
+      <c r="D1455" s="4" t="inlineStr">
         <is>
           <t>Confecção de próteses dentárias para atender a demanda da Secretaria de Saúde do município de Catunda-CE</t>
         </is>
       </c>
-      <c r="E1316" s="4" t="inlineStr">
+      <c r="E1455" s="4" t="inlineStr">
         <is>
           <t>R$ 86.400,00</t>
         </is>
       </c>
-      <c r="F1316" s="4" t="inlineStr">
+      <c r="F1455" s="4" t="inlineStr">
         <is>
           <t>21/05/2024</t>
         </is>
       </c>
-      <c r="G1316" s="4" t="inlineStr">
+      <c r="G1455" s="4" t="inlineStr">
         <is>
           <t>21/05/2025</t>
         </is>
       </c>
-      <c r="H1316" s="4" t="inlineStr">
+      <c r="H1455" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1316" s="4" t="inlineStr">
+      <c r="I1455" s="4" t="inlineStr">
         <is>
           <t>21/05/2024</t>
         </is>
       </c>
     </row>
-    <row r="1317" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A1319" s="4" t="inlineStr">
+    <row r="1456" ht="8" customHeight="1"/>
+    <row r="1457" ht="18" customHeight="1">
+      <c r="A1457" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1457" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1457" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1457" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1457" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1457" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1457" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1457" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1457" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1458" ht="15" customHeight="1">
+      <c r="A1458" s="4" t="inlineStr">
         <is>
           <t>019/2024</t>
         </is>
       </c>
-      <c r="B1319" s="4" t="inlineStr">
+      <c r="B1458" s="4" t="inlineStr">
         <is>
           <t>JOAO HELIO MARTINS DE ANDRADE LTDA</t>
         </is>
       </c>
-      <c r="C1319" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D1319" s="4" t="inlineStr">
+      <c r="C1458" s="4" t="inlineStr">
+        <is>
+          <t>57.316.819/****-**</t>
+        </is>
+      </c>
+      <c r="D1458" s="4" t="inlineStr">
         <is>
           <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS À MERENDA ESCOLAR DO MUNICÍPIO DE CATUNDA/CE.</t>
         </is>
       </c>
-      <c r="E1319" s="4" t="inlineStr">
+      <c r="E1458" s="4" t="inlineStr">
         <is>
           <t>R$ 442.047,60</t>
         </is>
       </c>
-      <c r="F1319" s="4" t="inlineStr">
+      <c r="F1458" s="4" t="inlineStr">
         <is>
           <t>27/08/2025</t>
         </is>
       </c>
-      <c r="G1319" s="4" t="inlineStr">
+      <c r="G1458" s="4" t="inlineStr">
         <is>
           <t>31/03/2026</t>
         </is>
       </c>
-      <c r="H1319" s="4" t="inlineStr">
+      <c r="H1458" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1319" s="4" t="inlineStr">
+      <c r="I1458" s="4" t="inlineStr">
         <is>
           <t>27/08/2025</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="11">
-    <mergeCell ref="A336:I336"/>
+  <mergeCells count="24">
+    <mergeCell ref="A478:I478"/>
+    <mergeCell ref="A345:I345"/>
+    <mergeCell ref="A388:I388"/>
+    <mergeCell ref="A472:I472"/>
+    <mergeCell ref="A379:I379"/>
+    <mergeCell ref="A397:I397"/>
+    <mergeCell ref="A369:I369"/>
+    <mergeCell ref="A484:I484"/>
+    <mergeCell ref="A415:I415"/>
+    <mergeCell ref="A406:I406"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A348:I348"/>
-[...1 lines deleted...]
-    <mergeCell ref="A300:I300"/>
+    <mergeCell ref="A508:I508"/>
+    <mergeCell ref="A439:I439"/>
+    <mergeCell ref="A514:I514"/>
+    <mergeCell ref="A424:I424"/>
+    <mergeCell ref="A445:I445"/>
+    <mergeCell ref="A466:I466"/>
+    <mergeCell ref="A490:I490"/>
+    <mergeCell ref="A502:I502"/>
+    <mergeCell ref="A496:I496"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A312:I312"/>
-[...3 lines deleted...]
-    <mergeCell ref="A306:I306"/>
+    <mergeCell ref="A430:I430"/>
+    <mergeCell ref="A457:I457"/>
+    <mergeCell ref="A360:I360"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>